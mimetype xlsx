--- v0 (2026-09-09)
+++ v1 (2026-10-20)
@@ -3177,51 +3177,51 @@
       <c r="E60" t="s">
         <v>218</v>
       </c>
       <c r="F60" t="s">
         <v>219</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I60" t="s">
         <v>192</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AI60" t="s">
         <v>217</v>
       </c>
       <c r="AJ60">
         <v>47146</v>
       </c>
       <c r="AK60">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>220</v>
       </c>
       <c r="E61" t="s">
         <v>116</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I61" t="s">
         <v>192</v>
       </c>
       <c r="J61" t="s">
         <v>221</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AI61" t="s">