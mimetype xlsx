--- v0 (2026-05-04)
+++ v1 (2026-09-28)
@@ -1444,51 +1444,51 @@
       <c r="F8" t="s">
         <v>55</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I8" t="s">
         <v>56</v>
       </c>
       <c r="J8" t="s">
         <v>57</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AI8" t="s">
         <v>58</v>
       </c>
       <c r="AJ8">
         <v>11655</v>
       </c>
       <c r="AK8">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>59</v>
       </c>
       <c r="E9" t="s">
         <v>60</v>
       </c>
       <c r="F9" t="s">
         <v>61</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I9" t="s">
         <v>56</v>
       </c>
       <c r="J9" t="s">
         <v>57</v>
       </c>
       <c r="AE9">
@@ -1702,53 +1702,50 @@
       </c>
       <c r="F16" t="s">
         <v>91</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I16" t="s">
         <v>66</v>
       </c>
       <c r="J16" t="s">
         <v>67</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>77</v>
       </c>
       <c r="AJ16">
         <v>11674</v>
       </c>
-      <c r="AK16">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>92</v>
       </c>
       <c r="E17" t="s">
         <v>44</v>
       </c>
       <c r="F17" t="s">
         <v>93</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I17" t="s">
         <v>66</v>
       </c>
       <c r="J17" t="s">
         <v>94</v>
       </c>
       <c r="AE17">
         <v>1</v>
@@ -1831,51 +1828,51 @@
       <c r="E20" t="s">
         <v>101</v>
       </c>
       <c r="F20" t="s">
         <v>102</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I20" t="s">
         <v>66</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>99</v>
       </c>
       <c r="AJ20">
         <v>11590</v>
       </c>
       <c r="AK20">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>103</v>
       </c>
       <c r="E21" t="s">
         <v>104</v>
       </c>
       <c r="F21" t="s">
         <v>105</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I21" t="s">
         <v>66</v>
       </c>
       <c r="J21" t="s">
         <v>67</v>
       </c>
       <c r="AE21">
@@ -2700,51 +2697,51 @@
       <c r="F48" t="s">
         <v>184</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I48" t="s">
         <v>163</v>
       </c>
       <c r="J48" t="s">
         <v>94</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AI48" t="s">
         <v>182</v>
       </c>
       <c r="AJ48">
         <v>11676</v>
       </c>
       <c r="AK48">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>185</v>
       </c>
       <c r="E49" t="s">
         <v>137</v>
       </c>
       <c r="F49" t="s">
         <v>186</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I49" t="s">
         <v>163</v>
       </c>
       <c r="J49" t="s">
         <v>187</v>
       </c>
       <c r="AE49">