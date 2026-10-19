--- v3 (2026-09-06)
+++ v4 (2026-10-19)
@@ -1824,51 +1824,51 @@
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I18" t="s">
         <v>88</v>
       </c>
       <c r="J18" t="s">
         <v>40</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>18.0</v>
       </c>
       <c r="AI18" t="s">
         <v>94</v>
       </c>
       <c r="AJ18">
         <v>92241</v>
       </c>
       <c r="AK18">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>95</v>
       </c>
       <c r="E19" t="s">
         <v>81</v>
       </c>
       <c r="F19" t="s">
         <v>96</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I19" t="s">
         <v>88</v>
       </c>
       <c r="J19" t="s">
         <v>40</v>
       </c>
       <c r="AE19">
@@ -3273,89 +3273,89 @@
       <c r="F60" t="s">
         <v>222</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>61</v>
       </c>
       <c r="I60" t="s">
         <v>184</v>
       </c>
       <c r="J60" t="s">
         <v>34</v>
       </c>
       <c r="AF60">
         <v>14.0</v>
       </c>
       <c r="AI60" t="s">
         <v>215</v>
       </c>
       <c r="AJ60">
         <v>91599</v>
       </c>
       <c r="AK60">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>223</v>
       </c>
       <c r="E61" t="s">
         <v>224</v>
       </c>
       <c r="F61" t="s">
         <v>225</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>61</v>
       </c>
       <c r="I61" t="s">
         <v>184</v>
       </c>
       <c r="J61" t="s">
         <v>226</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>18.0</v>
       </c>
       <c r="AI61" t="s">
         <v>215</v>
       </c>
       <c r="AJ61">
         <v>92397</v>
       </c>
       <c r="AK61">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>