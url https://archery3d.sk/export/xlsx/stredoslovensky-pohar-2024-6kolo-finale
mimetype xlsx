--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -1932,51 +1932,51 @@
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I21" t="s">
         <v>88</v>
       </c>
       <c r="J21" t="s">
         <v>29</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>18.0</v>
       </c>
       <c r="AI21" t="s">
         <v>94</v>
       </c>
       <c r="AJ21">
         <v>92333</v>
       </c>
       <c r="AK21">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>102</v>
       </c>
       <c r="E22" t="s">
         <v>103</v>
       </c>
       <c r="F22" t="s">
         <v>104</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I22" t="s">
         <v>88</v>
       </c>
       <c r="J22" t="s">
         <v>29</v>
       </c>
       <c r="AE22">
@@ -2142,51 +2142,51 @@
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>61</v>
       </c>
       <c r="I27" t="s">
         <v>88</v>
       </c>
       <c r="J27" t="s">
         <v>40</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>18.0</v>
       </c>
       <c r="AI27" t="s">
         <v>115</v>
       </c>
       <c r="AJ27">
         <v>92014</v>
       </c>
       <c r="AK27">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>119</v>
       </c>
       <c r="E28" t="s">
         <v>120</v>
       </c>
       <c r="F28" t="s">
         <v>121</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>61</v>
       </c>
       <c r="I28" t="s">
         <v>88</v>
       </c>
       <c r="J28" t="s">
         <v>122</v>
       </c>
       <c r="AE28">
@@ -3169,50 +3169,53 @@
         <v>68</v>
       </c>
       <c r="F57" t="s">
         <v>214</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>61</v>
       </c>
       <c r="I57" t="s">
         <v>184</v>
       </c>
       <c r="AE57">
         <v>2</v>
       </c>
       <c r="AF57">
         <v>22.0</v>
       </c>
       <c r="AI57" t="s">
         <v>215</v>
       </c>
       <c r="AJ57">
         <v>91760</v>
+      </c>
+      <c r="AK57">
+        <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>216</v>
       </c>
       <c r="E58" t="s">
         <v>81</v>
       </c>
       <c r="F58" t="s">
         <v>217</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>61</v>
       </c>
       <c r="I58" t="s">
         <v>184</v>
       </c>
       <c r="J58" t="s">
         <v>126</v>
       </c>
       <c r="AE58">