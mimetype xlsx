--- v1 (2026-05-25)
+++ v2 (2026-08-17)
@@ -1314,51 +1314,51 @@
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>2</v>
       </c>
       <c r="AF3">
         <v>14.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>92332</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>34</v>
       </c>
       <c r="AD4" t="s">
         <v>35</v>
       </c>
       <c r="AE4">
@@ -1387,51 +1387,51 @@
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>14.0</v>
       </c>
       <c r="AI5" t="s">
         <v>41</v>
       </c>
       <c r="AJ5">
         <v>91919</v>
       </c>
       <c r="AK5">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>36</v>
       </c>
       <c r="E6" t="s">
         <v>42</v>
       </c>
       <c r="F6" t="s">
         <v>43</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>40</v>
       </c>
       <c r="AE6">
@@ -1824,51 +1824,51 @@
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I18" t="s">
         <v>88</v>
       </c>
       <c r="J18" t="s">
         <v>40</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>18.0</v>
       </c>
       <c r="AI18" t="s">
         <v>94</v>
       </c>
       <c r="AJ18">
         <v>92241</v>
       </c>
       <c r="AK18">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>95</v>
       </c>
       <c r="E19" t="s">
         <v>81</v>
       </c>
       <c r="F19" t="s">
         <v>96</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I19" t="s">
         <v>88</v>
       </c>
       <c r="J19" t="s">
         <v>40</v>
       </c>
       <c r="AE19">
@@ -2037,51 +2037,51 @@
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I24" t="s">
         <v>88</v>
       </c>
       <c r="J24" t="s">
         <v>109</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>18.0</v>
       </c>
       <c r="AI24" t="s">
         <v>94</v>
       </c>
       <c r="AJ24">
         <v>92379</v>
       </c>
       <c r="AK24">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>110</v>
       </c>
       <c r="E25" t="s">
         <v>111</v>
       </c>
       <c r="F25" t="s">
         <v>112</v>
       </c>
       <c r="G25" s="4" t="s">
         <v>49</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I25" t="s">
         <v>88</v>
       </c>
       <c r="J25" t="s">
         <v>109</v>
       </c>
       <c r="AE25">
@@ -2492,51 +2492,51 @@
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>61</v>
       </c>
       <c r="I37" t="s">
         <v>125</v>
       </c>
       <c r="J37" t="s">
         <v>126</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>18.0</v>
       </c>
       <c r="AI37" t="s">
         <v>153</v>
       </c>
       <c r="AJ37">
         <v>91566</v>
       </c>
       <c r="AK37">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>156</v>
       </c>
       <c r="E38" t="s">
         <v>157</v>
       </c>
       <c r="F38" t="s">
         <v>158</v>
       </c>
       <c r="G38" s="4" t="s">
         <v>49</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>61</v>
       </c>
       <c r="I38" t="s">
         <v>125</v>
       </c>
       <c r="J38" t="s">
         <v>126</v>
       </c>
       <c r="AF38">
@@ -2632,51 +2632,51 @@
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I41" t="s">
         <v>162</v>
       </c>
       <c r="J41" t="s">
         <v>29</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>18.0</v>
       </c>
       <c r="AI41" t="s">
         <v>168</v>
       </c>
       <c r="AJ41">
         <v>92387</v>
       </c>
       <c r="AK41">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>172</v>
       </c>
       <c r="E42" t="s">
         <v>173</v>
       </c>
       <c r="F42" t="s">
         <v>174</v>
       </c>
       <c r="G42" s="4" t="s">
         <v>49</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I42" t="s">
         <v>162</v>
       </c>
       <c r="J42" t="s">
         <v>79</v>
       </c>
       <c r="AF42">
@@ -2740,51 +2740,51 @@
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>61</v>
       </c>
       <c r="I44" t="s">
         <v>162</v>
       </c>
       <c r="J44" t="s">
         <v>182</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>18.0</v>
       </c>
       <c r="AI44" t="s">
         <v>179</v>
       </c>
       <c r="AJ44">
         <v>92372</v>
       </c>
       <c r="AK44">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>183</v>
       </c>
       <c r="E45" t="s">
         <v>33</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I45" t="s">
         <v>184</v>
       </c>
       <c r="AD45" t="s">
         <v>185</v>
       </c>
       <c r="AF45">
         <v>6.0</v>
       </c>
       <c r="AI45" t="s">
@@ -2946,53 +2946,50 @@
       </c>
       <c r="G50" s="4" t="s">
         <v>49</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I50" t="s">
         <v>184</v>
       </c>
       <c r="J50" t="s">
         <v>109</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>14.0</v>
       </c>
       <c r="AI50" t="s">
         <v>199</v>
       </c>
       <c r="AJ50">
         <v>91559</v>
       </c>
-      <c r="AK50">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>202</v>
       </c>
       <c r="E51" t="s">
         <v>203</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>49</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I51" t="s">
         <v>184</v>
       </c>
       <c r="J51" t="s">
         <v>163</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>14.0</v>
@@ -3312,50 +3309,53 @@
         <v>225</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>61</v>
       </c>
       <c r="I61" t="s">
         <v>184</v>
       </c>
       <c r="J61" t="s">
         <v>226</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>18.0</v>
       </c>
       <c r="AI61" t="s">
         <v>215</v>
       </c>
       <c r="AJ61">
         <v>92397</v>
+      </c>
+      <c r="AK61">
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>