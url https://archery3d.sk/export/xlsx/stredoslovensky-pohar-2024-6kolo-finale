--- v2 (2026-08-17)
+++ v3 (2026-09-06)
@@ -2075,51 +2075,51 @@
       <c r="G25" s="4" t="s">
         <v>49</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I25" t="s">
         <v>88</v>
       </c>
       <c r="J25" t="s">
         <v>109</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>18.0</v>
       </c>
       <c r="AI25" t="s">
         <v>113</v>
       </c>
       <c r="AJ25">
         <v>92380</v>
       </c>
       <c r="AK25">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>114</v>
       </c>
       <c r="E26" t="s">
         <v>77</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>61</v>
       </c>
       <c r="I26" t="s">
         <v>88</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>18.0</v>
       </c>
       <c r="AI26" t="s">