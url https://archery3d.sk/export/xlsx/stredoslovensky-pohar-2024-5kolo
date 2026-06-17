--- v0 (2026-05-05)
+++ v1 (2026-06-17)
@@ -3053,89 +3053,89 @@
       <c r="E43" t="s">
         <v>168</v>
       </c>
       <c r="F43" t="s">
         <v>169</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I43" t="s">
         <v>133</v>
       </c>
       <c r="AF43">
         <v>14.0</v>
       </c>
       <c r="AI43" t="s">
         <v>146</v>
       </c>
       <c r="AJ43">
         <v>91123</v>
       </c>
       <c r="AK43">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>170</v>
       </c>
       <c r="E44" t="s">
         <v>171</v>
       </c>
       <c r="F44" t="s">
         <v>172</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I44" t="s">
         <v>133</v>
       </c>
       <c r="J44" t="s">
         <v>41</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>19.0</v>
       </c>
       <c r="AI44" t="s">
         <v>173</v>
       </c>
       <c r="AJ44">
         <v>90927</v>
       </c>
       <c r="AK44">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>174</v>
       </c>
       <c r="E45" t="s">
         <v>175</v>
       </c>
       <c r="F45" t="s">
         <v>176</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I45" t="s">
         <v>133</v>
       </c>
       <c r="J45" t="s">
         <v>177</v>
       </c>
       <c r="AE45">
@@ -4883,50 +4883,53 @@
         <v>331</v>
       </c>
       <c r="F98" t="s">
         <v>332</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I98" t="s">
         <v>248</v>
       </c>
       <c r="AE98">
         <v>2</v>
       </c>
       <c r="AF98">
         <v>24.0</v>
       </c>
       <c r="AI98" t="s">
         <v>329</v>
       </c>
       <c r="AJ98">
         <v>90647</v>
+      </c>
+      <c r="AK98">
+        <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>333</v>
       </c>
       <c r="E99" t="s">
         <v>334</v>
       </c>
       <c r="F99" t="s">
         <v>335</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I99" t="s">
         <v>248</v>
       </c>
       <c r="J99" t="s">
         <v>264</v>
       </c>
       <c r="AE99">