--- v1 (2026-06-17)
+++ v2 (2026-09-06)
@@ -1653,51 +1653,51 @@
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>2</v>
       </c>
       <c r="AF3">
         <v>16.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>86878</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
@@ -1770,51 +1770,51 @@
       <c r="H6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>41</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>15.0</v>
       </c>
       <c r="AG6">
         <v>15.0</v>
       </c>
       <c r="AI6" t="s">
         <v>42</v>
       </c>
       <c r="AJ6">
         <v>90198</v>
       </c>
       <c r="AK6">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>15.0</v>
       </c>
       <c r="AI7" t="s">
@@ -2787,53 +2787,50 @@
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I35" t="s">
         <v>133</v>
       </c>
       <c r="J35" t="s">
         <v>29</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>19.0</v>
       </c>
       <c r="AI35" t="s">
         <v>146</v>
       </c>
       <c r="AJ35">
         <v>85604</v>
       </c>
-      <c r="AK35">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>152</v>
       </c>
       <c r="E36" t="s">
         <v>153</v>
       </c>
       <c r="F36" t="s">
         <v>154</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I36" t="s">
         <v>133</v>
       </c>
       <c r="J36" t="s">
         <v>116</v>
       </c>
       <c r="AE36">
         <v>1</v>
@@ -2960,51 +2957,51 @@
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I40" t="s">
         <v>133</v>
       </c>
       <c r="J40" t="s">
         <v>41</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>19.0</v>
       </c>
       <c r="AI40" t="s">
         <v>146</v>
       </c>
       <c r="AJ40">
         <v>91056</v>
       </c>
       <c r="AK40">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>164</v>
       </c>
       <c r="E41" t="s">
         <v>165</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I41" t="s">
         <v>133</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>19.0</v>
       </c>
       <c r="AI41" t="s">
@@ -3595,51 +3592,51 @@
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I59" t="s">
         <v>185</v>
       </c>
       <c r="J59" t="s">
         <v>186</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>19.0</v>
       </c>
       <c r="AI59" t="s">
         <v>212</v>
       </c>
       <c r="AJ59">
         <v>86629</v>
       </c>
       <c r="AK59">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>219</v>
       </c>
       <c r="E60" t="s">
         <v>77</v>
       </c>
       <c r="F60" t="s">
         <v>220</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I60" t="s">
         <v>185</v>
       </c>
       <c r="J60" t="s">
         <v>221</v>
       </c>
       <c r="AE60">
@@ -3665,51 +3662,51 @@
       <c r="F61" t="s">
         <v>224</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I61" t="s">
         <v>225</v>
       </c>
       <c r="J61" t="s">
         <v>226</v>
       </c>
       <c r="AF61">
         <v>14.0</v>
       </c>
       <c r="AI61" t="s">
         <v>227</v>
       </c>
       <c r="AJ61">
         <v>91003</v>
       </c>
       <c r="AK61">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>228</v>
       </c>
       <c r="E62" t="s">
         <v>182</v>
       </c>
       <c r="F62" t="s">
         <v>229</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I62" t="s">
         <v>225</v>
       </c>
       <c r="J62" t="s">
         <v>221</v>
       </c>
       <c r="AE62">
@@ -3738,84 +3735,81 @@
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I63" t="s">
         <v>225</v>
       </c>
       <c r="J63" t="s">
         <v>29</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>19.0</v>
       </c>
       <c r="AI63" t="s">
         <v>227</v>
       </c>
       <c r="AJ63">
         <v>91081</v>
       </c>
       <c r="AK63">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>233</v>
       </c>
       <c r="E64" t="s">
         <v>234</v>
       </c>
       <c r="F64" t="s">
         <v>235</v>
       </c>
       <c r="G64" s="4" t="s">
         <v>50</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I64" t="s">
         <v>225</v>
       </c>
       <c r="AF64">
         <v>14.0</v>
       </c>
       <c r="AI64" t="s">
         <v>236</v>
       </c>
       <c r="AJ64">
         <v>91124</v>
       </c>
-      <c r="AK64">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>237</v>
       </c>
       <c r="E65" t="s">
         <v>238</v>
       </c>
       <c r="F65" t="s">
         <v>239</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I65" t="s">
         <v>225</v>
       </c>
       <c r="J65" t="s">
         <v>29</v>
       </c>
       <c r="AF65">
         <v>14.0</v>
@@ -3843,51 +3837,51 @@
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I66" t="s">
         <v>225</v>
       </c>
       <c r="J66" t="s">
         <v>243</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>19.0</v>
       </c>
       <c r="AI66" t="s">
         <v>240</v>
       </c>
       <c r="AJ66">
         <v>90986</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>244</v>
       </c>
       <c r="E67" t="s">
         <v>245</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I67" t="s">
         <v>225</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>19.0</v>
       </c>
       <c r="AI67" t="s">
@@ -4173,53 +4167,50 @@
         <v>276</v>
       </c>
       <c r="G76" s="4" t="s">
         <v>50</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I76" t="s">
         <v>248</v>
       </c>
       <c r="J76" t="s">
         <v>277</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>15.0</v>
       </c>
       <c r="AI76" t="s">
         <v>273</v>
       </c>
       <c r="AJ76">
         <v>90742</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>278</v>
       </c>
       <c r="E77" t="s">
         <v>279</v>
       </c>
       <c r="F77" t="s">
         <v>280</v>
       </c>
       <c r="G77" s="4" t="s">
         <v>50</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I77" t="s">
         <v>248</v>
       </c>
       <c r="J77" t="s">
         <v>29</v>
       </c>
       <c r="AE77">