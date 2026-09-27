--- v2 (2026-09-06)
+++ v3 (2026-09-27)
@@ -2352,53 +2352,50 @@
       </c>
       <c r="F23" t="s">
         <v>106</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I23" t="s">
         <v>107</v>
       </c>
       <c r="J23" t="s">
         <v>108</v>
       </c>
       <c r="AF23">
         <v>10.0</v>
       </c>
       <c r="AI23" t="s">
         <v>109</v>
       </c>
       <c r="AJ23">
         <v>90958</v>
       </c>
-      <c r="AK23">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>110</v>
       </c>
       <c r="E24" t="s">
         <v>111</v>
       </c>
       <c r="F24" t="s">
         <v>112</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I24" t="s">
         <v>107</v>
       </c>
       <c r="J24" t="s">
         <v>29</v>
       </c>
       <c r="AF24">
         <v>10.0</v>