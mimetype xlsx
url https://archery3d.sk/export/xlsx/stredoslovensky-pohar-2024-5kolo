--- v3 (2026-09-27)
+++ v4 (2026-10-18)
@@ -2954,51 +2954,51 @@
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I40" t="s">
         <v>133</v>
       </c>
       <c r="J40" t="s">
         <v>41</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>19.0</v>
       </c>
       <c r="AI40" t="s">
         <v>146</v>
       </c>
       <c r="AJ40">
         <v>91056</v>
       </c>
       <c r="AK40">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>164</v>
       </c>
       <c r="E41" t="s">
         <v>165</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I41" t="s">
         <v>133</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>19.0</v>
       </c>
       <c r="AI41" t="s">
@@ -4838,51 +4838,51 @@
       <c r="F97" t="s">
         <v>327</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I97" t="s">
         <v>248</v>
       </c>
       <c r="J97" t="s">
         <v>328</v>
       </c>
       <c r="AF97">
         <v>14.0</v>
       </c>
       <c r="AI97" t="s">
         <v>329</v>
       </c>
       <c r="AJ97">
         <v>87041</v>
       </c>
       <c r="AK97">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>330</v>
       </c>
       <c r="E98" t="s">
         <v>331</v>
       </c>
       <c r="F98" t="s">
         <v>332</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I98" t="s">
         <v>248</v>
       </c>
       <c r="AE98">
         <v>2</v>
       </c>
       <c r="AF98">