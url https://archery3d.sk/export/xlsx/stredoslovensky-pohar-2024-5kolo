--- v4 (2026-10-18)
+++ v5 (2026-11-08)
@@ -3834,51 +3834,51 @@
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I66" t="s">
         <v>225</v>
       </c>
       <c r="J66" t="s">
         <v>243</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>19.0</v>
       </c>
       <c r="AI66" t="s">
         <v>240</v>
       </c>
       <c r="AJ66">
         <v>90986</v>
       </c>
       <c r="AK66">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>244</v>
       </c>
       <c r="E67" t="s">
         <v>245</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I67" t="s">
         <v>225</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>19.0</v>
       </c>
       <c r="AI67" t="s">