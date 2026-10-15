--- v3 (2026-09-04)
+++ v4 (2026-10-15)
@@ -3329,51 +3329,51 @@
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I49" t="s">
         <v>159</v>
       </c>
       <c r="J49" t="s">
         <v>59</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>21.0</v>
       </c>
       <c r="AI49" t="s">
         <v>180</v>
       </c>
       <c r="AJ49">
         <v>90476</v>
       </c>
       <c r="AK49">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>188</v>
       </c>
       <c r="E50" t="s">
         <v>189</v>
       </c>
       <c r="F50" t="s">
         <v>190</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I50" t="s">
         <v>159</v>
       </c>
       <c r="J50" t="s">
         <v>40</v>
       </c>
       <c r="AE50">
@@ -3405,51 +3405,51 @@
       <c r="G51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I51" t="s">
         <v>159</v>
       </c>
       <c r="J51" t="s">
         <v>165</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>21.0</v>
       </c>
       <c r="AI51" t="s">
         <v>180</v>
       </c>
       <c r="AJ51">
         <v>89243</v>
       </c>
       <c r="AK51">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>194</v>
       </c>
       <c r="E52" t="s">
         <v>148</v>
       </c>
       <c r="F52" t="s">
         <v>195</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I52" t="s">
         <v>159</v>
       </c>
       <c r="J52" t="s">
         <v>196</v>
       </c>
       <c r="AF52">
@@ -4411,51 +4411,51 @@
       <c r="F80" t="s">
         <v>287</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I80" t="s">
         <v>273</v>
       </c>
       <c r="J80" t="s">
         <v>165</v>
       </c>
       <c r="AF80">
         <v>14.0</v>
       </c>
       <c r="AI80" t="s">
         <v>281</v>
       </c>
       <c r="AJ80">
         <v>89239</v>
       </c>
       <c r="AK80">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>288</v>
       </c>
       <c r="E81" t="s">
         <v>289</v>
       </c>
       <c r="F81" t="s">
         <v>290</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I81" t="s">
         <v>273</v>
       </c>
       <c r="J81" t="s">
         <v>40</v>
       </c>
       <c r="AE81">