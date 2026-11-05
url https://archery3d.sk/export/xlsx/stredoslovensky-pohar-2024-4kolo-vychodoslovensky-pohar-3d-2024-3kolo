--- v4 (2026-10-15)
+++ v5 (2026-11-05)
@@ -2053,50 +2053,53 @@
       </c>
       <c r="G13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
         <v>50</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>21.0</v>
       </c>
       <c r="AI13" t="s">
         <v>68</v>
       </c>
       <c r="AJ13">
         <v>89623</v>
       </c>
+      <c r="AK13">
+        <v>5</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>46</v>
       </c>
       <c r="E14" t="s">
         <v>71</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="J14" t="s">
         <v>50</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>21.0</v>
@@ -2226,51 +2229,51 @@
       <c r="G18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="J18" t="s">
         <v>83</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>21.0</v>
       </c>
       <c r="AI18" t="s">
         <v>68</v>
       </c>
       <c r="AJ18">
         <v>90521</v>
       </c>
       <c r="AK18">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>84</v>
       </c>
       <c r="E19" t="s">
         <v>65</v>
       </c>
       <c r="F19" t="s">
         <v>85</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
@@ -3574,51 +3577,51 @@
       <c r="G56" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>104</v>
       </c>
       <c r="I56" t="s">
         <v>159</v>
       </c>
       <c r="J56" t="s">
         <v>40</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>21.0</v>
       </c>
       <c r="AI56" t="s">
         <v>209</v>
       </c>
       <c r="AJ56">
         <v>90019</v>
       </c>
       <c r="AK56">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>210</v>
       </c>
       <c r="E57" t="s">
         <v>145</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>104</v>
       </c>
       <c r="I57" t="s">
         <v>159</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>21.0</v>
       </c>
       <c r="AI57" t="s">
@@ -4244,50 +4247,53 @@
       </c>
       <c r="G75" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>104</v>
       </c>
       <c r="I75" t="s">
         <v>232</v>
       </c>
       <c r="J75" t="s">
         <v>73</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>21.0</v>
       </c>
       <c r="AI75" t="s">
         <v>264</v>
       </c>
       <c r="AJ75">
         <v>90056</v>
       </c>
+      <c r="AK75">
+        <v>4</v>
+      </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>271</v>
       </c>
       <c r="E76" t="s">
         <v>272</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I76" t="s">
         <v>273</v>
       </c>
       <c r="AD76" t="s">
         <v>274</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>13.0</v>
@@ -4554,51 +4560,51 @@
       <c r="G84" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>104</v>
       </c>
       <c r="I84" t="s">
         <v>273</v>
       </c>
       <c r="J84" t="s">
         <v>268</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>21.0</v>
       </c>
       <c r="AI84" t="s">
         <v>297</v>
       </c>
       <c r="AJ84">
         <v>89996</v>
       </c>
       <c r="AK84">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>300</v>
       </c>
       <c r="E85" t="s">
         <v>301</v>
       </c>
       <c r="F85" t="s">
         <v>302</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I85" t="s">
         <v>303</v>
       </c>
       <c r="J85" t="s">
         <v>109</v>
       </c>
       <c r="AD85" t="s">