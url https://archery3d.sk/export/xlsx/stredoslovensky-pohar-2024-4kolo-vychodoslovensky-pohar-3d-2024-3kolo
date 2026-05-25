--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -3291,51 +3291,51 @@
       <c r="G48" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I48" t="s">
         <v>159</v>
       </c>
       <c r="J48" t="s">
         <v>40</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>21.0</v>
       </c>
       <c r="AI48" t="s">
         <v>180</v>
       </c>
       <c r="AJ48">
         <v>86876</v>
       </c>
       <c r="AK48">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>186</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" t="s">
         <v>187</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I49" t="s">
         <v>159</v>
       </c>
       <c r="J49" t="s">
         <v>59</v>
       </c>
       <c r="AE49">
@@ -3638,51 +3638,51 @@
       <c r="G58" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>104</v>
       </c>
       <c r="I58" t="s">
         <v>159</v>
       </c>
       <c r="J58" t="s">
         <v>59</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>21.0</v>
       </c>
       <c r="AI58" t="s">
         <v>209</v>
       </c>
       <c r="AJ58">
         <v>90542</v>
       </c>
       <c r="AK58">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>74</v>
       </c>
       <c r="E59" t="s">
         <v>214</v>
       </c>
       <c r="F59" t="s">
         <v>215</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I59" t="s">
         <v>216</v>
       </c>
       <c r="J59" t="s">
         <v>50</v>
       </c>
       <c r="AD59" t="s">
@@ -3993,50 +3993,53 @@
       </c>
       <c r="G68" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I68" t="s">
         <v>232</v>
       </c>
       <c r="J68" t="s">
         <v>50</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>21.0</v>
       </c>
       <c r="AI68" t="s">
         <v>247</v>
       </c>
       <c r="AJ68">
         <v>90298</v>
       </c>
+      <c r="AK68">
+        <v>4</v>
+      </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>254</v>
       </c>
       <c r="E69" t="s">
         <v>142</v>
       </c>
       <c r="F69" t="s">
         <v>255</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I69" t="s">
         <v>232</v>
       </c>
       <c r="J69" t="s">
         <v>40</v>
       </c>
       <c r="AE69">
         <v>1</v>
@@ -4401,50 +4404,53 @@
       </c>
       <c r="F80" t="s">
         <v>287</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I80" t="s">
         <v>273</v>
       </c>
       <c r="J80" t="s">
         <v>165</v>
       </c>
       <c r="AF80">
         <v>14.0</v>
       </c>
       <c r="AI80" t="s">
         <v>281</v>
       </c>
       <c r="AJ80">
         <v>89239</v>
       </c>
+      <c r="AK80">
+        <v>5</v>
+      </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>288</v>
       </c>
       <c r="E81" t="s">
         <v>289</v>
       </c>
       <c r="F81" t="s">
         <v>290</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I81" t="s">
         <v>273</v>
       </c>
       <c r="J81" t="s">
         <v>40</v>
       </c>
       <c r="AE81">
         <v>1</v>
@@ -5196,50 +5202,53 @@
         <v>346</v>
       </c>
       <c r="F103" t="s">
         <v>347</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H103" s="6" t="s">
         <v>104</v>
       </c>
       <c r="I103" t="s">
         <v>303</v>
       </c>
       <c r="AE103">
         <v>2</v>
       </c>
       <c r="AF103">
         <v>28.0</v>
       </c>
       <c r="AI103" t="s">
         <v>348</v>
       </c>
       <c r="AJ103">
         <v>90474</v>
+      </c>
+      <c r="AK103">
+        <v>4</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>349</v>
       </c>
       <c r="E104" t="s">
         <v>350</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>104</v>
       </c>
       <c r="I104" t="s">
         <v>303</v>
       </c>
       <c r="J104" t="s">
         <v>268</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AF104">