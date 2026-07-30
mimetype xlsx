--- v1 (2026-05-25)
+++ v2 (2026-07-30)
@@ -1803,51 +1803,51 @@
       <c r="H6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>40</v>
       </c>
       <c r="AD6" t="s">
         <v>41</v>
       </c>
       <c r="AE6">
         <v>2</v>
       </c>
       <c r="AF6">
         <v>20.0</v>
       </c>
       <c r="AI6" t="s">
         <v>30</v>
       </c>
       <c r="AJ6">
         <v>86875</v>
       </c>
       <c r="AK6">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>42</v>
       </c>
       <c r="E7" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
       <c r="J7" t="s">
         <v>28</v>
       </c>
       <c r="AD7" t="s">
         <v>29</v>
       </c>
       <c r="AE7">
@@ -2617,51 +2617,51 @@
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I29" t="s">
         <v>117</v>
       </c>
       <c r="J29" t="s">
         <v>50</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>17.0</v>
       </c>
       <c r="AI29" t="s">
         <v>123</v>
       </c>
       <c r="AJ29">
         <v>89135</v>
       </c>
       <c r="AK29">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>124</v>
       </c>
       <c r="E30" t="s">
         <v>125</v>
       </c>
       <c r="F30" t="s">
         <v>126</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I30" t="s">
         <v>117</v>
       </c>
       <c r="J30" t="s">
         <v>50</v>
       </c>
       <c r="AE30">
@@ -3185,50 +3185,53 @@
       </c>
       <c r="G45" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I45" t="s">
         <v>159</v>
       </c>
       <c r="J45" t="s">
         <v>140</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>21.0</v>
       </c>
       <c r="AI45" t="s">
         <v>180</v>
       </c>
       <c r="AJ45">
         <v>84486</v>
       </c>
+      <c r="AK45">
+        <v>4</v>
+      </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>101</v>
       </c>
       <c r="E46" t="s">
         <v>102</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I46" t="s">
         <v>159</v>
       </c>
       <c r="J46" t="s">
         <v>50</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>21.0</v>
@@ -3329,51 +3332,51 @@
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I49" t="s">
         <v>159</v>
       </c>
       <c r="J49" t="s">
         <v>59</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>21.0</v>
       </c>
       <c r="AI49" t="s">
         <v>180</v>
       </c>
       <c r="AJ49">
         <v>90476</v>
       </c>
       <c r="AK49">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>188</v>
       </c>
       <c r="E50" t="s">
         <v>189</v>
       </c>
       <c r="F50" t="s">
         <v>190</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I50" t="s">
         <v>159</v>
       </c>
       <c r="J50" t="s">
         <v>40</v>
       </c>
       <c r="AE50">
@@ -3404,50 +3407,53 @@
       </c>
       <c r="G51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I51" t="s">
         <v>159</v>
       </c>
       <c r="J51" t="s">
         <v>165</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>21.0</v>
       </c>
       <c r="AI51" t="s">
         <v>180</v>
       </c>
       <c r="AJ51">
         <v>89243</v>
       </c>
+      <c r="AK51">
+        <v>4</v>
+      </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>194</v>
       </c>
       <c r="E52" t="s">
         <v>148</v>
       </c>
       <c r="F52" t="s">
         <v>195</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I52" t="s">
         <v>159</v>
       </c>
       <c r="J52" t="s">
         <v>196</v>
       </c>
       <c r="AF52">
         <v>14.0</v>
@@ -3533,51 +3539,51 @@
       <c r="F55" t="s">
         <v>205</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I55" t="s">
         <v>159</v>
       </c>
       <c r="J55" t="s">
         <v>165</v>
       </c>
       <c r="AF55">
         <v>14.0</v>
       </c>
       <c r="AI55" t="s">
         <v>202</v>
       </c>
       <c r="AJ55">
         <v>89244</v>
       </c>
       <c r="AK55">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>206</v>
       </c>
       <c r="E56" t="s">
         <v>207</v>
       </c>
       <c r="F56" t="s">
         <v>208</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>104</v>
       </c>
       <c r="I56" t="s">
         <v>159</v>
       </c>
       <c r="J56" t="s">
         <v>40</v>
       </c>
       <c r="AE56">
@@ -4169,51 +4175,51 @@
       <c r="G73" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>104</v>
       </c>
       <c r="I73" t="s">
         <v>232</v>
       </c>
       <c r="J73" t="s">
         <v>233</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>21.0</v>
       </c>
       <c r="AI73" t="s">
         <v>264</v>
       </c>
       <c r="AJ73">
         <v>86631</v>
       </c>
       <c r="AK73">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>267</v>
       </c>
       <c r="E74" t="s">
         <v>75</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>104</v>
       </c>
       <c r="I74" t="s">
         <v>232</v>
       </c>
       <c r="J74" t="s">
         <v>268</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
@@ -4443,51 +4449,51 @@
       <c r="G81" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I81" t="s">
         <v>273</v>
       </c>
       <c r="J81" t="s">
         <v>40</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>21.0</v>
       </c>
       <c r="AI81" t="s">
         <v>281</v>
       </c>
       <c r="AJ81">
         <v>90541</v>
       </c>
       <c r="AK81">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>291</v>
       </c>
       <c r="E82" t="s">
         <v>292</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I82" t="s">
         <v>273</v>
       </c>
       <c r="J82" t="s">
         <v>28</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
@@ -4548,51 +4554,51 @@
       <c r="G84" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>104</v>
       </c>
       <c r="I84" t="s">
         <v>273</v>
       </c>
       <c r="J84" t="s">
         <v>268</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>21.0</v>
       </c>
       <c r="AI84" t="s">
         <v>297</v>
       </c>
       <c r="AJ84">
         <v>89996</v>
       </c>
       <c r="AK84">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>300</v>
       </c>
       <c r="E85" t="s">
         <v>301</v>
       </c>
       <c r="F85" t="s">
         <v>302</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I85" t="s">
         <v>303</v>
       </c>
       <c r="J85" t="s">
         <v>109</v>
       </c>
       <c r="AD85" t="s">