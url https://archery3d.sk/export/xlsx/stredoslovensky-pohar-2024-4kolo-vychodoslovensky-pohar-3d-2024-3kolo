--- v2 (2026-07-30)
+++ v3 (2026-09-04)
@@ -3112,53 +3112,50 @@
       </c>
       <c r="H43" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I43" t="s">
         <v>159</v>
       </c>
       <c r="J43" t="s">
         <v>170</v>
       </c>
       <c r="AD43" t="s">
         <v>171</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>13.0</v>
       </c>
       <c r="AI43" t="s">
         <v>172</v>
       </c>
       <c r="AJ43">
         <v>90441</v>
       </c>
-      <c r="AK43">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>173</v>
       </c>
       <c r="E44" t="s">
         <v>174</v>
       </c>
       <c r="F44" t="s">
         <v>175</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I44" t="s">
         <v>159</v>
       </c>
       <c r="J44" t="s">
         <v>176</v>
       </c>
       <c r="AE44">
         <v>1</v>
@@ -4101,50 +4098,53 @@
       </c>
       <c r="G71" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I71" t="s">
         <v>232</v>
       </c>
       <c r="J71" t="s">
         <v>251</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>21.0</v>
       </c>
       <c r="AI71" t="s">
         <v>258</v>
       </c>
       <c r="AJ71">
         <v>89500</v>
       </c>
+      <c r="AK71">
+        <v>4</v>
+      </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>262</v>
       </c>
       <c r="E72" t="s">
         <v>207</v>
       </c>
       <c r="F72" t="s">
         <v>263</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>104</v>
       </c>
       <c r="I72" t="s">
         <v>232</v>
       </c>
       <c r="J72" t="s">
         <v>233</v>
       </c>
       <c r="AE72">
         <v>1</v>
@@ -4937,53 +4937,50 @@
         <v>334</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I95" t="s">
         <v>303</v>
       </c>
       <c r="J95" t="s">
         <v>176</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">
         <v>17.0</v>
       </c>
       <c r="AI95" t="s">
         <v>328</v>
       </c>
       <c r="AJ95">
         <v>84395</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>335</v>
       </c>
       <c r="E96" t="s">
         <v>245</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I96" t="s">
         <v>303</v>
       </c>
       <c r="J96" t="s">
         <v>320</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">