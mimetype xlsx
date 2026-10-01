--- v3 (2026-08-26)
+++ v4 (2026-10-01)
@@ -2005,51 +2005,51 @@
       <c r="G14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="J14" t="s">
         <v>72</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>16.5</v>
       </c>
       <c r="AI14" t="s">
         <v>50</v>
       </c>
       <c r="AJ14">
         <v>88026</v>
       </c>
       <c r="AK14">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>73</v>
       </c>
       <c r="E15" t="s">
         <v>70</v>
       </c>
       <c r="F15" t="s">
         <v>74</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="J15" t="s">
         <v>41</v>
       </c>
       <c r="AF15">
@@ -2256,51 +2256,51 @@
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="J21" t="s">
         <v>96</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>20.5</v>
       </c>
       <c r="AI21" t="s">
         <v>92</v>
       </c>
       <c r="AJ21">
         <v>89681</v>
       </c>
       <c r="AK21">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>97</v>
       </c>
       <c r="E22" t="s">
         <v>98</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I22" t="s">
         <v>27</v>
       </c>
       <c r="J22" t="s">
         <v>99</v>
       </c>
       <c r="AF22">
         <v>14.0</v>
       </c>
       <c r="AG22">
@@ -2799,51 +2799,51 @@
       <c r="F36" t="s">
         <v>139</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I36" t="s">
         <v>27</v>
       </c>
       <c r="AE36">
         <v>2</v>
       </c>
       <c r="AF36">
         <v>27.0</v>
       </c>
       <c r="AI36" t="s">
         <v>126</v>
       </c>
       <c r="AJ36">
         <v>89075</v>
       </c>
       <c r="AK36">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>140</v>
       </c>
       <c r="E37" t="s">
         <v>141</v>
       </c>
       <c r="F37" t="s">
         <v>142</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I37" t="s">
         <v>27</v>
       </c>
       <c r="J37" t="s">
         <v>143</v>
       </c>
       <c r="AF37">
@@ -2907,51 +2907,51 @@
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I39" t="s">
         <v>146</v>
       </c>
       <c r="J39" t="s">
         <v>147</v>
       </c>
       <c r="AF39">
         <v>14.0</v>
       </c>
       <c r="AG39">
         <v>14.0</v>
       </c>
       <c r="AI39" t="s">
         <v>148</v>
       </c>
       <c r="AJ39">
         <v>89794</v>
       </c>
       <c r="AK39">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>150</v>
       </c>
       <c r="E40" t="s">
         <v>55</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I40" t="s">
         <v>151</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>20.5</v>
       </c>
       <c r="AI40" t="s">
@@ -2973,53 +2973,50 @@
       </c>
       <c r="G41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I41" t="s">
         <v>156</v>
       </c>
       <c r="J41" t="s">
         <v>68</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>16.5</v>
       </c>
       <c r="AI41" t="s">
         <v>157</v>
       </c>
       <c r="AJ41">
         <v>87947</v>
       </c>
-      <c r="AK41">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>158</v>
       </c>
       <c r="E42" t="s">
         <v>55</v>
       </c>
       <c r="F42" t="s">
         <v>159</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I42" t="s">
         <v>156</v>
       </c>
       <c r="J42" t="s">
         <v>160</v>
       </c>
       <c r="AF42">
         <v>14.0</v>
@@ -3177,53 +3174,50 @@
       </c>
       <c r="F47" t="s">
         <v>177</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I47" t="s">
         <v>172</v>
       </c>
       <c r="J47" t="s">
         <v>147</v>
       </c>
       <c r="AF47">
         <v>10.0</v>
       </c>
       <c r="AI47" t="s">
         <v>178</v>
       </c>
       <c r="AJ47">
         <v>89874</v>
       </c>
-      <c r="AK47">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>179</v>
       </c>
       <c r="E48" t="s">
         <v>180</v>
       </c>
       <c r="F48" t="s">
         <v>181</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I48" t="s">
         <v>172</v>
       </c>
       <c r="J48" t="s">
         <v>68</v>
       </c>
       <c r="AE48">
         <v>1</v>
@@ -4431,51 +4425,51 @@
       <c r="H84" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I84" t="s">
         <v>261</v>
       </c>
       <c r="J84" t="s">
         <v>226</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>20.5</v>
       </c>
       <c r="AG84">
         <v>20.5</v>
       </c>
       <c r="AI84" t="s">
         <v>285</v>
       </c>
       <c r="AJ84">
         <v>89977</v>
       </c>
       <c r="AK84">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>198</v>
       </c>
       <c r="E85" t="s">
         <v>217</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I85" t="s">
         <v>261</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
         <v>20.5</v>
       </c>
       <c r="AI85" t="s">
@@ -4752,51 +4746,51 @@
       <c r="G93" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I93" t="s">
         <v>261</v>
       </c>
       <c r="J93" t="s">
         <v>35</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>20.5</v>
       </c>
       <c r="AI93" t="s">
         <v>312</v>
       </c>
       <c r="AJ93">
         <v>89976</v>
       </c>
       <c r="AK93">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>316</v>
       </c>
       <c r="E94" t="s">
         <v>58</v>
       </c>
       <c r="F94" t="s">
         <v>317</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I94" t="s">
         <v>261</v>
       </c>
       <c r="J94" t="s">
         <v>28</v>
       </c>
       <c r="AE94">