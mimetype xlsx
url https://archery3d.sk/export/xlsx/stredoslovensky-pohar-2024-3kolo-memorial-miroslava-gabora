--- v4 (2026-10-01)
+++ v5 (2026-10-21)
@@ -4787,51 +4787,51 @@
       <c r="H94" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I94" t="s">
         <v>261</v>
       </c>
       <c r="J94" t="s">
         <v>28</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>20.5</v>
       </c>
       <c r="AG94">
         <v>14.0</v>
       </c>
       <c r="AI94" t="s">
         <v>312</v>
       </c>
       <c r="AJ94">
         <v>82564</v>
       </c>
       <c r="AK94">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>298</v>
       </c>
       <c r="E95" t="s">
         <v>212</v>
       </c>
       <c r="F95" t="s">
         <v>318</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I95" t="s">
         <v>261</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">