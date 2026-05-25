--- v0 (2026-04-30)
+++ v1 (2026-05-25)
@@ -2516,86 +2516,86 @@
       <c r="G28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I28" t="s">
         <v>27</v>
       </c>
       <c r="J28" t="s">
         <v>96</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>20.5</v>
       </c>
       <c r="AI28" t="s">
         <v>113</v>
       </c>
       <c r="AJ28">
         <v>89680</v>
       </c>
       <c r="AK28">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>114</v>
       </c>
       <c r="E29" t="s">
         <v>115</v>
       </c>
       <c r="F29" t="s">
         <v>116</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I29" t="s">
         <v>27</v>
       </c>
       <c r="J29" t="s">
         <v>35</v>
       </c>
       <c r="AF29">
         <v>14.0</v>
       </c>
       <c r="AI29" t="s">
         <v>113</v>
       </c>
       <c r="AJ29">
         <v>87168</v>
       </c>
       <c r="AK29">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>117</v>
       </c>
       <c r="E30" t="s">
         <v>118</v>
       </c>
       <c r="F30" t="s">
         <v>119</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I30" t="s">
         <v>27</v>
       </c>
       <c r="J30" t="s">
         <v>28</v>
       </c>
       <c r="AF30">
@@ -3633,51 +3633,51 @@
       <c r="G60" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I60" t="s">
         <v>172</v>
       </c>
       <c r="J60" t="s">
         <v>54</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>20.5</v>
       </c>
       <c r="AI60" t="s">
         <v>210</v>
       </c>
       <c r="AJ60">
         <v>89984</v>
       </c>
       <c r="AK60">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>144</v>
       </c>
       <c r="E61" t="s">
         <v>219</v>
       </c>
       <c r="F61" t="s">
         <v>220</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I61" t="s">
         <v>221</v>
       </c>
       <c r="J61" t="s">
         <v>147</v>
       </c>
       <c r="AF61">
@@ -4833,50 +4833,53 @@
       </c>
       <c r="G95" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I95" t="s">
         <v>261</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">
         <v>20.5</v>
       </c>
       <c r="AG95">
         <v>20.5</v>
       </c>
       <c r="AI95" t="s">
         <v>312</v>
       </c>
       <c r="AJ95">
         <v>83348</v>
       </c>
+      <c r="AK95">
+        <v>5</v>
+      </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>319</v>
       </c>
       <c r="E96" t="s">
         <v>168</v>
       </c>
       <c r="F96" t="s">
         <v>320</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I96" t="s">
         <v>261</v>
       </c>
       <c r="J96" t="s">
         <v>226</v>
       </c>
       <c r="AE96">
         <v>1</v>
@@ -4902,50 +4905,53 @@
         <v>322</v>
       </c>
       <c r="F97" t="s">
         <v>323</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I97" t="s">
         <v>261</v>
       </c>
       <c r="AE97">
         <v>2</v>
       </c>
       <c r="AF97">
         <v>27.0</v>
       </c>
       <c r="AI97" t="s">
         <v>312</v>
       </c>
       <c r="AJ97">
         <v>89531</v>
+      </c>
+      <c r="AK97">
+        <v>4</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>324</v>
       </c>
       <c r="E98" t="s">
         <v>325</v>
       </c>
       <c r="F98" t="s">
         <v>326</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I98" t="s">
         <v>261</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">