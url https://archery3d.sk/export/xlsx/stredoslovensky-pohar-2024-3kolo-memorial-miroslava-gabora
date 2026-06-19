--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -1969,53 +1969,50 @@
       </c>
       <c r="F13" t="s">
         <v>67</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
         <v>68</v>
       </c>
       <c r="AF13">
         <v>10.0</v>
       </c>
       <c r="AI13" t="s">
         <v>50</v>
       </c>
       <c r="AJ13">
         <v>87960</v>
       </c>
-      <c r="AK13">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>69</v>
       </c>
       <c r="E14" t="s">
         <v>70</v>
       </c>
       <c r="F14" t="s">
         <v>71</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="J14" t="s">
         <v>72</v>
       </c>
       <c r="AE14">
         <v>1</v>
@@ -4756,50 +4753,53 @@
         <v>315</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I93" t="s">
         <v>261</v>
       </c>
       <c r="J93" t="s">
         <v>35</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>20.5</v>
       </c>
       <c r="AI93" t="s">
         <v>312</v>
       </c>
       <c r="AJ93">
         <v>89976</v>
+      </c>
+      <c r="AK93">
+        <v>5</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>316</v>
       </c>
       <c r="E94" t="s">
         <v>58</v>
       </c>
       <c r="F94" t="s">
         <v>317</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I94" t="s">
         <v>261</v>
       </c>
       <c r="J94" t="s">
         <v>28</v>
       </c>
       <c r="AE94">