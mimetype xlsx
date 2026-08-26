--- v2 (2026-06-19)
+++ v3 (2026-08-26)
@@ -1792,51 +1792,51 @@
       <c r="G8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I8" t="s">
         <v>27</v>
       </c>
       <c r="J8" t="s">
         <v>54</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>16.5</v>
       </c>
       <c r="AI8" t="s">
         <v>50</v>
       </c>
       <c r="AJ8">
         <v>89619</v>
       </c>
       <c r="AK8">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>51</v>
       </c>
       <c r="E9" t="s">
         <v>55</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I9" t="s">
         <v>27</v>
       </c>
       <c r="J9" t="s">
         <v>54</v>
       </c>
       <c r="AE9">
@@ -2147,53 +2147,50 @@
       </c>
       <c r="G18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="J18" t="s">
         <v>35</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>16.5</v>
       </c>
       <c r="AI18" t="s">
         <v>81</v>
       </c>
       <c r="AJ18">
         <v>89975</v>
       </c>
-      <c r="AK18">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>85</v>
       </c>
       <c r="E19" t="s">
         <v>86</v>
       </c>
       <c r="F19" t="s">
         <v>87</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="J19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>2</v>
@@ -2872,89 +2869,89 @@
       <c r="F38" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I38" t="s">
         <v>146</v>
       </c>
       <c r="J38" t="s">
         <v>147</v>
       </c>
       <c r="AF38">
         <v>14.0</v>
       </c>
       <c r="AI38" t="s">
         <v>148</v>
       </c>
       <c r="AJ38">
         <v>89792</v>
       </c>
       <c r="AK38">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>144</v>
       </c>
       <c r="E39" t="s">
         <v>52</v>
       </c>
       <c r="F39" t="s">
         <v>149</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I39" t="s">
         <v>146</v>
       </c>
       <c r="J39" t="s">
         <v>147</v>
       </c>
       <c r="AF39">
         <v>14.0</v>
       </c>
       <c r="AG39">
         <v>14.0</v>
       </c>
       <c r="AI39" t="s">
         <v>148</v>
       </c>
       <c r="AJ39">
         <v>89794</v>
       </c>
       <c r="AK39">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>150</v>
       </c>
       <c r="E40" t="s">
         <v>55</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I40" t="s">
         <v>151</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>20.5</v>
       </c>
       <c r="AI40" t="s">
@@ -3327,51 +3324,51 @@
       <c r="F51" t="s">
         <v>192</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I51" t="s">
         <v>172</v>
       </c>
       <c r="J51" t="s">
         <v>193</v>
       </c>
       <c r="AF51">
         <v>14.0</v>
       </c>
       <c r="AI51" t="s">
         <v>187</v>
       </c>
       <c r="AJ51">
         <v>89884</v>
       </c>
       <c r="AK51">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>194</v>
       </c>
       <c r="E52" t="s">
         <v>195</v>
       </c>
       <c r="F52" t="s">
         <v>196</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I52" t="s">
         <v>172</v>
       </c>
       <c r="J52" t="s">
         <v>197</v>
       </c>
       <c r="AF52">
@@ -3939,89 +3936,89 @@
       <c r="G69" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I69" t="s">
         <v>225</v>
       </c>
       <c r="J69" t="s">
         <v>226</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>20.5</v>
       </c>
       <c r="AI69" t="s">
         <v>248</v>
       </c>
       <c r="AJ69">
         <v>86627</v>
       </c>
       <c r="AK69">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>252</v>
       </c>
       <c r="E70" t="s">
         <v>189</v>
       </c>
       <c r="F70" t="s">
         <v>253</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I70" t="s">
         <v>254</v>
       </c>
       <c r="J70" t="s">
         <v>197</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
         <v>20.5</v>
       </c>
       <c r="AI70" t="s">
         <v>255</v>
       </c>
       <c r="AJ70">
         <v>89883</v>
       </c>
       <c r="AK70">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>256</v>
       </c>
       <c r="E71" t="s">
         <v>257</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I71" t="s">
         <v>254</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>20.5</v>
       </c>
       <c r="AI71" t="s">
@@ -4676,51 +4673,51 @@
       <c r="H91" s="5" t="s">
         <v>90</v>
       </c>
       <c r="I91" t="s">
         <v>261</v>
       </c>
       <c r="J91" t="s">
         <v>96</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
         <v>20.5</v>
       </c>
       <c r="AG91">
         <v>20.5</v>
       </c>
       <c r="AI91" t="s">
         <v>305</v>
       </c>
       <c r="AJ91">
         <v>89988</v>
       </c>
       <c r="AK91">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>309</v>
       </c>
       <c r="E92" t="s">
         <v>208</v>
       </c>
       <c r="F92" t="s">
         <v>310</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I92" t="s">
         <v>261</v>
       </c>
       <c r="J92" t="s">
         <v>311</v>
       </c>
       <c r="AE92">
@@ -4834,51 +4831,51 @@
       <c r="G95" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I95" t="s">
         <v>261</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">
         <v>20.5</v>
       </c>
       <c r="AG95">
         <v>20.5</v>
       </c>
       <c r="AI95" t="s">
         <v>312</v>
       </c>
       <c r="AJ95">
         <v>83348</v>
       </c>
       <c r="AK95">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>319</v>
       </c>
       <c r="E96" t="s">
         <v>168</v>
       </c>
       <c r="F96" t="s">
         <v>320</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I96" t="s">
         <v>261</v>
       </c>
       <c r="J96" t="s">
         <v>226</v>
       </c>
       <c r="AE96">