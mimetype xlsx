--- v0 (2026-05-01)
+++ v1 (2026-07-12)
@@ -2359,51 +2359,51 @@
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I23" t="s">
         <v>86</v>
       </c>
       <c r="J23" t="s">
         <v>40</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>21.0</v>
       </c>
       <c r="AI23" t="s">
         <v>98</v>
       </c>
       <c r="AJ23">
         <v>89170</v>
       </c>
       <c r="AK23">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>102</v>
       </c>
       <c r="E24" t="s">
         <v>103</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I24" t="s">
         <v>86</v>
       </c>
       <c r="J24" t="s">
         <v>74</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
@@ -2534,51 +2534,51 @@
       <c r="G28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I28" t="s">
         <v>86</v>
       </c>
       <c r="J28" t="s">
         <v>34</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>21.0</v>
       </c>
       <c r="AI28" t="s">
         <v>98</v>
       </c>
       <c r="AJ28">
         <v>88720</v>
       </c>
       <c r="AK28">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>113</v>
       </c>
       <c r="E29" t="s">
         <v>114</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I29" t="s">
         <v>86</v>
       </c>
       <c r="AF29">
         <v>15.0</v>
       </c>
       <c r="AI29" t="s">
         <v>98</v>
       </c>
       <c r="AJ29">
@@ -2732,51 +2732,51 @@
       <c r="G34" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I34" t="s">
         <v>86</v>
       </c>
       <c r="J34" t="s">
         <v>40</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>21.0</v>
       </c>
       <c r="AI34" t="s">
         <v>125</v>
       </c>
       <c r="AJ34">
         <v>89314</v>
       </c>
       <c r="AK34">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>131</v>
       </c>
       <c r="E35" t="s">
         <v>132</v>
       </c>
       <c r="F35" t="s">
         <v>133</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I35" t="s">
         <v>86</v>
       </c>
       <c r="J35" t="s">
         <v>34</v>
       </c>
       <c r="AE35">
@@ -3842,51 +3842,51 @@
       <c r="G67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I67" t="s">
         <v>136</v>
       </c>
       <c r="J67" t="s">
         <v>142</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>21.0</v>
       </c>
       <c r="AI67" t="s">
         <v>211</v>
       </c>
       <c r="AJ67">
         <v>88726</v>
       </c>
       <c r="AK67">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>202</v>
       </c>
       <c r="E68" t="s">
         <v>218</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I68" t="s">
         <v>136</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>21.0</v>
       </c>
       <c r="AI68" t="s">
@@ -5448,51 +5448,51 @@
       <c r="G117" s="5" t="s">
         <v>62</v>
       </c>
       <c r="H117" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I117" t="s">
         <v>243</v>
       </c>
       <c r="J117" t="s">
         <v>322</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>21.0</v>
       </c>
       <c r="AI117" t="s">
         <v>315</v>
       </c>
       <c r="AJ117">
         <v>88756</v>
       </c>
       <c r="AK117">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>325</v>
       </c>
       <c r="E118" t="s">
         <v>326</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>62</v>
       </c>
       <c r="H118" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I118" t="s">
         <v>243</v>
       </c>
       <c r="AF118">
         <v>15.0</v>
       </c>
       <c r="AI118" t="s">
         <v>315</v>
       </c>
       <c r="AJ118">
@@ -5709,50 +5709,53 @@
       </c>
       <c r="F125" t="s">
         <v>338</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I125" t="s">
         <v>243</v>
       </c>
       <c r="AE125">
         <v>2</v>
       </c>
       <c r="AF125">
         <v>27.0</v>
       </c>
       <c r="AI125" t="s">
         <v>329</v>
       </c>
       <c r="AJ125">
         <v>89060</v>
       </c>
+      <c r="AK125">
+        <v>4</v>
+      </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>339</v>
       </c>
       <c r="E126" t="s">
         <v>240</v>
       </c>
       <c r="F126" t="s">
         <v>340</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I126" t="s">
         <v>243</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AF126">
         <v>21.0</v>
@@ -5775,50 +5778,53 @@
         <v>343</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I127" t="s">
         <v>243</v>
       </c>
       <c r="J127" t="s">
         <v>344</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
         <v>21.0</v>
       </c>
       <c r="AI127" t="s">
         <v>329</v>
       </c>
       <c r="AJ127">
         <v>88824</v>
+      </c>
+      <c r="AK127">
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>