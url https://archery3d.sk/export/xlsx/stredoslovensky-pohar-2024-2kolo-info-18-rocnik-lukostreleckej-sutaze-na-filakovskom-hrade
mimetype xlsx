--- v1 (2026-07-12)
+++ v2 (2026-08-24)
@@ -1703,89 +1703,89 @@
       <c r="H4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>34</v>
       </c>
       <c r="AD4" t="s">
         <v>35</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AF4">
         <v>13.0</v>
       </c>
       <c r="AI4" t="s">
         <v>30</v>
       </c>
       <c r="AJ4">
         <v>88719</v>
       </c>
       <c r="AK4">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="AE5">
         <v>2</v>
       </c>
       <c r="AF5">
         <v>25.0</v>
       </c>
       <c r="AI5" t="s">
         <v>41</v>
       </c>
       <c r="AJ5">
         <v>89171</v>
       </c>
       <c r="AK5">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>36</v>
       </c>
       <c r="E6" t="s">
         <v>42</v>
       </c>
       <c r="F6" t="s">
         <v>43</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>40</v>
       </c>
       <c r="AE6">
@@ -2321,51 +2321,51 @@
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I22" t="s">
         <v>86</v>
       </c>
       <c r="J22" t="s">
         <v>95</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>21.0</v>
       </c>
       <c r="AI22" t="s">
         <v>98</v>
       </c>
       <c r="AJ22">
         <v>88862</v>
       </c>
       <c r="AK22">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>99</v>
       </c>
       <c r="E23" t="s">
         <v>100</v>
       </c>
       <c r="F23" t="s">
         <v>101</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I23" t="s">
         <v>86</v>
       </c>
       <c r="J23" t="s">
         <v>40</v>
       </c>
       <c r="AE23">
@@ -3498,50 +3498,53 @@
       </c>
       <c r="G56" s="5" t="s">
         <v>62</v>
       </c>
       <c r="H56" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I56" t="s">
         <v>136</v>
       </c>
       <c r="J56" t="s">
         <v>168</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>21.0</v>
       </c>
       <c r="AI56" t="s">
         <v>189</v>
       </c>
       <c r="AJ56">
         <v>88615</v>
       </c>
+      <c r="AK56">
+        <v>4</v>
+      </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>193</v>
       </c>
       <c r="E57" t="s">
         <v>194</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>62</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I57" t="s">
         <v>136</v>
       </c>
       <c r="J57" t="s">
         <v>173</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>21.0</v>
@@ -4774,53 +4777,50 @@
         <v>289</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>62</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I96" t="s">
         <v>243</v>
       </c>
       <c r="J96" t="s">
         <v>95</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
         <v>19.0</v>
       </c>
       <c r="AI96" t="s">
         <v>283</v>
       </c>
       <c r="AJ96">
         <v>88912</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>255</v>
       </c>
       <c r="E97" t="s">
         <v>148</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>62</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I97" t="s">
         <v>243</v>
       </c>
       <c r="J97" t="s">
         <v>257</v>
       </c>
       <c r="AE97">
         <v>2</v>
       </c>
       <c r="AF97">