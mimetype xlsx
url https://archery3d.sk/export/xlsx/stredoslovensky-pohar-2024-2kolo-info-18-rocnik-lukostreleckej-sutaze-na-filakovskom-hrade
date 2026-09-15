--- v2 (2026-08-24)
+++ v3 (2026-09-15)
@@ -2627,51 +2627,51 @@
       <c r="G31" s="5" t="s">
         <v>62</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I31" t="s">
         <v>86</v>
       </c>
       <c r="J31" t="s">
         <v>95</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>21.0</v>
       </c>
       <c r="AI31" t="s">
         <v>120</v>
       </c>
       <c r="AJ31">
         <v>88863</v>
       </c>
       <c r="AK31">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>121</v>
       </c>
       <c r="E32" t="s">
         <v>122</v>
       </c>
       <c r="F32" t="s">
         <v>123</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I32" t="s">
         <v>86</v>
       </c>
       <c r="J32" t="s">
         <v>124</v>
       </c>
       <c r="AE32">
@@ -3359,51 +3359,51 @@
       <c r="G52" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I52" t="s">
         <v>136</v>
       </c>
       <c r="J52" t="s">
         <v>142</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>21.0</v>
       </c>
       <c r="AI52" t="s">
         <v>165</v>
       </c>
       <c r="AJ52">
         <v>87953</v>
       </c>
       <c r="AK52">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>182</v>
       </c>
       <c r="E53" t="s">
         <v>183</v>
       </c>
       <c r="F53" t="s">
         <v>184</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I53" t="s">
         <v>136</v>
       </c>
       <c r="J53" t="s">
         <v>34</v>
       </c>
       <c r="AE53">