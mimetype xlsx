--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -2534,51 +2534,51 @@
       <c r="G28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I28" t="s">
         <v>86</v>
       </c>
       <c r="J28" t="s">
         <v>34</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>21.0</v>
       </c>
       <c r="AI28" t="s">
         <v>98</v>
       </c>
       <c r="AJ28">
         <v>88720</v>
       </c>
       <c r="AK28">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>113</v>
       </c>
       <c r="E29" t="s">
         <v>114</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I29" t="s">
         <v>86</v>
       </c>
       <c r="AF29">
         <v>15.0</v>
       </c>
       <c r="AI29" t="s">
         <v>98</v>
       </c>
       <c r="AJ29">
@@ -2732,51 +2732,51 @@
       <c r="G34" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I34" t="s">
         <v>86</v>
       </c>
       <c r="J34" t="s">
         <v>40</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>21.0</v>
       </c>
       <c r="AI34" t="s">
         <v>125</v>
       </c>
       <c r="AJ34">
         <v>89314</v>
       </c>
       <c r="AK34">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>131</v>
       </c>
       <c r="E35" t="s">
         <v>132</v>
       </c>
       <c r="F35" t="s">
         <v>133</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I35" t="s">
         <v>86</v>
       </c>
       <c r="J35" t="s">
         <v>34</v>
       </c>
       <c r="AE35">
@@ -5708,50 +5708,53 @@
         <v>337</v>
       </c>
       <c r="F125" t="s">
         <v>338</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I125" t="s">
         <v>243</v>
       </c>
       <c r="AE125">
         <v>2</v>
       </c>
       <c r="AF125">
         <v>27.0</v>
       </c>
       <c r="AI125" t="s">
         <v>329</v>
       </c>
       <c r="AJ125">
         <v>89060</v>
+      </c>
+      <c r="AK125">
+        <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>339</v>
       </c>
       <c r="E126" t="s">
         <v>240</v>
       </c>
       <c r="F126" t="s">
         <v>340</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I126" t="s">
         <v>243</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AF126">