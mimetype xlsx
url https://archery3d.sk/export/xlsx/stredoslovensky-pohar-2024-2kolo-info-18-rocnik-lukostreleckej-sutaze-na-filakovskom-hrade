--- v1 (2026-05-25)
+++ v2 (2026-07-12)
@@ -2359,51 +2359,51 @@
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I23" t="s">
         <v>86</v>
       </c>
       <c r="J23" t="s">
         <v>40</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>21.0</v>
       </c>
       <c r="AI23" t="s">
         <v>98</v>
       </c>
       <c r="AJ23">
         <v>89170</v>
       </c>
       <c r="AK23">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>102</v>
       </c>
       <c r="E24" t="s">
         <v>103</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I24" t="s">
         <v>86</v>
       </c>
       <c r="J24" t="s">
         <v>74</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
@@ -3842,51 +3842,51 @@
       <c r="G67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I67" t="s">
         <v>136</v>
       </c>
       <c r="J67" t="s">
         <v>142</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>21.0</v>
       </c>
       <c r="AI67" t="s">
         <v>211</v>
       </c>
       <c r="AJ67">
         <v>88726</v>
       </c>
       <c r="AK67">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>202</v>
       </c>
       <c r="E68" t="s">
         <v>218</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I68" t="s">
         <v>136</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>21.0</v>
       </c>
       <c r="AI68" t="s">
@@ -5448,51 +5448,51 @@
       <c r="G117" s="5" t="s">
         <v>62</v>
       </c>
       <c r="H117" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I117" t="s">
         <v>243</v>
       </c>
       <c r="J117" t="s">
         <v>322</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>21.0</v>
       </c>
       <c r="AI117" t="s">
         <v>315</v>
       </c>
       <c r="AJ117">
         <v>88756</v>
       </c>
       <c r="AK117">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>325</v>
       </c>
       <c r="E118" t="s">
         <v>326</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>62</v>
       </c>
       <c r="H118" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I118" t="s">
         <v>243</v>
       </c>
       <c r="AF118">
         <v>15.0</v>
       </c>
       <c r="AI118" t="s">
         <v>315</v>
       </c>
       <c r="AJ118">
@@ -5778,50 +5778,53 @@
         <v>343</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I127" t="s">
         <v>243</v>
       </c>
       <c r="J127" t="s">
         <v>344</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
         <v>21.0</v>
       </c>
       <c r="AI127" t="s">
         <v>329</v>
       </c>
       <c r="AJ127">
         <v>88824</v>
+      </c>
+      <c r="AK127">
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>