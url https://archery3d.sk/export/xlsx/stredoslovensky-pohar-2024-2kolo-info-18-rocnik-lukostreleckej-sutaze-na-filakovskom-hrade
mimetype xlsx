--- v4 (2026-09-15)
+++ v5 (2026-10-08)
@@ -2321,89 +2321,89 @@
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I22" t="s">
         <v>86</v>
       </c>
       <c r="J22" t="s">
         <v>95</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>21.0</v>
       </c>
       <c r="AI22" t="s">
         <v>98</v>
       </c>
       <c r="AJ22">
         <v>88862</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>99</v>
       </c>
       <c r="E23" t="s">
         <v>100</v>
       </c>
       <c r="F23" t="s">
         <v>101</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I23" t="s">
         <v>86</v>
       </c>
       <c r="J23" t="s">
         <v>40</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>21.0</v>
       </c>
       <c r="AI23" t="s">
         <v>98</v>
       </c>
       <c r="AJ23">
         <v>89170</v>
       </c>
       <c r="AK23">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>102</v>
       </c>
       <c r="E24" t="s">
         <v>103</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I24" t="s">
         <v>86</v>
       </c>
       <c r="J24" t="s">
         <v>74</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
@@ -5448,51 +5448,51 @@
       <c r="G117" s="5" t="s">
         <v>62</v>
       </c>
       <c r="H117" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I117" t="s">
         <v>243</v>
       </c>
       <c r="J117" t="s">
         <v>322</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>21.0</v>
       </c>
       <c r="AI117" t="s">
         <v>315</v>
       </c>
       <c r="AJ117">
         <v>88756</v>
       </c>
       <c r="AK117">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>325</v>
       </c>
       <c r="E118" t="s">
         <v>326</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>62</v>
       </c>
       <c r="H118" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I118" t="s">
         <v>243</v>
       </c>
       <c r="AF118">
         <v>15.0</v>
       </c>
       <c r="AI118" t="s">
         <v>315</v>
       </c>
       <c r="AJ118">
@@ -5512,51 +5512,51 @@
       <c r="G119" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I119" t="s">
         <v>243</v>
       </c>
       <c r="J119" t="s">
         <v>28</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AF119">
         <v>21.0</v>
       </c>
       <c r="AI119" t="s">
         <v>329</v>
       </c>
       <c r="AJ119">
         <v>89101</v>
       </c>
       <c r="AK119">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>330</v>
       </c>
       <c r="E120" t="s">
         <v>54</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I120" t="s">
         <v>243</v>
       </c>
       <c r="AE120">
         <v>2</v>
       </c>
       <c r="AF120">
         <v>27.0</v>
       </c>
       <c r="AI120" t="s">
@@ -5780,51 +5780,51 @@
       <c r="G127" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I127" t="s">
         <v>243</v>
       </c>
       <c r="J127" t="s">
         <v>344</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
         <v>21.0</v>
       </c>
       <c r="AI127" t="s">
         <v>329</v>
       </c>
       <c r="AJ127">
         <v>88824</v>
       </c>
       <c r="AK127">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>