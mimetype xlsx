--- v5 (2026-10-08)
+++ v6 (2026-11-04)
@@ -2770,51 +2770,51 @@
       <c r="G35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I35" t="s">
         <v>86</v>
       </c>
       <c r="J35" t="s">
         <v>34</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>21.0</v>
       </c>
       <c r="AI35" t="s">
         <v>125</v>
       </c>
       <c r="AJ35">
         <v>88815</v>
       </c>
       <c r="AK35">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>134</v>
       </c>
       <c r="E36" t="s">
         <v>122</v>
       </c>
       <c r="F36" t="s">
         <v>135</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I36" t="s">
         <v>136</v>
       </c>
       <c r="J36" t="s">
         <v>137</v>
       </c>
       <c r="AD36" t="s">