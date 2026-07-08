--- v0 (2026-05-05)
+++ v1 (2026-07-08)
@@ -1650,51 +1650,51 @@
       <c r="E15" t="s">
         <v>83</v>
       </c>
       <c r="F15" t="s">
         <v>84</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I15" t="s">
         <v>75</v>
       </c>
       <c r="AF15">
         <v>14.0</v>
       </c>
       <c r="AI15" t="s">
         <v>85</v>
       </c>
       <c r="AJ15">
         <v>88348</v>
       </c>
       <c r="AK15">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>86</v>
       </c>
       <c r="E16" t="s">
         <v>87</v>
       </c>
       <c r="F16" t="s">
         <v>88</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I16" t="s">
         <v>75</v>
       </c>
       <c r="AF16">
         <v>14.0</v>
       </c>
       <c r="AI16" t="s">
@@ -1720,51 +1720,51 @@
       <c r="G17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I17" t="s">
         <v>75</v>
       </c>
       <c r="J17" t="s">
         <v>34</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>20.5</v>
       </c>
       <c r="AI17" t="s">
         <v>85</v>
       </c>
       <c r="AJ17">
         <v>86873</v>
       </c>
       <c r="AK17">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>91</v>
       </c>
       <c r="E18" t="s">
         <v>83</v>
       </c>
       <c r="F18" t="s">
         <v>92</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I18" t="s">
         <v>75</v>
       </c>
       <c r="J18" t="s">
         <v>34</v>
       </c>
       <c r="AE18">
@@ -1907,51 +1907,51 @@
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I22" t="s">
         <v>75</v>
       </c>
       <c r="J22" t="s">
         <v>44</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>20.5</v>
       </c>
       <c r="AI22" t="s">
         <v>100</v>
       </c>
       <c r="AJ22">
         <v>88063</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>61</v>
       </c>
       <c r="E23" t="s">
         <v>107</v>
       </c>
       <c r="F23" t="s">
         <v>108</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I23" t="s">
         <v>109</v>
       </c>
       <c r="J23" t="s">
         <v>64</v>
       </c>
       <c r="AF23">
@@ -2187,51 +2187,51 @@
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I30" t="s">
         <v>113</v>
       </c>
       <c r="J30" t="s">
         <v>114</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
         <v>20.5</v>
       </c>
       <c r="AI30" t="s">
         <v>134</v>
       </c>
       <c r="AJ30">
         <v>86626</v>
       </c>
       <c r="AK30">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>137</v>
       </c>
       <c r="E31" t="s">
         <v>138</v>
       </c>
       <c r="F31" t="s">
         <v>139</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>48</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I31" t="s">
         <v>113</v>
       </c>
       <c r="J31" t="s">
         <v>34</v>
       </c>
       <c r="AE31">
@@ -2809,50 +2809,53 @@
         <v>194</v>
       </c>
       <c r="F48" t="s">
         <v>195</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I48" t="s">
         <v>148</v>
       </c>
       <c r="AE48">
         <v>2</v>
       </c>
       <c r="AF48">
         <v>27.0</v>
       </c>
       <c r="AI48" t="s">
         <v>192</v>
       </c>
       <c r="AJ48">
         <v>88038</v>
+      </c>
+      <c r="AK48">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>