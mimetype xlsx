--- v1 (2026-07-08)
+++ v2 (2026-09-07)
@@ -1256,51 +1256,51 @@
       <c r="H4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>34</v>
       </c>
       <c r="AD4" t="s">
         <v>35</v>
       </c>
       <c r="AE4">
         <v>2</v>
       </c>
       <c r="AF4">
         <v>19.0</v>
       </c>
       <c r="AI4" t="s">
         <v>30</v>
       </c>
       <c r="AJ4">
         <v>86872</v>
       </c>
       <c r="AK4">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
       <c r="AE5">
@@ -1329,51 +1329,51 @@
       <c r="G6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>44</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>16.5</v>
       </c>
       <c r="AI6" t="s">
         <v>40</v>
       </c>
       <c r="AJ6">
         <v>88227</v>
       </c>
       <c r="AK6">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
       <c r="J7" t="s">
         <v>44</v>
       </c>
       <c r="AE7">
@@ -1507,51 +1507,51 @@
       <c r="F11" t="s">
         <v>63</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I11" t="s">
         <v>58</v>
       </c>
       <c r="J11" t="s">
         <v>64</v>
       </c>
       <c r="AF11">
         <v>14.0</v>
       </c>
       <c r="AI11" t="s">
         <v>65</v>
       </c>
       <c r="AJ11">
         <v>88126</v>
       </c>
       <c r="AK11">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>66</v>
       </c>
       <c r="E12" t="s">
         <v>67</v>
       </c>
       <c r="F12" t="s">
         <v>68</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I12" t="s">
         <v>70</v>
       </c>
       <c r="J12" t="s">
         <v>71</v>
       </c>
       <c r="AE12">
@@ -1756,53 +1756,50 @@
         <v>92</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I18" t="s">
         <v>75</v>
       </c>
       <c r="J18" t="s">
         <v>34</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>20.5</v>
       </c>
       <c r="AI18" t="s">
         <v>85</v>
       </c>
       <c r="AJ18">
         <v>88199</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>93</v>
       </c>
       <c r="E19" t="s">
         <v>94</v>
       </c>
       <c r="F19" t="s">
         <v>95</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I19" t="s">
         <v>75</v>
       </c>
       <c r="J19" t="s">
         <v>34</v>
       </c>
       <c r="AE19">