--- v0 (2026-05-05)
+++ v1 (2026-09-28)
@@ -2121,127 +2121,127 @@
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I27" t="s">
         <v>104</v>
       </c>
       <c r="J27" t="s">
         <v>48</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>18.9</v>
       </c>
       <c r="AI27" t="s">
         <v>110</v>
       </c>
       <c r="AJ27">
         <v>80223</v>
       </c>
       <c r="AK27">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>117</v>
       </c>
       <c r="E28" t="s">
         <v>118</v>
       </c>
       <c r="F28" t="s">
         <v>119</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I28" t="s">
         <v>104</v>
       </c>
       <c r="J28" t="s">
         <v>120</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>18.9</v>
       </c>
       <c r="AI28" t="s">
         <v>110</v>
       </c>
       <c r="AJ28">
         <v>80046</v>
       </c>
       <c r="AK28">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>121</v>
       </c>
       <c r="E29" t="s">
         <v>122</v>
       </c>
       <c r="F29" t="s">
         <v>123</v>
       </c>
       <c r="G29" s="4" t="s">
         <v>47</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I29" t="s">
         <v>104</v>
       </c>
       <c r="J29" t="s">
         <v>120</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>18.9</v>
       </c>
       <c r="AI29" t="s">
         <v>124</v>
       </c>
       <c r="AJ29">
         <v>80047</v>
       </c>
       <c r="AK29">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>125</v>
       </c>
       <c r="E30" t="s">
         <v>126</v>
       </c>
       <c r="F30" t="s">
         <v>127</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>80</v>
       </c>
       <c r="I30" t="s">
         <v>104</v>
       </c>
       <c r="J30" t="s">
         <v>128</v>
       </c>
       <c r="AE30">
@@ -2272,53 +2272,50 @@
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I31" t="s">
         <v>132</v>
       </c>
       <c r="J31" t="s">
         <v>69</v>
       </c>
       <c r="AD31" t="s">
         <v>105</v>
       </c>
       <c r="AF31">
         <v>6.0</v>
       </c>
       <c r="AI31" t="s">
         <v>133</v>
       </c>
       <c r="AJ31">
         <v>79659</v>
       </c>
-      <c r="AK31">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>67</v>
       </c>
       <c r="E32" t="s">
         <v>134</v>
       </c>
       <c r="F32" t="s">
         <v>135</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I32" t="s">
         <v>132</v>
       </c>
       <c r="J32" t="s">
         <v>69</v>
       </c>
       <c r="AF32">
         <v>13.0</v>
@@ -2544,51 +2541,51 @@
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>80</v>
       </c>
       <c r="I39" t="s">
         <v>141</v>
       </c>
       <c r="J39" t="s">
         <v>142</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>18.9</v>
       </c>
       <c r="AI39" t="s">
         <v>157</v>
       </c>
       <c r="AJ39">
         <v>80019</v>
       </c>
       <c r="AK39">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>158</v>
       </c>
       <c r="E40" t="s">
         <v>108</v>
       </c>
       <c r="F40" t="s">
         <v>161</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>80</v>
       </c>
       <c r="I40" t="s">
         <v>141</v>
       </c>
       <c r="J40" t="s">
         <v>142</v>
       </c>
       <c r="AE40">
@@ -2658,51 +2655,51 @@
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I42" t="s">
         <v>169</v>
       </c>
       <c r="J42" t="s">
         <v>60</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>18.9</v>
       </c>
       <c r="AI42" t="s">
         <v>170</v>
       </c>
       <c r="AJ42">
         <v>80129</v>
       </c>
       <c r="AK42">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>171</v>
       </c>
       <c r="E43" t="s">
         <v>64</v>
       </c>
       <c r="F43" t="s">
         <v>172</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I43" t="s">
         <v>169</v>
       </c>
       <c r="J43" t="s">
         <v>93</v>
       </c>
       <c r="AE43">
@@ -2763,51 +2760,51 @@
       <c r="F45" t="s">
         <v>178</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>80</v>
       </c>
       <c r="I45" t="s">
         <v>169</v>
       </c>
       <c r="J45" t="s">
         <v>179</v>
       </c>
       <c r="AF45">
         <v>13.0</v>
       </c>
       <c r="AI45" t="s">
         <v>180</v>
       </c>
       <c r="AJ45">
         <v>79582</v>
       </c>
       <c r="AK45">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>181</v>
       </c>
       <c r="E46" t="s">
         <v>182</v>
       </c>
       <c r="F46" t="s">
         <v>183</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>80</v>
       </c>
       <c r="I46" t="s">
         <v>169</v>
       </c>
       <c r="J46" t="s">
         <v>60</v>
       </c>
       <c r="AF46">
@@ -3416,50 +3413,53 @@
         <v>91</v>
       </c>
       <c r="F65" t="s">
         <v>228</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>80</v>
       </c>
       <c r="I65" t="s">
         <v>185</v>
       </c>
       <c r="AE65">
         <v>2</v>
       </c>
       <c r="AF65">
         <v>24.8</v>
       </c>
       <c r="AI65" t="s">
         <v>229</v>
       </c>
       <c r="AJ65">
         <v>80055</v>
+      </c>
+      <c r="AK65">
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>230</v>
       </c>
       <c r="E66" t="s">
         <v>87</v>
       </c>
       <c r="F66" t="s">
         <v>231</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>80</v>
       </c>
       <c r="I66" t="s">
         <v>185</v>
       </c>
       <c r="J66" t="s">
         <v>142</v>
       </c>
       <c r="AE66">