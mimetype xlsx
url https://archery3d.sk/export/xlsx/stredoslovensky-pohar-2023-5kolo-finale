--- v1 (2026-09-28)
+++ v2 (2026-10-19)
@@ -2121,51 +2121,51 @@
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I27" t="s">
         <v>104</v>
       </c>
       <c r="J27" t="s">
         <v>48</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>18.9</v>
       </c>
       <c r="AI27" t="s">
         <v>110</v>
       </c>
       <c r="AJ27">
         <v>80223</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>117</v>
       </c>
       <c r="E28" t="s">
         <v>118</v>
       </c>
       <c r="F28" t="s">
         <v>119</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I28" t="s">
         <v>104</v>
       </c>
       <c r="J28" t="s">
         <v>120</v>
       </c>
       <c r="AE28">