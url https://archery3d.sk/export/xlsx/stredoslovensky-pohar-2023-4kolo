--- v2 (2026-08-19)
+++ v3 (2026-10-19)
@@ -2213,51 +2213,51 @@
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I28" t="s">
         <v>108</v>
       </c>
       <c r="J28" t="s">
         <v>48</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>19.5</v>
       </c>
       <c r="AI28" t="s">
         <v>118</v>
       </c>
       <c r="AJ28">
         <v>78710</v>
       </c>
       <c r="AK28">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>119</v>
       </c>
       <c r="E29" t="s">
         <v>120</v>
       </c>
       <c r="F29" t="s">
         <v>121</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I29" t="s">
         <v>108</v>
       </c>
       <c r="J29" t="s">
         <v>56</v>
       </c>
       <c r="AF29">