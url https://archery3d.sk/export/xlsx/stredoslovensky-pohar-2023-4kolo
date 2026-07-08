--- v0 (2026-05-02)
+++ v1 (2026-07-08)
@@ -2213,51 +2213,51 @@
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I28" t="s">
         <v>108</v>
       </c>
       <c r="J28" t="s">
         <v>48</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>19.5</v>
       </c>
       <c r="AI28" t="s">
         <v>118</v>
       </c>
       <c r="AJ28">
         <v>78710</v>
       </c>
       <c r="AK28">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>119</v>
       </c>
       <c r="E29" t="s">
         <v>120</v>
       </c>
       <c r="F29" t="s">
         <v>121</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I29" t="s">
         <v>108</v>
       </c>
       <c r="J29" t="s">
         <v>56</v>
       </c>
       <c r="AF29">
@@ -2282,50 +2282,53 @@
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I30" t="s">
         <v>108</v>
       </c>
       <c r="J30" t="s">
         <v>92</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
         <v>19.5</v>
       </c>
       <c r="AI30" t="s">
         <v>118</v>
       </c>
       <c r="AJ30">
         <v>78797</v>
       </c>
+      <c r="AK30">
+        <v>5</v>
+      </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>86</v>
       </c>
       <c r="E31" t="s">
         <v>125</v>
       </c>
       <c r="F31" t="s">
         <v>126</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I31" t="s">
         <v>108</v>
       </c>
       <c r="AF31">
         <v>13.0</v>
       </c>
       <c r="AI31" t="s">
         <v>118</v>
@@ -2382,51 +2385,51 @@
       <c r="F33" t="s">
         <v>133</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>76</v>
       </c>
       <c r="I33" t="s">
         <v>108</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>19.5</v>
       </c>
       <c r="AI33" t="s">
         <v>130</v>
       </c>
       <c r="AJ33">
         <v>78234</v>
       </c>
       <c r="AK33">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>65</v>
       </c>
       <c r="E34" t="s">
         <v>134</v>
       </c>
       <c r="F34" t="s">
         <v>135</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I34" t="s">
         <v>136</v>
       </c>
       <c r="J34" t="s">
         <v>68</v>
       </c>
       <c r="AD34" t="s">
@@ -2816,51 +2819,51 @@
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>76</v>
       </c>
       <c r="I46" t="s">
         <v>144</v>
       </c>
       <c r="J46" t="s">
         <v>151</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>19.5</v>
       </c>
       <c r="AI46" t="s">
         <v>168</v>
       </c>
       <c r="AJ46">
         <v>75009</v>
       </c>
       <c r="AK46">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>165</v>
       </c>
       <c r="E47" t="s">
         <v>169</v>
       </c>
       <c r="F47" t="s">
         <v>170</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>76</v>
       </c>
       <c r="I47" t="s">
         <v>144</v>
       </c>
       <c r="J47" t="s">
         <v>151</v>
       </c>
       <c r="AE47">