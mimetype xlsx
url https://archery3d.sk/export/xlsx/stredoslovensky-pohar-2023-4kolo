--- v1 (2026-07-08)
+++ v2 (2026-08-19)
@@ -2283,51 +2283,51 @@
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I30" t="s">
         <v>108</v>
       </c>
       <c r="J30" t="s">
         <v>92</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
         <v>19.5</v>
       </c>
       <c r="AI30" t="s">
         <v>118</v>
       </c>
       <c r="AJ30">
         <v>78797</v>
       </c>
       <c r="AK30">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>86</v>
       </c>
       <c r="E31" t="s">
         <v>125</v>
       </c>
       <c r="F31" t="s">
         <v>126</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I31" t="s">
         <v>108</v>
       </c>
       <c r="AF31">
         <v>13.0</v>
       </c>
       <c r="AI31" t="s">
@@ -2422,53 +2422,50 @@
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I34" t="s">
         <v>136</v>
       </c>
       <c r="J34" t="s">
         <v>68</v>
       </c>
       <c r="AD34" t="s">
         <v>109</v>
       </c>
       <c r="AF34">
         <v>6.0</v>
       </c>
       <c r="AI34" t="s">
         <v>137</v>
       </c>
       <c r="AJ34">
         <v>79001</v>
       </c>
-      <c r="AK34">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>61</v>
       </c>
       <c r="E35" t="s">
         <v>138</v>
       </c>
       <c r="F35" t="s">
         <v>139</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I35" t="s">
         <v>136</v>
       </c>
       <c r="J35" t="s">
         <v>56</v>
       </c>
       <c r="AE35">
         <v>1</v>
@@ -2895,51 +2892,51 @@
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I48" t="s">
         <v>174</v>
       </c>
       <c r="J48" t="s">
         <v>56</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>19.5</v>
       </c>
       <c r="AI48" t="s">
         <v>175</v>
       </c>
       <c r="AJ48">
         <v>79151</v>
       </c>
       <c r="AK48">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>176</v>
       </c>
       <c r="E49" t="s">
         <v>177</v>
       </c>
       <c r="F49" t="s">
         <v>178</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I49" t="s">
         <v>174</v>
       </c>
       <c r="J49" t="s">
         <v>179</v>
       </c>
       <c r="AE49">
@@ -3038,51 +3035,51 @@
       <c r="F52" t="s">
         <v>188</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>76</v>
       </c>
       <c r="I52" t="s">
         <v>174</v>
       </c>
       <c r="J52" t="s">
         <v>189</v>
       </c>
       <c r="AF52">
         <v>13.0</v>
       </c>
       <c r="AI52" t="s">
         <v>190</v>
       </c>
       <c r="AJ52">
         <v>79031</v>
       </c>
       <c r="AK52">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>191</v>
       </c>
       <c r="E53" t="s">
         <v>95</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I53" t="s">
         <v>192</v>
       </c>
       <c r="AD53" t="s">
         <v>193</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
@@ -3175,51 +3172,51 @@
       <c r="H56" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I56" t="s">
         <v>192</v>
       </c>
       <c r="J56" t="s">
         <v>179</v>
       </c>
       <c r="AD56" t="s">
         <v>201</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>12.5</v>
       </c>
       <c r="AI56" t="s">
         <v>194</v>
       </c>
       <c r="AJ56">
         <v>79237</v>
       </c>
       <c r="AK56">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>176</v>
       </c>
       <c r="E57" t="s">
         <v>202</v>
       </c>
       <c r="F57" t="s">
         <v>203</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I57" t="s">
         <v>192</v>
       </c>
       <c r="J57" t="s">
         <v>179</v>
       </c>
       <c r="AD57" t="s">