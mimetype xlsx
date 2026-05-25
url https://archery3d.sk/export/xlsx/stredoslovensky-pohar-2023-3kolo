--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -2069,51 +2069,51 @@
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>64</v>
       </c>
       <c r="I25" t="s">
         <v>87</v>
       </c>
       <c r="J25" t="s">
         <v>115</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>20.0</v>
       </c>
       <c r="AI25" t="s">
         <v>116</v>
       </c>
       <c r="AJ25">
         <v>76554</v>
       </c>
       <c r="AK25">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>117</v>
       </c>
       <c r="E26" t="s">
         <v>118</v>
       </c>
       <c r="F26" t="s">
         <v>119</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>64</v>
       </c>
       <c r="I26" t="s">
         <v>87</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
@@ -3532,50 +3532,53 @@
         <v>227</v>
       </c>
       <c r="F69" t="s">
         <v>228</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>64</v>
       </c>
       <c r="I69" t="s">
         <v>190</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>20.0</v>
       </c>
       <c r="AI69" t="s">
         <v>225</v>
       </c>
       <c r="AJ69">
         <v>76616</v>
+      </c>
+      <c r="AK69">
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>229</v>
       </c>
       <c r="E70" t="s">
         <v>230</v>
       </c>
       <c r="F70" t="s">
         <v>231</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>64</v>
       </c>
       <c r="I70" t="s">
         <v>190</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">