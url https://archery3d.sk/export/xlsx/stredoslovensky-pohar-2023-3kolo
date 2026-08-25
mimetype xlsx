--- v1 (2026-05-25)
+++ v2 (2026-08-25)
@@ -1845,51 +1845,51 @@
       <c r="F18" t="s">
         <v>95</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I18" t="s">
         <v>87</v>
       </c>
       <c r="J18" t="s">
         <v>88</v>
       </c>
       <c r="AF18">
         <v>13.0</v>
       </c>
       <c r="AI18" t="s">
         <v>92</v>
       </c>
       <c r="AJ18">
         <v>76132</v>
       </c>
       <c r="AK18">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>96</v>
       </c>
       <c r="E19" t="s">
         <v>97</v>
       </c>
       <c r="F19" t="s">
         <v>98</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I19" t="s">
         <v>87</v>
       </c>
       <c r="AF19">
         <v>13.0</v>
       </c>
       <c r="AI19" t="s">
@@ -2515,51 +2515,51 @@
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>64</v>
       </c>
       <c r="I38" t="s">
         <v>126</v>
       </c>
       <c r="J38" t="s">
         <v>127</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>20.0</v>
       </c>
       <c r="AI38" t="s">
         <v>151</v>
       </c>
       <c r="AJ38">
         <v>76509</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>156</v>
       </c>
       <c r="E39" t="s">
         <v>157</v>
       </c>
       <c r="F39" t="s">
         <v>158</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>64</v>
       </c>
       <c r="I39" t="s">
         <v>126</v>
       </c>
       <c r="J39" t="s">
         <v>127</v>
       </c>
       <c r="AE39">
@@ -2812,51 +2812,51 @@
       <c r="E47" t="s">
         <v>178</v>
       </c>
       <c r="F47" t="s">
         <v>179</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I47" t="s">
         <v>163</v>
       </c>
       <c r="AF47">
         <v>13.0</v>
       </c>
       <c r="AI47" t="s">
         <v>174</v>
       </c>
       <c r="AJ47">
         <v>77013</v>
       </c>
       <c r="AK47">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>180</v>
       </c>
       <c r="E48" t="s">
         <v>181</v>
       </c>
       <c r="F48" t="s">
         <v>182</v>
       </c>
       <c r="G48" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I48" t="s">
         <v>163</v>
       </c>
       <c r="J48" t="s">
         <v>74</v>
       </c>
       <c r="AF48">