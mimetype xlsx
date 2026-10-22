--- v2 (2026-08-25)
+++ v3 (2026-10-22)
@@ -1876,50 +1876,53 @@
       </c>
       <c r="E19" t="s">
         <v>97</v>
       </c>
       <c r="F19" t="s">
         <v>98</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I19" t="s">
         <v>87</v>
       </c>
       <c r="AF19">
         <v>13.0</v>
       </c>
       <c r="AI19" t="s">
         <v>92</v>
       </c>
       <c r="AJ19">
         <v>77004</v>
       </c>
+      <c r="AK19">
+        <v>4</v>
+      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>99</v>
       </c>
       <c r="E20" t="s">
         <v>94</v>
       </c>
       <c r="F20" t="s">
         <v>100</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I20" t="s">
         <v>87</v>
       </c>
       <c r="AF20">
         <v>13.0</v>
       </c>
       <c r="AI20" t="s">
         <v>92</v>
@@ -2031,51 +2034,51 @@
       <c r="F24" t="s">
         <v>110</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I24" t="s">
         <v>87</v>
       </c>
       <c r="J24" t="s">
         <v>88</v>
       </c>
       <c r="AF24">
         <v>13.0</v>
       </c>
       <c r="AI24" t="s">
         <v>111</v>
       </c>
       <c r="AJ24">
         <v>76131</v>
       </c>
       <c r="AK24">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>112</v>
       </c>
       <c r="E25" t="s">
         <v>113</v>
       </c>
       <c r="F25" t="s">
         <v>114</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>64</v>
       </c>
       <c r="I25" t="s">
         <v>87</v>
       </c>
       <c r="J25" t="s">
         <v>115</v>
       </c>
       <c r="AE25">