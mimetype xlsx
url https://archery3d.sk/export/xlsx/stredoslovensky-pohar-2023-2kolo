--- v0 (2026-05-02)
+++ v1 (2026-05-26)
@@ -2912,51 +2912,51 @@
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>81</v>
       </c>
       <c r="I43" t="s">
         <v>106</v>
       </c>
       <c r="J43" t="s">
         <v>143</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>17.5</v>
       </c>
       <c r="AI43" t="s">
         <v>136</v>
       </c>
       <c r="AJ43">
         <v>75998</v>
       </c>
       <c r="AK43">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>87</v>
       </c>
       <c r="E44" t="s">
         <v>144</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I44" t="s">
         <v>145</v>
       </c>
       <c r="J44" t="s">
         <v>90</v>
       </c>
       <c r="AF44">
         <v>13.0</v>
       </c>
       <c r="AI44" t="s">
@@ -6158,50 +6158,53 @@
         <v>308</v>
       </c>
       <c r="F146" t="s">
         <v>309</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>81</v>
       </c>
       <c r="I146" t="s">
         <v>252</v>
       </c>
       <c r="AE146">
         <v>2</v>
       </c>
       <c r="AF146">
         <v>22.0</v>
       </c>
       <c r="AI146" t="s">
         <v>304</v>
       </c>
       <c r="AJ146">
         <v>75386</v>
+      </c>
+      <c r="AK146">
+        <v>4</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
         <v>310</v>
       </c>
       <c r="E147" t="s">
         <v>303</v>
       </c>
       <c r="F147" t="s">
         <v>34</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="6" t="s">
         <v>81</v>
       </c>
       <c r="I147" t="s">
         <v>252</v>
       </c>
       <c r="AF147">
         <v>13.0</v>
       </c>
       <c r="AI147" t="s">