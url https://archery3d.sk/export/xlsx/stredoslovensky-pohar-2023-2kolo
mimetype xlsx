--- v1 (2026-05-26)
+++ v2 (2026-09-08)
@@ -2539,51 +2539,51 @@
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I32" t="s">
         <v>106</v>
       </c>
       <c r="J32" t="s">
         <v>46</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>17.5</v>
       </c>
       <c r="AI32" t="s">
         <v>113</v>
       </c>
       <c r="AJ32">
         <v>75815</v>
       </c>
       <c r="AK32">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>120</v>
       </c>
       <c r="E33" t="s">
         <v>121</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I33" t="s">
         <v>106</v>
       </c>
       <c r="AF33">
         <v>13.0</v>
       </c>
       <c r="AI33" t="s">
@@ -2663,53 +2663,50 @@
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I36" t="s">
         <v>106</v>
       </c>
       <c r="J36" t="s">
         <v>54</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>17.5</v>
       </c>
       <c r="AI36" t="s">
         <v>113</v>
       </c>
       <c r="AJ36">
         <v>75896</v>
       </c>
-      <c r="AK36">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>122</v>
       </c>
       <c r="E37" t="s">
         <v>63</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I37" t="s">
         <v>106</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>17.5</v>
       </c>
       <c r="AI37" t="s">
         <v>113</v>
@@ -2731,51 +2728,51 @@
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I38" t="s">
         <v>106</v>
       </c>
       <c r="J38" t="s">
         <v>107</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>17.5</v>
       </c>
       <c r="AI38" t="s">
         <v>113</v>
       </c>
       <c r="AJ38">
         <v>75207</v>
       </c>
       <c r="AK38">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>120</v>
       </c>
       <c r="E39" t="s">
         <v>127</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I39" t="s">
         <v>106</v>
       </c>
       <c r="J39" t="s">
         <v>128</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
@@ -2801,51 +2798,51 @@
       <c r="G40" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I40" t="s">
         <v>106</v>
       </c>
       <c r="J40" t="s">
         <v>107</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>17.5</v>
       </c>
       <c r="AI40" t="s">
         <v>132</v>
       </c>
       <c r="AJ40">
         <v>75208</v>
       </c>
       <c r="AK40">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>133</v>
       </c>
       <c r="E41" t="s">
         <v>134</v>
       </c>
       <c r="F41" t="s">
         <v>135</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>81</v>
       </c>
       <c r="I41" t="s">
         <v>106</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
@@ -3770,51 +3767,51 @@
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I70" t="s">
         <v>152</v>
       </c>
       <c r="J70" t="s">
         <v>153</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
         <v>17.5</v>
       </c>
       <c r="AI70" t="s">
         <v>179</v>
       </c>
       <c r="AJ70">
         <v>75138</v>
       </c>
       <c r="AK70">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>193</v>
       </c>
       <c r="E71" t="s">
         <v>192</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I71" t="s">
         <v>152</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>17.5</v>
       </c>
       <c r="AI71" t="s">
@@ -4528,51 +4525,51 @@
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>81</v>
       </c>
       <c r="I95" t="s">
         <v>152</v>
       </c>
       <c r="J95" t="s">
         <v>153</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">
         <v>17.5</v>
       </c>
       <c r="AI95" t="s">
         <v>216</v>
       </c>
       <c r="AJ95">
         <v>75143</v>
       </c>
       <c r="AK95">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>217</v>
       </c>
       <c r="E96" t="s">
         <v>226</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>81</v>
       </c>
       <c r="I96" t="s">
         <v>152</v>
       </c>
       <c r="J96" t="s">
         <v>227</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
@@ -4918,51 +4915,51 @@
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I107" t="s">
         <v>236</v>
       </c>
       <c r="J107" t="s">
         <v>54</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>17.5</v>
       </c>
       <c r="AI107" t="s">
         <v>245</v>
       </c>
       <c r="AJ107">
         <v>75929</v>
       </c>
       <c r="AK107">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>246</v>
       </c>
       <c r="E108" t="s">
         <v>247</v>
       </c>
       <c r="F108" t="s">
         <v>248</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="6" t="s">
         <v>81</v>
       </c>
       <c r="I108" t="s">
         <v>236</v>
       </c>
       <c r="J108" t="s">
         <v>54</v>
       </c>
       <c r="AF108">
@@ -6126,50 +6123,53 @@
         <v>306</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="6" t="s">
         <v>81</v>
       </c>
       <c r="I145" t="s">
         <v>252</v>
       </c>
       <c r="J145" t="s">
         <v>41</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
         <v>17.5</v>
       </c>
       <c r="AI145" t="s">
         <v>304</v>
       </c>
       <c r="AJ145">
         <v>75635</v>
+      </c>
+      <c r="AK145">
+        <v>5</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>307</v>
       </c>
       <c r="E146" t="s">
         <v>308</v>
       </c>
       <c r="F146" t="s">
         <v>309</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>81</v>
       </c>
       <c r="I146" t="s">
         <v>252</v>
       </c>
       <c r="AE146">
         <v>2</v>
       </c>
       <c r="AF146">