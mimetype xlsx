--- v2 (2026-09-08)
+++ v3 (2026-09-29)
@@ -1814,51 +1814,51 @@
       <c r="F10" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>17.5</v>
       </c>
       <c r="AI10" t="s">
         <v>59</v>
       </c>
       <c r="AJ10">
         <v>75780</v>
       </c>
       <c r="AK10">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>60</v>
       </c>
       <c r="E11" t="s">
         <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="AF11">
         <v>13.0</v>
       </c>
       <c r="AI11" t="s">