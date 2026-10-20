--- v3 (2026-09-29)
+++ v4 (2026-10-20)
@@ -2539,51 +2539,51 @@
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I32" t="s">
         <v>106</v>
       </c>
       <c r="J32" t="s">
         <v>46</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>17.5</v>
       </c>
       <c r="AI32" t="s">
         <v>113</v>
       </c>
       <c r="AJ32">
         <v>75815</v>
       </c>
       <c r="AK32">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>120</v>
       </c>
       <c r="E33" t="s">
         <v>121</v>
       </c>
       <c r="F33" t="s">
         <v>34</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I33" t="s">
         <v>106</v>
       </c>
       <c r="AF33">
         <v>13.0</v>
       </c>
       <c r="AI33" t="s">
@@ -6125,51 +6125,51 @@
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="6" t="s">
         <v>81</v>
       </c>
       <c r="I145" t="s">
         <v>252</v>
       </c>
       <c r="J145" t="s">
         <v>41</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
         <v>17.5</v>
       </c>
       <c r="AI145" t="s">
         <v>304</v>
       </c>
       <c r="AJ145">
         <v>75635</v>
       </c>
       <c r="AK145">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>307</v>
       </c>
       <c r="E146" t="s">
         <v>308</v>
       </c>
       <c r="F146" t="s">
         <v>309</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>81</v>
       </c>
       <c r="I146" t="s">
         <v>252</v>
       </c>
       <c r="AE146">
         <v>2</v>
       </c>
       <c r="AF146">
@@ -6227,51 +6227,51 @@
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="6" t="s">
         <v>81</v>
       </c>
       <c r="I148" t="s">
         <v>252</v>
       </c>
       <c r="J148" t="s">
         <v>29</v>
       </c>
       <c r="AE148">
         <v>2</v>
       </c>
       <c r="AF148">
         <v>22.0</v>
       </c>
       <c r="AI148" t="s">
         <v>304</v>
       </c>
       <c r="AJ148">
         <v>75655</v>
       </c>
       <c r="AK148">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>313</v>
       </c>
       <c r="E149" t="s">
         <v>79</v>
       </c>
       <c r="F149" t="s">
         <v>314</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>81</v>
       </c>
       <c r="I149" t="s">
         <v>252</v>
       </c>
       <c r="J149" t="s">
         <v>153</v>
       </c>
       <c r="AE149">