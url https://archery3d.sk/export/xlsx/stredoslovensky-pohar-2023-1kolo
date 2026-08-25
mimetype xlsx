--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -2552,53 +2552,50 @@
       </c>
       <c r="F30" t="s">
         <v>119</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I30" t="s">
         <v>99</v>
       </c>
       <c r="J30" t="s">
         <v>100</v>
       </c>
       <c r="AF30">
         <v>13.0</v>
       </c>
       <c r="AI30" t="s">
         <v>120</v>
       </c>
       <c r="AJ30">
         <v>75023</v>
       </c>
-      <c r="AK30">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>121</v>
       </c>
       <c r="E31" t="s">
         <v>122</v>
       </c>
       <c r="F31" t="s">
         <v>123</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I31" t="s">
         <v>99</v>
       </c>
       <c r="J31" t="s">
         <v>100</v>
       </c>
       <c r="AF31">
         <v>13.0</v>
@@ -2753,50 +2750,53 @@
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I36" t="s">
         <v>134</v>
       </c>
       <c r="J36" t="s">
         <v>100</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>18.0</v>
       </c>
       <c r="AI36" t="s">
         <v>140</v>
       </c>
       <c r="AJ36">
         <v>75025</v>
       </c>
+      <c r="AK36">
+        <v>4</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>141</v>
       </c>
       <c r="E37" t="s">
         <v>142</v>
       </c>
       <c r="F37" t="s">
         <v>48</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I37" t="s">
         <v>134</v>
       </c>
       <c r="AF37">
         <v>13.0</v>
       </c>
       <c r="AI37" t="s">
         <v>140</v>
@@ -3024,51 +3024,51 @@
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I45" t="s">
         <v>134</v>
       </c>
       <c r="J45" t="s">
         <v>42</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>18.0</v>
       </c>
       <c r="AI45" t="s">
         <v>140</v>
       </c>
       <c r="AJ45">
         <v>73684</v>
       </c>
       <c r="AK45">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>159</v>
       </c>
       <c r="E46" t="s">
         <v>160</v>
       </c>
       <c r="F46" t="s">
         <v>161</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I46" t="s">
         <v>134</v>
       </c>
       <c r="J46" t="s">
         <v>37</v>
       </c>
       <c r="AF46">
@@ -3297,53 +3297,50 @@
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I53" t="s">
         <v>173</v>
       </c>
       <c r="J53" t="s">
         <v>73</v>
       </c>
       <c r="AD53" t="s">
         <v>174</v>
       </c>
       <c r="AF53">
         <v>6.0</v>
       </c>
       <c r="AI53" t="s">
         <v>175</v>
       </c>
       <c r="AJ53">
         <v>75234</v>
       </c>
-      <c r="AK53">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>176</v>
       </c>
       <c r="E54" t="s">
         <v>177</v>
       </c>
       <c r="F54" t="s">
         <v>178</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I54" t="s">
         <v>173</v>
       </c>
       <c r="J54" t="s">
         <v>37</v>
       </c>
       <c r="AE54">
         <v>1</v>
@@ -4167,51 +4164,51 @@
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>86</v>
       </c>
       <c r="I81" t="s">
         <v>183</v>
       </c>
       <c r="J81" t="s">
         <v>188</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>18.0</v>
       </c>
       <c r="AI81" t="s">
         <v>222</v>
       </c>
       <c r="AJ81">
         <v>73552</v>
       </c>
       <c r="AK81">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>224</v>
       </c>
       <c r="E82" t="s">
         <v>227</v>
       </c>
       <c r="F82" t="s">
         <v>228</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>86</v>
       </c>
       <c r="I82" t="s">
         <v>183</v>
       </c>
       <c r="J82" t="s">
         <v>188</v>
       </c>
       <c r="AE82">
@@ -4438,51 +4435,51 @@
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I89" t="s">
         <v>234</v>
       </c>
       <c r="J89" t="s">
         <v>37</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
         <v>18.0</v>
       </c>
       <c r="AI89" t="s">
         <v>235</v>
       </c>
       <c r="AJ89">
         <v>75122</v>
       </c>
       <c r="AK89">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>238</v>
       </c>
       <c r="E90" t="s">
         <v>146</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I90" t="s">
         <v>234</v>
       </c>
       <c r="J90" t="s">
         <v>66</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AF90">
@@ -4539,90 +4536,87 @@
       </c>
       <c r="F92" t="s">
         <v>245</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I92" t="s">
         <v>234</v>
       </c>
       <c r="J92" t="s">
         <v>37</v>
       </c>
       <c r="AF92">
         <v>13.0</v>
       </c>
       <c r="AI92" t="s">
         <v>246</v>
       </c>
       <c r="AJ92">
         <v>74980</v>
       </c>
-      <c r="AK92">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>108</v>
       </c>
       <c r="E93" t="s">
         <v>247</v>
       </c>
       <c r="F93" t="s">
         <v>248</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>86</v>
       </c>
       <c r="I93" t="s">
         <v>234</v>
       </c>
       <c r="J93" t="s">
         <v>111</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>18.0</v>
       </c>
       <c r="AI93" t="s">
         <v>249</v>
       </c>
       <c r="AJ93">
         <v>73777</v>
       </c>
       <c r="AK93">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>250</v>
       </c>
       <c r="E94" t="s">
         <v>251</v>
       </c>
       <c r="F94" t="s">
         <v>48</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>86</v>
       </c>
       <c r="I94" t="s">
         <v>234</v>
       </c>
       <c r="AF94">
         <v>13.0</v>
       </c>
       <c r="AI94" t="s">
@@ -4645,51 +4639,51 @@
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>86</v>
       </c>
       <c r="I95" t="s">
         <v>234</v>
       </c>
       <c r="J95" t="s">
         <v>254</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">
         <v>18.0</v>
       </c>
       <c r="AI95" t="s">
         <v>249</v>
       </c>
       <c r="AJ95">
         <v>75086</v>
       </c>
       <c r="AK95">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>255</v>
       </c>
       <c r="E96" t="s">
         <v>256</v>
       </c>
       <c r="F96" t="s">
         <v>257</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>86</v>
       </c>
       <c r="I96" t="s">
         <v>234</v>
       </c>
       <c r="AF96">
         <v>13.0</v>
       </c>
       <c r="AI96" t="s">