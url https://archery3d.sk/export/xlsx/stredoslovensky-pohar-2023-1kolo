--- v1 (2026-08-25)
+++ v2 (2026-09-30)
@@ -2139,51 +2139,51 @@
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>18.0</v>
       </c>
       <c r="AG18">
         <v>18.0</v>
       </c>
       <c r="AI18" t="s">
         <v>50</v>
       </c>
       <c r="AJ18">
         <v>75247</v>
       </c>
       <c r="AK18">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>79</v>
       </c>
       <c r="E19" t="s">
         <v>80</v>
       </c>
       <c r="F19" t="s">
         <v>81</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>82</v>
       </c>
       <c r="AF19">