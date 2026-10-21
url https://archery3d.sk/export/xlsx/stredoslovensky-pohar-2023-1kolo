--- v2 (2026-09-30)
+++ v3 (2026-10-21)
@@ -2751,51 +2751,51 @@
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I36" t="s">
         <v>134</v>
       </c>
       <c r="J36" t="s">
         <v>100</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>18.0</v>
       </c>
       <c r="AI36" t="s">
         <v>140</v>
       </c>
       <c r="AJ36">
         <v>75025</v>
       </c>
       <c r="AK36">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>141</v>
       </c>
       <c r="E37" t="s">
         <v>142</v>
       </c>
       <c r="F37" t="s">
         <v>48</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I37" t="s">
         <v>134</v>
       </c>
       <c r="AF37">
         <v>13.0</v>
       </c>
       <c r="AI37" t="s">
@@ -3024,51 +3024,51 @@
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I45" t="s">
         <v>134</v>
       </c>
       <c r="J45" t="s">
         <v>42</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>18.0</v>
       </c>
       <c r="AI45" t="s">
         <v>140</v>
       </c>
       <c r="AJ45">
         <v>73684</v>
       </c>
       <c r="AK45">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>159</v>
       </c>
       <c r="E46" t="s">
         <v>160</v>
       </c>
       <c r="F46" t="s">
         <v>161</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I46" t="s">
         <v>134</v>
       </c>
       <c r="J46" t="s">
         <v>37</v>
       </c>
       <c r="AF46">
@@ -4339,51 +4339,51 @@
       <c r="F86" t="s">
         <v>233</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I86" t="s">
         <v>234</v>
       </c>
       <c r="J86" t="s">
         <v>100</v>
       </c>
       <c r="AF86">
         <v>13.0</v>
       </c>
       <c r="AI86" t="s">
         <v>235</v>
       </c>
       <c r="AJ86">
         <v>75022</v>
       </c>
       <c r="AK86">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>236</v>
       </c>
       <c r="E87" t="s">
         <v>237</v>
       </c>
       <c r="F87" t="s">
         <v>48</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I87" t="s">
         <v>234</v>
       </c>
       <c r="AF87">
         <v>13.0</v>
       </c>
       <c r="AI87" t="s">
@@ -4639,51 +4639,51 @@
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>86</v>
       </c>
       <c r="I95" t="s">
         <v>234</v>
       </c>
       <c r="J95" t="s">
         <v>254</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">
         <v>18.0</v>
       </c>
       <c r="AI95" t="s">
         <v>249</v>
       </c>
       <c r="AJ95">
         <v>75086</v>
       </c>
       <c r="AK95">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>255</v>
       </c>
       <c r="E96" t="s">
         <v>256</v>
       </c>
       <c r="F96" t="s">
         <v>257</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>86</v>
       </c>
       <c r="I96" t="s">
         <v>234</v>
       </c>
       <c r="AF96">
         <v>13.0</v>
       </c>
       <c r="AI96" t="s">