--- v0 (2026-08-15)
+++ v1 (2026-09-05)
@@ -2460,51 +2460,51 @@
       <c r="F36" t="s">
         <v>143</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I36" t="s">
         <v>102</v>
       </c>
       <c r="J36" t="s">
         <v>103</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
         <v>144</v>
       </c>
       <c r="AJ36">
         <v>65072</v>
       </c>
       <c r="AK36">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>145</v>
       </c>
       <c r="E37" t="s">
         <v>146</v>
       </c>
       <c r="F37" t="s">
         <v>147</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I37" t="s">
         <v>102</v>
       </c>
       <c r="J37" t="s">
         <v>103</v>
       </c>
       <c r="AE37">
@@ -2821,51 +2821,51 @@
       <c r="F47" t="s">
         <v>182</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I47" t="s">
         <v>165</v>
       </c>
       <c r="J47" t="s">
         <v>166</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AI47" t="s">
         <v>176</v>
       </c>
       <c r="AJ47">
         <v>57024</v>
       </c>
       <c r="AK47">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>183</v>
       </c>
       <c r="E48" t="s">
         <v>164</v>
       </c>
       <c r="F48" t="s">
         <v>184</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I48" t="s">
         <v>165</v>
       </c>
       <c r="J48" t="s">
         <v>166</v>
       </c>
       <c r="AI48" t="s">