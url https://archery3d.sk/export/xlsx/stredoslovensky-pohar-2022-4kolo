--- v3 (2026-09-07)
+++ v4 (2026-10-18)
@@ -1808,51 +1808,51 @@
       <c r="F19" t="s">
         <v>91</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I19" t="s">
         <v>87</v>
       </c>
       <c r="J19" t="s">
         <v>41</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>92</v>
       </c>
       <c r="AJ19">
         <v>63519</v>
       </c>
       <c r="AK19">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>93</v>
       </c>
       <c r="E20" t="s">
         <v>94</v>
       </c>
       <c r="F20" t="s">
         <v>95</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I20" t="s">
         <v>87</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">