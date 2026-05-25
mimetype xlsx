--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -2009,51 +2009,51 @@
       <c r="F25" t="s">
         <v>112</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>76</v>
       </c>
       <c r="I25" t="s">
         <v>87</v>
       </c>
       <c r="J25" t="s">
         <v>113</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>109</v>
       </c>
       <c r="AJ25">
         <v>63627</v>
       </c>
       <c r="AK25">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>114</v>
       </c>
       <c r="E26" t="s">
         <v>44</v>
       </c>
       <c r="F26" t="s">
         <v>115</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>76</v>
       </c>
       <c r="I26" t="s">
         <v>87</v>
       </c>
       <c r="J26" t="s">
         <v>116</v>
       </c>
       <c r="AE26">
@@ -3507,50 +3507,53 @@
         <v>222</v>
       </c>
       <c r="E76" t="s">
         <v>153</v>
       </c>
       <c r="F76" t="s">
         <v>223</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>76</v>
       </c>
       <c r="I76" t="s">
         <v>195</v>
       </c>
       <c r="AE76">
         <v>2</v>
       </c>
       <c r="AI76" t="s">
         <v>220</v>
       </c>
       <c r="AJ76">
         <v>63692</v>
+      </c>
+      <c r="AK76">
+        <v>4</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>224</v>
       </c>
       <c r="E77" t="s">
         <v>225</v>
       </c>
       <c r="F77" t="s">
         <v>226</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>76</v>
       </c>
       <c r="I77" t="s">
         <v>195</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AI77" t="s">