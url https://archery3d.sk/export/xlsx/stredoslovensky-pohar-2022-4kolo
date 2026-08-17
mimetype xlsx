--- v1 (2026-05-25)
+++ v2 (2026-08-17)
@@ -1808,51 +1808,51 @@
       <c r="F19" t="s">
         <v>91</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I19" t="s">
         <v>87</v>
       </c>
       <c r="J19" t="s">
         <v>41</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>92</v>
       </c>
       <c r="AJ19">
         <v>63519</v>
       </c>
       <c r="AK19">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>93</v>
       </c>
       <c r="E20" t="s">
         <v>94</v>
       </c>
       <c r="F20" t="s">
         <v>95</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I20" t="s">
         <v>87</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
@@ -1874,53 +1874,50 @@
       </c>
       <c r="F21" t="s">
         <v>97</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I21" t="s">
         <v>87</v>
       </c>
       <c r="J21" t="s">
         <v>98</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
         <v>92</v>
       </c>
       <c r="AJ21">
         <v>63672</v>
       </c>
-      <c r="AK21">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>99</v>
       </c>
       <c r="E22" t="s">
         <v>100</v>
       </c>
       <c r="F22" t="s">
         <v>101</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I22" t="s">
         <v>87</v>
       </c>
       <c r="J22" t="s">
         <v>98</v>
       </c>
       <c r="AE22">
         <v>1</v>
@@ -1942,51 +1939,51 @@
       <c r="F23" t="s">
         <v>103</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I23" t="s">
         <v>87</v>
       </c>
       <c r="J23" t="s">
         <v>104</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>92</v>
       </c>
       <c r="AJ23">
         <v>63982</v>
       </c>
       <c r="AK23">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>105</v>
       </c>
       <c r="E24" t="s">
         <v>106</v>
       </c>
       <c r="F24" t="s">
         <v>107</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>76</v>
       </c>
       <c r="I24" t="s">
         <v>87</v>
       </c>
       <c r="J24" t="s">
         <v>108</v>
       </c>
       <c r="AE24">
@@ -2078,53 +2075,50 @@
       </c>
       <c r="F27" t="s">
         <v>118</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I27" t="s">
         <v>119</v>
       </c>
       <c r="J27" t="s">
         <v>61</v>
       </c>
       <c r="AD27" t="s">
         <v>120</v>
       </c>
       <c r="AI27" t="s">
         <v>121</v>
       </c>
       <c r="AJ27">
         <v>63630</v>
       </c>
-      <c r="AK27">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>122</v>
       </c>
       <c r="E28" t="s">
         <v>123</v>
       </c>
       <c r="F28" t="s">
         <v>31</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I28" t="s">
         <v>124</v>
       </c>
       <c r="AI28" t="s">
         <v>125</v>
       </c>
       <c r="AJ28">
         <v>64318</v>
@@ -2738,51 +2732,51 @@
       <c r="F49" t="s">
         <v>168</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>76</v>
       </c>
       <c r="I49" t="s">
         <v>124</v>
       </c>
       <c r="J49" t="s">
         <v>128</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AI49" t="s">
         <v>163</v>
       </c>
       <c r="AJ49">
         <v>63597</v>
       </c>
       <c r="AK49">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>169</v>
       </c>
       <c r="E50" t="s">
         <v>170</v>
       </c>
       <c r="F50" t="s">
         <v>31</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>76</v>
       </c>
       <c r="I50" t="s">
         <v>124</v>
       </c>
       <c r="AI50" t="s">
         <v>171</v>
       </c>
       <c r="AJ50">