--- v2 (2026-08-17)
+++ v3 (2026-09-07)
@@ -2520,51 +2520,51 @@
       <c r="F42" t="s">
         <v>158</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I42" t="s">
         <v>124</v>
       </c>
       <c r="J42" t="s">
         <v>128</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">
         <v>149</v>
       </c>
       <c r="AJ42">
         <v>57022</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>159</v>
       </c>
       <c r="E43" t="s">
         <v>130</v>
       </c>
       <c r="F43" t="s">
         <v>160</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I43" t="s">
         <v>124</v>
       </c>
       <c r="J43" t="s">
         <v>128</v>
       </c>
       <c r="AI43" t="s">