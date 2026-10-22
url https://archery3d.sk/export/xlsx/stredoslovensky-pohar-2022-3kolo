--- v0 (2026-09-08)
+++ v1 (2026-10-22)
@@ -2184,51 +2184,51 @@
       <c r="F27" t="s">
         <v>119</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I27" t="s">
         <v>101</v>
       </c>
       <c r="J27" t="s">
         <v>35</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>109</v>
       </c>
       <c r="AJ27">
         <v>61633</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>120</v>
       </c>
       <c r="E28" t="s">
         <v>121</v>
       </c>
       <c r="F28" t="s">
         <v>122</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I28" t="s">
         <v>101</v>
       </c>
       <c r="J28" t="s">
         <v>35</v>
       </c>
       <c r="AE28">
@@ -3107,51 +3107,51 @@
       <c r="F55" t="s">
         <v>217</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>77</v>
       </c>
       <c r="I55" t="s">
         <v>184</v>
       </c>
       <c r="J55" t="s">
         <v>218</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AI55" t="s">
         <v>212</v>
       </c>
       <c r="AJ55">
         <v>62124</v>
       </c>
       <c r="AK55">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>219</v>
       </c>
       <c r="E56" t="s">
         <v>220</v>
       </c>
       <c r="F56" t="s">
         <v>221</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I56" t="s">
         <v>222</v>
       </c>
       <c r="J56" t="s">
         <v>223</v>
       </c>
       <c r="AD56" t="s">