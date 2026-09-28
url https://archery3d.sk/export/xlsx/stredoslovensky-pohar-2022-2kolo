--- v2 (2026-07-29)
+++ v3 (2026-09-28)
@@ -2932,51 +2932,51 @@
       <c r="F53" t="s">
         <v>180</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I53" t="s">
         <v>134</v>
       </c>
       <c r="J53" t="s">
         <v>135</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
         <v>167</v>
       </c>
       <c r="AJ53">
         <v>57019</v>
       </c>
       <c r="AK53">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>181</v>
       </c>
       <c r="E54" t="s">
         <v>182</v>
       </c>
       <c r="F54" t="s">
         <v>183</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I54" t="s">
         <v>134</v>
       </c>
       <c r="J54" t="s">
         <v>135</v>
       </c>
       <c r="AI54" t="s">