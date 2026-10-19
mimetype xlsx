--- v3 (2026-09-28)
+++ v4 (2026-10-19)
@@ -2064,51 +2064,51 @@
       <c r="F24" t="s">
         <v>114</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I24" t="s">
         <v>99</v>
       </c>
       <c r="J24" t="s">
         <v>29</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AI24" t="s">
         <v>100</v>
       </c>
       <c r="AJ24">
         <v>57994</v>
       </c>
       <c r="AK24">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>115</v>
       </c>
       <c r="E25" t="s">
         <v>116</v>
       </c>
       <c r="F25" t="s">
         <v>117</v>
       </c>
       <c r="G25" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I25" t="s">
         <v>99</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">