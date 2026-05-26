--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -2128,51 +2128,51 @@
       <c r="F26" t="s">
         <v>121</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I26" t="s">
         <v>99</v>
       </c>
       <c r="J26" t="s">
         <v>122</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>118</v>
       </c>
       <c r="AJ26">
         <v>58778</v>
       </c>
       <c r="AK26">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>123</v>
       </c>
       <c r="E27" t="s">
         <v>124</v>
       </c>
       <c r="F27" t="s">
         <v>125</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I27" t="s">
         <v>99</v>
       </c>
       <c r="J27" t="s">
         <v>29</v>
       </c>
       <c r="AE27">
@@ -3833,50 +3833,53 @@
         <v>260</v>
       </c>
       <c r="E83" t="s">
         <v>261</v>
       </c>
       <c r="F83" t="s">
         <v>262</v>
       </c>
       <c r="G83" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I83" t="s">
         <v>225</v>
       </c>
       <c r="AE83">
         <v>2</v>
       </c>
       <c r="AI83" t="s">
         <v>255</v>
       </c>
       <c r="AJ83">
         <v>59598</v>
+      </c>
+      <c r="AK83">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>