--- v1 (2026-05-26)
+++ v2 (2026-07-29)
@@ -2064,51 +2064,51 @@
       <c r="F24" t="s">
         <v>114</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I24" t="s">
         <v>99</v>
       </c>
       <c r="J24" t="s">
         <v>29</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AI24" t="s">
         <v>100</v>
       </c>
       <c r="AJ24">
         <v>57994</v>
       </c>
       <c r="AK24">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>115</v>
       </c>
       <c r="E25" t="s">
         <v>116</v>
       </c>
       <c r="F25" t="s">
         <v>117</v>
       </c>
       <c r="G25" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I25" t="s">
         <v>99</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
@@ -3089,51 +3089,51 @@
       <c r="F58" t="s">
         <v>195</v>
       </c>
       <c r="G58" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I58" t="s">
         <v>134</v>
       </c>
       <c r="J58" t="s">
         <v>135</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">
         <v>196</v>
       </c>
       <c r="AJ58">
         <v>58665</v>
       </c>
       <c r="AK58">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>193</v>
       </c>
       <c r="E59" t="s">
         <v>116</v>
       </c>
       <c r="F59" t="s">
         <v>197</v>
       </c>
       <c r="G59" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I59" t="s">
         <v>134</v>
       </c>
       <c r="J59" t="s">
         <v>135</v>
       </c>
       <c r="AE59">
@@ -3301,51 +3301,51 @@
       <c r="F65" t="s">
         <v>215</v>
       </c>
       <c r="G65" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I65" t="s">
         <v>202</v>
       </c>
       <c r="J65" t="s">
         <v>49</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AI65" t="s">
         <v>208</v>
       </c>
       <c r="AJ65">
         <v>59513</v>
       </c>
       <c r="AK65">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>209</v>
       </c>
       <c r="E66" t="s">
         <v>210</v>
       </c>
       <c r="G66" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I66" t="s">
         <v>202</v>
       </c>
       <c r="AI66" t="s">
         <v>208</v>
       </c>
       <c r="AJ66">
         <v>59560</v>
       </c>
     </row>