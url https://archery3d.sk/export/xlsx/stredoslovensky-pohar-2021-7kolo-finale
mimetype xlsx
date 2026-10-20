--- v0 (2026-09-08)
+++ v1 (2026-10-20)
@@ -1887,51 +1887,51 @@
       <c r="F21" t="s">
         <v>106</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I21" t="s">
         <v>94</v>
       </c>
       <c r="J21" t="s">
         <v>29</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
         <v>103</v>
       </c>
       <c r="AJ21">
         <v>52547</v>
       </c>
       <c r="AK21">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>96</v>
       </c>
       <c r="E22" t="s">
         <v>87</v>
       </c>
       <c r="F22" t="s">
         <v>107</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I22" t="s">
         <v>94</v>
       </c>
       <c r="J22" t="s">
         <v>29</v>
       </c>
       <c r="AE22">