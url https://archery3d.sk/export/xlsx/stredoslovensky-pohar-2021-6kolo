--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -1190,51 +1190,51 @@
       <c r="F10" t="s">
         <v>67</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I10" t="s">
         <v>58</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AI10" t="s">
         <v>68</v>
       </c>
       <c r="AJ10">
         <v>51616</v>
       </c>
       <c r="AK10">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>61</v>
       </c>
       <c r="E11" t="s">
         <v>49</v>
       </c>
       <c r="F11" t="s">
         <v>69</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I11" t="s">
         <v>58</v>
       </c>
       <c r="J11" t="s">
         <v>29</v>
       </c>
       <c r="AE11">
@@ -1429,51 +1429,51 @@
       <c r="F17" t="s">
         <v>96</v>
       </c>
       <c r="G17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I17" t="s">
         <v>78</v>
       </c>
       <c r="J17" t="s">
         <v>79</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
         <v>93</v>
       </c>
       <c r="AJ17">
         <v>51837</v>
       </c>
       <c r="AK17">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>97</v>
       </c>
       <c r="E18" t="s">
         <v>38</v>
       </c>
       <c r="F18" t="s">
         <v>98</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>51</v>
       </c>
       <c r="I18" t="s">
         <v>99</v>
       </c>
       <c r="J18" t="s">
         <v>100</v>
       </c>
       <c r="AE18">