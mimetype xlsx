--- v0 (2026-09-30)
+++ v1 (2026-10-20)
@@ -2115,51 +2115,51 @@
       <c r="F24" t="s">
         <v>120</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I24" t="s">
         <v>102</v>
       </c>
       <c r="J24" t="s">
         <v>35</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AI24" t="s">
         <v>117</v>
       </c>
       <c r="AJ24">
         <v>51605</v>
       </c>
       <c r="AK24">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>112</v>
       </c>
       <c r="E25" t="s">
         <v>96</v>
       </c>
       <c r="F25" t="s">
         <v>121</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I25" t="s">
         <v>102</v>
       </c>
       <c r="J25" t="s">
         <v>35</v>
       </c>
       <c r="AE25">