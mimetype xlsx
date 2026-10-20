--- v0 (2026-09-09)
+++ v1 (2026-10-20)
@@ -2146,51 +2146,51 @@
       <c r="F29" t="s">
         <v>130</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I29" t="s">
         <v>110</v>
       </c>
       <c r="J29" t="s">
         <v>40</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>123</v>
       </c>
       <c r="AJ29">
         <v>50363</v>
       </c>
       <c r="AK29">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>131</v>
       </c>
       <c r="E30" t="s">
         <v>132</v>
       </c>
       <c r="F30" t="s">
         <v>133</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I30" t="s">
         <v>110</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">