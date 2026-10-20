--- v0 (2026-09-08)
+++ v1 (2026-10-20)
@@ -2435,51 +2435,51 @@
       <c r="F22" t="s">
         <v>105</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I22" t="s">
         <v>89</v>
       </c>
       <c r="J22" t="s">
         <v>29</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>102</v>
       </c>
       <c r="AJ22">
         <v>48926</v>
       </c>
       <c r="AK22">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>91</v>
       </c>
       <c r="E23" t="s">
         <v>71</v>
       </c>
       <c r="F23" t="s">
         <v>106</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I23" t="s">
         <v>89</v>
       </c>
       <c r="J23" t="s">
         <v>29</v>
       </c>
       <c r="AE23">