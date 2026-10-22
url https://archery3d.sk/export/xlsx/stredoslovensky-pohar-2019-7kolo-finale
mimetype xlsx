--- v0 (2026-09-09)
+++ v1 (2026-10-22)
@@ -2266,86 +2266,86 @@
       <c r="F26" t="s">
         <v>124</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I26" t="s">
         <v>97</v>
       </c>
       <c r="J26" t="s">
         <v>53</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>119</v>
       </c>
       <c r="AJ26">
         <v>35481</v>
       </c>
       <c r="AK26">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>125</v>
       </c>
       <c r="E27" t="s">
         <v>126</v>
       </c>
       <c r="F27" t="s">
         <v>127</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I27" t="s">
         <v>97</v>
       </c>
       <c r="J27" t="s">
         <v>128</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>119</v>
       </c>
       <c r="AJ27">
         <v>35509</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>129</v>
       </c>
       <c r="E28" t="s">
         <v>118</v>
       </c>
       <c r="F28" t="s">
         <v>130</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I28" t="s">
         <v>97</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
@@ -3650,51 +3650,51 @@
       <c r="F70" t="s">
         <v>243</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>64</v>
       </c>
       <c r="I70" t="s">
         <v>211</v>
       </c>
       <c r="J70" t="s">
         <v>74</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AI70" t="s">
         <v>238</v>
       </c>
       <c r="AJ70">
         <v>35473</v>
       </c>
       <c r="AK70">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>244</v>
       </c>
       <c r="E71" t="s">
         <v>56</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I71" t="s">
         <v>245</v>
       </c>
       <c r="J71" t="s">
         <v>216</v>
       </c>
       <c r="AD71" t="s">
         <v>246</v>
       </c>
       <c r="AE71">