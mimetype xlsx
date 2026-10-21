--- v0 (2026-09-08)
+++ v1 (2026-10-21)
@@ -2081,51 +2081,51 @@
       <c r="F25" t="s">
         <v>119</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I25" t="s">
         <v>83</v>
       </c>
       <c r="J25" t="s">
         <v>36</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>112</v>
       </c>
       <c r="AJ25">
         <v>32646</v>
       </c>
       <c r="AK25">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>104</v>
       </c>
       <c r="E26" t="s">
         <v>120</v>
       </c>
       <c r="F26" t="s">
         <v>121</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I26" t="s">
         <v>83</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
@@ -2948,51 +2948,51 @@
       <c r="F52" t="s">
         <v>200</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I52" t="s">
         <v>181</v>
       </c>
       <c r="J52" t="s">
         <v>70</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AI52" t="s">
         <v>198</v>
       </c>
       <c r="AJ52">
         <v>32702</v>
       </c>
       <c r="AK52">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>201</v>
       </c>
       <c r="E53" t="s">
         <v>202</v>
       </c>
       <c r="F53" t="s">
         <v>203</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I53" t="s">
         <v>204</v>
       </c>
       <c r="J53" t="s">
         <v>205</v>
       </c>
       <c r="AD53" t="s">