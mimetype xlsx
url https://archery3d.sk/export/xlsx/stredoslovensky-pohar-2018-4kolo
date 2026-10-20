--- v0 (2026-09-09)
+++ v1 (2026-10-20)
@@ -2008,51 +2008,51 @@
       <c r="F20" t="s">
         <v>93</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I20" t="s">
         <v>94</v>
       </c>
       <c r="J20" t="s">
         <v>95</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>96</v>
       </c>
       <c r="AJ20">
         <v>18799</v>
       </c>
       <c r="AK20">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>97</v>
       </c>
       <c r="E21" t="s">
         <v>98</v>
       </c>
       <c r="F21" t="s">
         <v>99</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I21" t="s">
         <v>94</v>
       </c>
       <c r="J21" t="s">
         <v>95</v>
       </c>
       <c r="AE21">
@@ -2261,51 +2261,51 @@
       <c r="F28" t="s">
         <v>125</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I28" t="s">
         <v>107</v>
       </c>
       <c r="J28" t="s">
         <v>47</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>123</v>
       </c>
       <c r="AJ28">
         <v>20872</v>
       </c>
       <c r="AK28">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>114</v>
       </c>
       <c r="E29" t="s">
         <v>126</v>
       </c>
       <c r="F29" t="s">
         <v>127</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I29" t="s">
         <v>107</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">