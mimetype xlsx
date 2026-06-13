--- v0 (2026-04-24)
+++ v1 (2026-06-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Stredoslovenský Pohár 2026 - 4.kolo Finále</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -85,144 +85,351 @@
   <si>
     <t>Doprovod</t>
   </si>
   <si>
     <t>Obedy</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Zaplatené</t>
   </si>
   <si>
     <t>Účasť</t>
   </si>
   <si>
     <t>Zoradenie</t>
   </si>
   <si>
     <t>ID registrácie</t>
   </si>
   <si>
     <t>Výkonnostná trieda</t>
   </si>
   <si>
+    <t>Lysina</t>
+  </si>
+  <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>SVK2648</t>
+  </si>
+  <si>
+    <t>m</t>
+  </si>
+  <si>
+    <t>Kadet 13+</t>
+  </si>
+  <si>
+    <t>BB</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub route 66</t>
+  </si>
+  <si>
+    <t>BB17m</t>
+  </si>
+  <si>
+    <t>HALO</t>
+  </si>
+  <si>
+    <t>Juraj</t>
+  </si>
+  <si>
+    <t>SVK2538</t>
+  </si>
+  <si>
+    <t>Senior 18+</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Topoľ</t>
+  </si>
+  <si>
+    <t>BB50m</t>
+  </si>
+  <si>
+    <t>Slavomír</t>
+  </si>
+  <si>
+    <t>SVK2712</t>
+  </si>
+  <si>
+    <t>Dorčák</t>
+  </si>
+  <si>
+    <t>Ladislav</t>
+  </si>
+  <si>
+    <t>SVK0675</t>
+  </si>
+  <si>
+    <t>Veterán 55+</t>
+  </si>
+  <si>
+    <t>Indi</t>
+  </si>
+  <si>
+    <t>BB999m</t>
+  </si>
+  <si>
+    <t>Fabian</t>
+  </si>
+  <si>
+    <t>Mário</t>
+  </si>
+  <si>
+    <t>SVK3055</t>
+  </si>
+  <si>
+    <t>CRB</t>
+  </si>
+  <si>
+    <t>LK  3 beč Partizánske</t>
+  </si>
+  <si>
+    <t>CRB50m</t>
+  </si>
+  <si>
+    <t>Barla</t>
+  </si>
+  <si>
+    <t>SVK1897</t>
+  </si>
+  <si>
+    <t>CU</t>
+  </si>
+  <si>
+    <t>Horehronské luky</t>
+  </si>
+  <si>
+    <t>CU999m</t>
+  </si>
+  <si>
+    <t>BERKI</t>
+  </si>
+  <si>
+    <t>Alexander</t>
+  </si>
+  <si>
+    <t>SVK2929</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>LK BAŠTA Rimavská Sobota</t>
+  </si>
+  <si>
+    <t>HU50m</t>
+  </si>
+  <si>
+    <t>Csóri</t>
+  </si>
+  <si>
+    <t>Viktor</t>
+  </si>
+  <si>
+    <t>SVK2138</t>
+  </si>
+  <si>
+    <t>PBHB</t>
+  </si>
+  <si>
+    <t>LK Hubert Arrows</t>
+  </si>
+  <si>
+    <t>PBHB50m</t>
+  </si>
+  <si>
+    <t>Svetlošák</t>
+  </si>
+  <si>
+    <t>Miroslav</t>
+  </si>
+  <si>
+    <t>SVK1613</t>
+  </si>
+  <si>
+    <t>Vres</t>
+  </si>
+  <si>
+    <t>Svetlošáková</t>
+  </si>
+  <si>
+    <t>Zuzana</t>
+  </si>
+  <si>
+    <t>SVK2451</t>
+  </si>
+  <si>
+    <t>z</t>
+  </si>
+  <si>
+    <t>PBHB50z</t>
+  </si>
+  <si>
+    <t>Frank</t>
+  </si>
+  <si>
+    <t>Róbert Koppany</t>
+  </si>
+  <si>
+    <t>SVK2976</t>
+  </si>
+  <si>
+    <t>TRRB</t>
+  </si>
+  <si>
+    <t>TRRB17m</t>
+  </si>
+  <si>
+    <t>Šalamún</t>
+  </si>
+  <si>
+    <t>Jaroslav</t>
+  </si>
+  <si>
+    <t>SVK1279</t>
+  </si>
+  <si>
+    <t>TRRB50m</t>
+  </si>
+  <si>
     <t>Helt</t>
   </si>
   <si>
     <t>Stanislav</t>
   </si>
   <si>
     <t>SVK2964</t>
   </si>
   <si>
-    <t>m</t>
-[...7 lines deleted...]
-  <si>
     <t>LOVEC - Kysucký lukostrelecký klub</t>
   </si>
   <si>
-    <t>TRRB50m</t>
+    <t>Marsall</t>
+  </si>
+  <si>
+    <t>SVK2986</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Kajal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF58ABFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFC8F8C3"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFBCE4E5"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE0C998"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF9999"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="6" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -488,258 +695,749 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK3"/>
+  <dimension ref="A1:AK16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
-[...5 lines deleted...]
-      <c r="H1" s="3"/>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="C2" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="4" t="s">
+      <c r="D2" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="4" t="s">
+      <c r="E2" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="4" t="s">
+      <c r="F2" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="4" t="s">
+      <c r="G2" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="4" t="s">
+      <c r="H2" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="4" t="s">
+      <c r="I2" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="4" t="s">
+      <c r="J2" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4">
+      <c r="K2" s="7">
         <v>11</v>
       </c>
-      <c r="L2" s="4">
+      <c r="L2" s="7">
         <v>10</v>
       </c>
-      <c r="M2" s="4">
+      <c r="M2" s="7">
         <v>8</v>
       </c>
-      <c r="N2" s="4">
+      <c r="N2" s="7">
         <v>5</v>
       </c>
-      <c r="O2" s="4">
+      <c r="O2" s="7">
         <v>0</v>
       </c>
-      <c r="P2" s="4">
+      <c r="P2" s="7">
         <v>11</v>
       </c>
-      <c r="Q2" s="4">
+      <c r="Q2" s="7">
         <v>10</v>
       </c>
-      <c r="R2" s="4">
+      <c r="R2" s="7">
         <v>8</v>
       </c>
-      <c r="S2" s="4">
+      <c r="S2" s="7">
         <v>5</v>
       </c>
-      <c r="T2" s="4">
+      <c r="T2" s="7">
         <v>0</v>
       </c>
-      <c r="U2" s="4">
+      <c r="U2" s="7">
         <v>11</v>
       </c>
-      <c r="V2" s="4">
+      <c r="V2" s="7">
         <v>10</v>
       </c>
-      <c r="W2" s="4">
+      <c r="W2" s="7">
         <v>8</v>
       </c>
-      <c r="X2" s="4">
+      <c r="X2" s="7">
         <v>5</v>
       </c>
-      <c r="Y2" s="4">
+      <c r="Y2" s="7">
         <v>0</v>
       </c>
-      <c r="Z2" s="4" t="s">
+      <c r="Z2" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="AA2" s="4" t="s">
+      <c r="AA2" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="AB2" s="4" t="s">
+      <c r="AB2" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="AC2" s="4" t="s">
+      <c r="AC2" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="AD2" s="4" t="s">
+      <c r="AD2" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="AE2" s="4" t="s">
+      <c r="AE2" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="AF2" s="4" t="s">
+      <c r="AF2" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="AG2" s="4" t="s">
+      <c r="AG2" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="AH2" s="4" t="s">
+      <c r="AH2" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="AI2" s="4" t="s">
+      <c r="AI2" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AJ2" s="4" t="s">
+      <c r="AJ2" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="AK2" s="4" t="s">
+      <c r="AK2" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" t="s">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AE3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF3">
-        <v>32.0</v>
+        <v>19.0</v>
       </c>
       <c r="AI3" t="s">
         <v>30</v>
       </c>
       <c r="AJ3">
+        <v>112149</v>
+      </c>
+      <c r="AK3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37">
+      <c r="D4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" t="s">
+        <v>32</v>
+      </c>
+      <c r="F4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" t="s">
+        <v>28</v>
+      </c>
+      <c r="J4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE4">
+        <v>1</v>
+      </c>
+      <c r="AF4">
+        <v>23.0</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>36</v>
+      </c>
+      <c r="AJ4">
+        <v>112904</v>
+      </c>
+      <c r="AK4">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37">
+      <c r="D5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" t="s">
+        <v>28</v>
+      </c>
+      <c r="J5" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE5">
+        <v>1</v>
+      </c>
+      <c r="AF5">
+        <v>23.0</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AJ5">
+        <v>112148</v>
+      </c>
+      <c r="AK5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
+      <c r="D6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E6" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" t="s">
+        <v>28</v>
+      </c>
+      <c r="J6" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE6">
+        <v>1</v>
+      </c>
+      <c r="AF6">
+        <v>23.0</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>44</v>
+      </c>
+      <c r="AJ6">
+        <v>112558</v>
+      </c>
+      <c r="AK6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37">
+      <c r="D7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE7">
+        <v>1</v>
+      </c>
+      <c r="AF7">
+        <v>23.0</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ7">
+        <v>112905</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
+      <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>40</v>
+      </c>
+      <c r="F8" t="s">
+        <v>52</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE8">
+        <v>1</v>
+      </c>
+      <c r="AF8">
+        <v>23.0</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>55</v>
+      </c>
+      <c r="AJ8">
+        <v>112475</v>
+      </c>
+      <c r="AK8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37">
+      <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F9" t="s">
+        <v>58</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I9" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9" t="s">
+        <v>60</v>
+      </c>
+      <c r="AE9">
+        <v>1</v>
+      </c>
+      <c r="AF9">
+        <v>23.0</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ9">
+        <v>112626</v>
+      </c>
+      <c r="AK9">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>63</v>
+      </c>
+      <c r="F10" t="s">
+        <v>64</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I10" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE10">
+        <v>1</v>
+      </c>
+      <c r="AF10">
+        <v>23.0</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ10">
+        <v>112430</v>
+      </c>
+      <c r="AK10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
+      <c r="D11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F11" t="s">
+        <v>70</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I11" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE11">
+        <v>1</v>
+      </c>
+      <c r="AF11">
+        <v>23.0</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ11">
+        <v>112804</v>
+      </c>
+      <c r="AK11">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>73</v>
+      </c>
+      <c r="F12" t="s">
+        <v>74</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I12" t="s">
+        <v>65</v>
+      </c>
+      <c r="J12" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE12">
+        <v>1</v>
+      </c>
+      <c r="AF12">
+        <v>23.0</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AJ12">
+        <v>112805</v>
+      </c>
+      <c r="AK12">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>78</v>
+      </c>
+      <c r="F13" t="s">
+        <v>79</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J13" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE13">
+        <v>1</v>
+      </c>
+      <c r="AF13">
+        <v>19.0</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ13">
+        <v>112390</v>
+      </c>
+      <c r="AK13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>83</v>
+      </c>
+      <c r="F14" t="s">
+        <v>84</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I14" t="s">
+        <v>80</v>
+      </c>
+      <c r="J14" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE14">
+        <v>1</v>
+      </c>
+      <c r="AF14">
+        <v>23.0</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>85</v>
+      </c>
+      <c r="AJ14">
+        <v>112476</v>
+      </c>
+      <c r="AK14">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
+      <c r="D15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E15" t="s">
+        <v>87</v>
+      </c>
+      <c r="F15" t="s">
+        <v>88</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I15" t="s">
+        <v>80</v>
+      </c>
+      <c r="J15" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE15">
+        <v>2</v>
+      </c>
+      <c r="AF15">
+        <v>32.0</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>85</v>
+      </c>
+      <c r="AJ15">
         <v>111990</v>
       </c>
-      <c r="AK3">
-        <v>5</v>
+      <c r="AK15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
+      <c r="D16" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" t="s">
+        <v>32</v>
+      </c>
+      <c r="F16" t="s">
+        <v>91</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I16" t="s">
+        <v>80</v>
+      </c>
+      <c r="J16" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE16">
+        <v>1</v>
+      </c>
+      <c r="AF16">
+        <v>23.0</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>85</v>
+      </c>
+      <c r="AJ16">
+        <v>112797</v>
+      </c>
+      <c r="AK16">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>