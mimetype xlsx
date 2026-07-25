--- v1 (2026-06-13)
+++ v2 (2026-07-25)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Stredoslovenský Pohár 2026 - 4.kolo Finále</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -133,50 +133,68 @@
   <si>
     <t>HALO</t>
   </si>
   <si>
     <t>Juraj</t>
   </si>
   <si>
     <t>SVK2538</t>
   </si>
   <si>
     <t>Senior 18+</t>
   </si>
   <si>
     <t>Lukostrelecký klub Topoľ</t>
   </si>
   <si>
     <t>BB50m</t>
   </si>
   <si>
     <t>Slavomír</t>
   </si>
   <si>
     <t>SVK2712</t>
   </si>
   <si>
+    <t>Hájeková</t>
+  </si>
+  <si>
+    <t>Magdaléna</t>
+  </si>
+  <si>
+    <t>SVK2501</t>
+  </si>
+  <si>
+    <t>z</t>
+  </si>
+  <si>
+    <t>Ivanská lukostrelecká družina</t>
+  </si>
+  <si>
+    <t>BB50z</t>
+  </si>
+  <si>
     <t>Dorčák</t>
   </si>
   <si>
     <t>Ladislav</t>
   </si>
   <si>
     <t>SVK0675</t>
   </si>
   <si>
     <t>Veterán 55+</t>
   </si>
   <si>
     <t>Indi</t>
   </si>
   <si>
     <t>BB999m</t>
   </si>
   <si>
     <t>Fabian</t>
   </si>
   <si>
     <t>Mário</t>
   </si>
   <si>
     <t>SVK3055</t>
@@ -184,159 +202,225 @@
   <si>
     <t>CRB</t>
   </si>
   <si>
     <t>LK  3 beč Partizánske</t>
   </si>
   <si>
     <t>CRB50m</t>
   </si>
   <si>
     <t>Barla</t>
   </si>
   <si>
     <t>SVK1897</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Horehronské luky</t>
   </si>
   <si>
     <t>CU999m</t>
   </si>
   <si>
+    <t>Vilim</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>SVK0386</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>LK Dobšiná</t>
+  </si>
+  <si>
+    <t>HU50m</t>
+  </si>
+  <si>
     <t>BERKI</t>
   </si>
   <si>
     <t>Alexander</t>
   </si>
   <si>
     <t>SVK2929</t>
   </si>
   <si>
-    <t>HU</t>
-[...1 lines deleted...]
-  <si>
     <t>LK BAŠTA Rimavská Sobota</t>
   </si>
   <si>
-    <t>HU50m</t>
+    <t>Vilimová</t>
+  </si>
+  <si>
+    <t>Mária</t>
+  </si>
+  <si>
+    <t>SVK1636</t>
+  </si>
+  <si>
+    <t>HU50z</t>
   </si>
   <si>
     <t>Csóri</t>
   </si>
   <si>
     <t>Viktor</t>
   </si>
   <si>
     <t>SVK2138</t>
   </si>
   <si>
     <t>PBHB</t>
   </si>
   <si>
     <t>LK Hubert Arrows</t>
   </si>
   <si>
     <t>PBHB50m</t>
   </si>
   <si>
+    <t>Kaľavský</t>
+  </si>
+  <si>
+    <t>Erik</t>
+  </si>
+  <si>
+    <t>SVK2055</t>
+  </si>
+  <si>
+    <t>Rysy Spiša – Cech tradičnej lukostreľby</t>
+  </si>
+  <si>
     <t>Svetlošák</t>
   </si>
   <si>
     <t>Miroslav</t>
   </si>
   <si>
     <t>SVK1613</t>
   </si>
   <si>
     <t>Vres</t>
   </si>
   <si>
+    <t>Tisoň</t>
+  </si>
+  <si>
+    <t>František</t>
+  </si>
+  <si>
+    <t>SVK2455</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Epirus</t>
+  </si>
+  <si>
     <t>Svetlošáková</t>
   </si>
   <si>
     <t>Zuzana</t>
   </si>
   <si>
     <t>SVK2451</t>
   </si>
   <si>
-    <t>z</t>
-[...1 lines deleted...]
-  <si>
     <t>PBHB50z</t>
   </si>
   <si>
     <t>Frank</t>
   </si>
   <si>
     <t>Róbert Koppany</t>
   </si>
   <si>
     <t>SVK2976</t>
   </si>
   <si>
     <t>TRRB</t>
   </si>
   <si>
     <t>TRRB17m</t>
   </si>
   <si>
+    <t>Lukáč</t>
+  </si>
+  <si>
+    <t>Milan Nitrabor</t>
+  </si>
+  <si>
+    <t>SVK1517</t>
+  </si>
+  <si>
+    <t>TRRB50m</t>
+  </si>
+  <si>
     <t>Šalamún</t>
   </si>
   <si>
     <t>Jaroslav</t>
   </si>
   <si>
     <t>SVK1279</t>
   </si>
   <si>
-    <t>TRRB50m</t>
-[...1 lines deleted...]
-  <si>
     <t>Helt</t>
   </si>
   <si>
     <t>Stanislav</t>
   </si>
   <si>
     <t>SVK2964</t>
   </si>
   <si>
     <t>LOVEC - Kysucký lukostrelecký klub</t>
   </si>
   <si>
     <t>Marsall</t>
   </si>
   <si>
     <t>SVK2986</t>
   </si>
   <si>
     <t>Lukostrelecký klub Kajal</t>
+  </si>
+  <si>
+    <t>Tisoňová</t>
+  </si>
+  <si>
+    <t>Ivana</t>
+  </si>
+  <si>
+    <t>SVK2577</t>
+  </si>
+  <si>
+    <t>TRRB999z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -356,57 +440,57 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF58ABFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC8F8C3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBCE4E5"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFE0C998"/>
+        <fgColor rgb="FFFF9999"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFF9999"/>
+        <fgColor rgb="FFE0C998"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="6" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
@@ -695,68 +779,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK16"/>
+  <dimension ref="A1:AK23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="11.711" bestFit="true" customWidth="true" style="0"/>
@@ -902,51 +986,51 @@
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
       <c r="AF3">
         <v>19.0</v>
       </c>
       <c r="AI3" t="s">
         <v>30</v>
       </c>
       <c r="AJ3">
         <v>112149</v>
       </c>
       <c r="AK3">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AE4">
@@ -991,453 +1075,716 @@
         <v>1</v>
       </c>
       <c r="AF5">
         <v>23.0</v>
       </c>
       <c r="AI5" t="s">
         <v>36</v>
       </c>
       <c r="AJ5">
         <v>112148</v>
       </c>
       <c r="AK5">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>39</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="4" t="s">
+      <c r="G6" s="4" t="s">
         <v>42</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>34</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>43</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>23.0</v>
       </c>
       <c r="AI6" t="s">
         <v>44</v>
       </c>
       <c r="AJ6">
-        <v>112558</v>
+        <v>114010</v>
       </c>
       <c r="AK6">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H7" s="3" t="s">
-        <v>34</v>
+      <c r="H7" s="5" t="s">
+        <v>48</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>49</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>23.0</v>
       </c>
       <c r="AI7" t="s">
         <v>50</v>
       </c>
       <c r="AJ7">
-        <v>112905</v>
+        <v>112558</v>
+      </c>
+      <c r="AK7">
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>51</v>
       </c>
       <c r="E8" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H8" s="4" t="s">
-        <v>42</v>
+      <c r="H8" s="3" t="s">
+        <v>34</v>
       </c>
       <c r="I8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>23.0</v>
       </c>
       <c r="AI8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AJ8">
-        <v>112475</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>112905</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="F9" t="s">
         <v>58</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H9" s="3" t="s">
-        <v>34</v>
+      <c r="H9" s="5" t="s">
+        <v>48</v>
       </c>
       <c r="I9" t="s">
         <v>59</v>
       </c>
       <c r="J9" t="s">
         <v>60</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>23.0</v>
       </c>
       <c r="AI9" t="s">
         <v>61</v>
       </c>
       <c r="AJ9">
-        <v>112626</v>
+        <v>112475</v>
       </c>
       <c r="AK9">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>63</v>
       </c>
       <c r="F10" t="s">
         <v>64</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I10" t="s">
         <v>65</v>
       </c>
       <c r="J10" t="s">
         <v>66</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>23.0</v>
       </c>
       <c r="AI10" t="s">
         <v>67</v>
       </c>
       <c r="AJ10">
-        <v>112430</v>
+        <v>113979</v>
       </c>
       <c r="AK10">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>68</v>
       </c>
       <c r="E11" t="s">
         <v>69</v>
       </c>
       <c r="F11" t="s">
         <v>70</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I11" t="s">
         <v>65</v>
       </c>
       <c r="J11" t="s">
         <v>71</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>23.0</v>
       </c>
       <c r="AI11" t="s">
         <v>67</v>
       </c>
       <c r="AJ11">
-        <v>112804</v>
+        <v>112626</v>
       </c>
       <c r="AK11">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>73</v>
       </c>
       <c r="F12" t="s">
         <v>74</v>
       </c>
-      <c r="G12" s="5" t="s">
-        <v>75</v>
+      <c r="G12" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I12" t="s">
         <v>65</v>
       </c>
       <c r="J12" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>23.0</v>
       </c>
       <c r="AI12" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AJ12">
-        <v>112805</v>
+        <v>113980</v>
       </c>
       <c r="AK12">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
         <v>77</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H13" s="2" t="s">
-        <v>27</v>
+      <c r="H13" s="3" t="s">
+        <v>34</v>
       </c>
       <c r="I13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13" t="s">
         <v>80</v>
       </c>
-      <c r="J13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
-        <v>19.0</v>
+        <v>23.0</v>
       </c>
       <c r="AI13" t="s">
         <v>81</v>
       </c>
       <c r="AJ13">
-        <v>112390</v>
+        <v>112430</v>
       </c>
       <c r="AK13">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>82</v>
       </c>
       <c r="E14" t="s">
         <v>83</v>
       </c>
       <c r="F14" t="s">
         <v>84</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I14" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J14" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>23.0</v>
       </c>
       <c r="AI14" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="AJ14">
-        <v>112476</v>
+        <v>113776</v>
       </c>
       <c r="AK14">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>86</v>
       </c>
       <c r="E15" t="s">
         <v>87</v>
       </c>
       <c r="F15" t="s">
         <v>88</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I15" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J15" t="s">
         <v>89</v>
       </c>
       <c r="AE15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF15">
-        <v>32.0</v>
+        <v>23.0</v>
       </c>
       <c r="AI15" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="AJ15">
-        <v>111990</v>
+        <v>112804</v>
       </c>
       <c r="AK15">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>90</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>91</v>
       </c>
       <c r="F16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I16" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>23.0</v>
       </c>
       <c r="AI16" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="AJ16">
-        <v>112797</v>
+        <v>113860</v>
       </c>
       <c r="AK16">
         <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37">
+      <c r="D17" t="s">
+        <v>94</v>
+      </c>
+      <c r="E17" t="s">
+        <v>95</v>
+      </c>
+      <c r="F17" t="s">
+        <v>96</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I17" t="s">
+        <v>79</v>
+      </c>
+      <c r="J17" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE17">
+        <v>1</v>
+      </c>
+      <c r="AF17">
+        <v>23.0</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ17">
+        <v>112805</v>
+      </c>
+      <c r="AK17">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37">
+      <c r="D18" t="s">
+        <v>98</v>
+      </c>
+      <c r="E18" t="s">
+        <v>99</v>
+      </c>
+      <c r="F18" t="s">
+        <v>100</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I18" t="s">
+        <v>101</v>
+      </c>
+      <c r="J18" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE18">
+        <v>1</v>
+      </c>
+      <c r="AF18">
+        <v>19.0</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ18">
+        <v>112390</v>
+      </c>
+      <c r="AK18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37">
+      <c r="D19" t="s">
+        <v>103</v>
+      </c>
+      <c r="E19" t="s">
+        <v>104</v>
+      </c>
+      <c r="F19" t="s">
+        <v>105</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I19" t="s">
+        <v>101</v>
+      </c>
+      <c r="J19" t="s">
+        <v>80</v>
+      </c>
+      <c r="AF19">
+        <v>14.0</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ19">
+        <v>113930</v>
+      </c>
+      <c r="AK19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37">
+      <c r="D20" t="s">
+        <v>107</v>
+      </c>
+      <c r="E20" t="s">
+        <v>108</v>
+      </c>
+      <c r="F20" t="s">
+        <v>109</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I20" t="s">
+        <v>101</v>
+      </c>
+      <c r="J20" t="s">
+        <v>60</v>
+      </c>
+      <c r="AE20">
+        <v>1</v>
+      </c>
+      <c r="AF20">
+        <v>23.0</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ20">
+        <v>112476</v>
+      </c>
+      <c r="AK20">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37">
+      <c r="D21" t="s">
+        <v>110</v>
+      </c>
+      <c r="E21" t="s">
+        <v>111</v>
+      </c>
+      <c r="F21" t="s">
+        <v>112</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I21" t="s">
+        <v>101</v>
+      </c>
+      <c r="J21" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE21">
+        <v>2</v>
+      </c>
+      <c r="AF21">
+        <v>32.0</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ21">
+        <v>111990</v>
+      </c>
+      <c r="AK21">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="D22" t="s">
+        <v>114</v>
+      </c>
+      <c r="E22" t="s">
+        <v>32</v>
+      </c>
+      <c r="F22" t="s">
+        <v>115</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I22" t="s">
+        <v>101</v>
+      </c>
+      <c r="J22" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE22">
+        <v>1</v>
+      </c>
+      <c r="AF22">
+        <v>23.0</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ22">
+        <v>112797</v>
+      </c>
+      <c r="AK22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37">
+      <c r="D23" t="s">
+        <v>117</v>
+      </c>
+      <c r="E23" t="s">
+        <v>118</v>
+      </c>
+      <c r="F23" t="s">
+        <v>119</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I23" t="s">
+        <v>101</v>
+      </c>
+      <c r="J23" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE23">
+        <v>1</v>
+      </c>
+      <c r="AF23">
+        <v>23.0</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ23">
+        <v>113859</v>
+      </c>
+      <c r="AK23">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>