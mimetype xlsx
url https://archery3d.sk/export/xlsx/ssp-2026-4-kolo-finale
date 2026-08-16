--- v2 (2026-07-25)
+++ v3 (2026-08-16)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Stredoslovenský Pohár 2026 - 4.kolo Finále</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -151,50 +151,59 @@
   <si>
     <t>Slavomír</t>
   </si>
   <si>
     <t>SVK2712</t>
   </si>
   <si>
     <t>Hájeková</t>
   </si>
   <si>
     <t>Magdaléna</t>
   </si>
   <si>
     <t>SVK2501</t>
   </si>
   <si>
     <t>z</t>
   </si>
   <si>
     <t>Ivanská lukostrelecká družina</t>
   </si>
   <si>
     <t>BB50z</t>
   </si>
   <si>
+    <t>Fábriová</t>
+  </si>
+  <si>
+    <t>Dagmara</t>
+  </si>
+  <si>
+    <t>SVK3050</t>
+  </si>
+  <si>
     <t>Dorčák</t>
   </si>
   <si>
     <t>Ladislav</t>
   </si>
   <si>
     <t>SVK0675</t>
   </si>
   <si>
     <t>Veterán 55+</t>
   </si>
   <si>
     <t>Indi</t>
   </si>
   <si>
     <t>BB999m</t>
   </si>
   <si>
     <t>Fabian</t>
   </si>
   <si>
     <t>Mário</t>
   </si>
   <si>
     <t>SVK3055</t>
@@ -244,62 +253,80 @@
   <si>
     <t>BERKI</t>
   </si>
   <si>
     <t>Alexander</t>
   </si>
   <si>
     <t>SVK2929</t>
   </si>
   <si>
     <t>LK BAŠTA Rimavská Sobota</t>
   </si>
   <si>
     <t>Vilimová</t>
   </si>
   <si>
     <t>Mária</t>
   </si>
   <si>
     <t>SVK1636</t>
   </si>
   <si>
     <t>HU50z</t>
   </si>
   <si>
+    <t>Bejticová</t>
+  </si>
+  <si>
+    <t>Jana</t>
+  </si>
+  <si>
+    <t>SVK1577</t>
+  </si>
+  <si>
+    <t>Lea</t>
+  </si>
+  <si>
+    <t>SVK3049</t>
+  </si>
+  <si>
+    <t>PBHB</t>
+  </si>
+  <si>
+    <t>PBHB17z</t>
+  </si>
+  <si>
     <t>Csóri</t>
   </si>
   <si>
     <t>Viktor</t>
   </si>
   <si>
     <t>SVK2138</t>
   </si>
   <si>
-    <t>PBHB</t>
-[...1 lines deleted...]
-  <si>
     <t>LK Hubert Arrows</t>
   </si>
   <si>
     <t>PBHB50m</t>
   </si>
   <si>
     <t>Kaľavský</t>
   </si>
   <si>
     <t>Erik</t>
   </si>
   <si>
     <t>SVK2055</t>
   </si>
   <si>
     <t>Rysy Spiša – Cech tradičnej lukostreľby</t>
   </si>
   <si>
     <t>Svetlošák</t>
   </si>
   <si>
     <t>Miroslav</t>
   </si>
   <si>
     <t>SVK1613</t>
@@ -365,50 +392,59 @@
     <t>Jaroslav</t>
   </si>
   <si>
     <t>SVK1279</t>
   </si>
   <si>
     <t>Helt</t>
   </si>
   <si>
     <t>Stanislav</t>
   </si>
   <si>
     <t>SVK2964</t>
   </si>
   <si>
     <t>LOVEC - Kysucký lukostrelecký klub</t>
   </si>
   <si>
     <t>Marsall</t>
   </si>
   <si>
     <t>SVK2986</t>
   </si>
   <si>
     <t>Lukostrelecký klub Kajal</t>
+  </si>
+  <si>
+    <t>Fábri</t>
+  </si>
+  <si>
+    <t>Jozef</t>
+  </si>
+  <si>
+    <t>SVK3051</t>
   </si>
   <si>
     <t>Tisoňová</t>
   </si>
   <si>
     <t>Ivana</t>
   </si>
   <si>
     <t>SVK2577</t>
   </si>
   <si>
     <t>TRRB999z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -779,51 +815,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK23"/>
+  <dimension ref="A1:AK27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -1113,677 +1149,823 @@
         <v>1</v>
       </c>
       <c r="AF6">
         <v>23.0</v>
       </c>
       <c r="AI6" t="s">
         <v>44</v>
       </c>
       <c r="AJ6">
         <v>114010</v>
       </c>
       <c r="AK6">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
-      <c r="G7" s="1" t="s">
-[...3 lines deleted...]
-        <v>48</v>
+      <c r="G7" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>34</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>23.0</v>
       </c>
       <c r="AI7" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="AJ7">
-        <v>112558</v>
+        <v>114129</v>
       </c>
       <c r="AK7">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E8" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F8" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H8" s="3" t="s">
-        <v>34</v>
+      <c r="H8" s="5" t="s">
+        <v>51</v>
       </c>
       <c r="I8" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>23.0</v>
       </c>
       <c r="AI8" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="AJ8">
-        <v>112905</v>
+        <v>112558</v>
+      </c>
+      <c r="AK8">
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="E9" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="F9" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H9" s="5" t="s">
-        <v>48</v>
+      <c r="H9" s="3" t="s">
+        <v>34</v>
       </c>
       <c r="I9" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="J9" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>23.0</v>
       </c>
       <c r="AI9" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="AJ9">
-        <v>112475</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>112905</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E10" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="F10" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H10" s="3" t="s">
-        <v>34</v>
+      <c r="H10" s="5" t="s">
+        <v>51</v>
       </c>
       <c r="I10" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="J10" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>23.0</v>
       </c>
       <c r="AI10" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="AJ10">
-        <v>113979</v>
+        <v>112475</v>
       </c>
       <c r="AK10">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E11" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="F11" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I11" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J11" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>23.0</v>
       </c>
       <c r="AI11" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="AJ11">
-        <v>112626</v>
+        <v>113979</v>
       </c>
       <c r="AK11">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" t="s">
         <v>72</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
         <v>73</v>
       </c>
-      <c r="F12" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="G12" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I12" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J12" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>23.0</v>
       </c>
       <c r="AI12" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="AJ12">
-        <v>113980</v>
+        <v>112626</v>
       </c>
       <c r="AK12">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
         <v>76</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>77</v>
       </c>
-      <c r="F13" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G13" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I13" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="J13" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>23.0</v>
       </c>
       <c r="AI13" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="AJ13">
-        <v>112430</v>
+        <v>113980</v>
       </c>
       <c r="AK13">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="E14" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="F14" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>81</v>
+      </c>
+      <c r="G14" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I14" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="J14" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>23.0</v>
       </c>
       <c r="AI14" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="AJ14">
-        <v>113776</v>
+        <v>114134</v>
       </c>
       <c r="AK14">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="E15" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="F15" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>83</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I15" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="J15" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
-        <v>23.0</v>
+        <v>19.0</v>
       </c>
       <c r="AI15" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="AJ15">
-        <v>112804</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>114128</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="E16" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="F16" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I16" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="J16" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>23.0</v>
       </c>
       <c r="AI16" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="AJ16">
-        <v>113860</v>
+        <v>112430</v>
       </c>
       <c r="AK16">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E17" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F17" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>93</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I17" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="J17" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>23.0</v>
       </c>
       <c r="AI17" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="AJ17">
-        <v>112805</v>
+        <v>113776</v>
       </c>
       <c r="AK17">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E18" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F18" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H18" s="2" t="s">
-        <v>27</v>
+      <c r="H18" s="3" t="s">
+        <v>34</v>
       </c>
       <c r="I18" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="J18" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
-        <v>19.0</v>
+        <v>23.0</v>
       </c>
       <c r="AI18" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="AJ18">
-        <v>112390</v>
+        <v>112804</v>
       </c>
       <c r="AK18">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="E19" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="F19" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I19" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="J19" t="s">
-        <v>80</v>
+        <v>102</v>
+      </c>
+      <c r="AE19">
+        <v>1</v>
       </c>
       <c r="AF19">
-        <v>14.0</v>
+        <v>23.0</v>
       </c>
       <c r="AI19" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="AJ19">
-        <v>113930</v>
+        <v>113860</v>
       </c>
       <c r="AK19">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E20" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="F20" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>105</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I20" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="J20" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>23.0</v>
       </c>
       <c r="AI20" t="s">
         <v>106</v>
       </c>
       <c r="AJ20">
-        <v>112476</v>
+        <v>112805</v>
       </c>
       <c r="AK20">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="E21" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F21" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H21" s="3" t="s">
-        <v>34</v>
+      <c r="H21" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I21" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="J21" t="s">
-        <v>113</v>
+        <v>89</v>
       </c>
       <c r="AE21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF21">
-        <v>32.0</v>
+        <v>19.0</v>
       </c>
       <c r="AI21" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AJ21">
-        <v>111990</v>
+        <v>112390</v>
       </c>
       <c r="AK21">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
+        <v>112</v>
+      </c>
+      <c r="E22" t="s">
+        <v>113</v>
+      </c>
+      <c r="F22" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I22" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="J22" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="AF22">
-        <v>23.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI22" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="AJ22">
-        <v>112797</v>
+        <v>113930</v>
       </c>
       <c r="AK22">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
+        <v>116</v>
+      </c>
+      <c r="E23" t="s">
         <v>117</v>
       </c>
-      <c r="E23" t="s">
+      <c r="F23" t="s">
         <v>118</v>
       </c>
-      <c r="F23" t="s">
-[...6 lines deleted...]
-        <v>48</v>
+      <c r="G23" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>34</v>
       </c>
       <c r="I23" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="J23" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>23.0</v>
       </c>
       <c r="AI23" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ23">
+        <v>112476</v>
+      </c>
+      <c r="AK23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37">
+      <c r="D24" t="s">
+        <v>119</v>
+      </c>
+      <c r="E24" t="s">
         <v>120</v>
       </c>
-      <c r="AJ23">
+      <c r="F24" t="s">
+        <v>121</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I24" t="s">
+        <v>110</v>
+      </c>
+      <c r="J24" t="s">
+        <v>122</v>
+      </c>
+      <c r="AE24">
+        <v>2</v>
+      </c>
+      <c r="AF24">
+        <v>32.0</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ24">
+        <v>111990</v>
+      </c>
+      <c r="AK24">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37">
+      <c r="D25" t="s">
+        <v>123</v>
+      </c>
+      <c r="E25" t="s">
+        <v>32</v>
+      </c>
+      <c r="F25" t="s">
+        <v>124</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I25" t="s">
+        <v>110</v>
+      </c>
+      <c r="J25" t="s">
+        <v>125</v>
+      </c>
+      <c r="AE25">
+        <v>1</v>
+      </c>
+      <c r="AF25">
+        <v>23.0</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ25">
+        <v>112797</v>
+      </c>
+      <c r="AK25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:37">
+      <c r="D26" t="s">
+        <v>126</v>
+      </c>
+      <c r="E26" t="s">
+        <v>127</v>
+      </c>
+      <c r="F26" t="s">
+        <v>128</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I26" t="s">
+        <v>110</v>
+      </c>
+      <c r="J26" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE26">
+        <v>1</v>
+      </c>
+      <c r="AF26">
+        <v>23.0</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ26">
+        <v>114130</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37">
+      <c r="D27" t="s">
+        <v>129</v>
+      </c>
+      <c r="E27" t="s">
+        <v>130</v>
+      </c>
+      <c r="F27" t="s">
+        <v>131</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="I27" t="s">
+        <v>110</v>
+      </c>
+      <c r="J27" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE27">
+        <v>1</v>
+      </c>
+      <c r="AF27">
+        <v>23.0</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>132</v>
+      </c>
+      <c r="AJ27">
         <v>113859</v>
       </c>
-      <c r="AK23">
+      <c r="AK27">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">