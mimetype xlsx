--- v2 (2026-09-08)
+++ v3 (2026-10-01)
@@ -1628,51 +1628,51 @@
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>46</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>24.0</v>
       </c>
       <c r="AI7" t="s">
         <v>52</v>
       </c>
       <c r="AJ7">
         <v>111191</v>
       </c>
       <c r="AK7">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>54</v>
       </c>
       <c r="F8" t="s">
         <v>55</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>56</v>
       </c>
       <c r="AE8">
@@ -1917,50 +1917,53 @@
       </c>
       <c r="H14" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I14" t="s">
         <v>78</v>
       </c>
       <c r="J14" t="s">
         <v>79</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>24.0</v>
       </c>
       <c r="AG14">
         <v>24.0</v>
       </c>
       <c r="AI14" t="s">
         <v>80</v>
       </c>
       <c r="AJ14">
         <v>112506</v>
       </c>
+      <c r="AK14">
+        <v>5</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>81</v>
       </c>
       <c r="E15" t="s">
         <v>82</v>
       </c>
       <c r="F15" t="s">
         <v>83</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I15" t="s">
         <v>84</v>
       </c>
       <c r="J15" t="s">
         <v>85</v>
       </c>
       <c r="AF15">
         <v>14.0</v>
@@ -2367,50 +2370,53 @@
       </c>
       <c r="H26" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I26" t="s">
         <v>122</v>
       </c>
       <c r="J26" t="s">
         <v>68</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>20.0</v>
       </c>
       <c r="AG26">
         <v>20.0</v>
       </c>
       <c r="AI26" t="s">
         <v>123</v>
       </c>
       <c r="AJ26">
         <v>112401</v>
       </c>
+      <c r="AK26">
+        <v>5</v>
+      </c>
     </row>
     <row r="27" spans="1:37">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>124</v>
       </c>
       <c r="E27" t="s">
         <v>125</v>
       </c>
       <c r="F27" t="s">
         <v>126</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I27" t="s">
         <v>122</v>
       </c>
       <c r="J27" t="s">
         <v>127</v>
@@ -3019,51 +3025,51 @@
       <c r="F44" t="s">
         <v>180</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I44" t="s">
         <v>166</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>24.0</v>
       </c>
       <c r="AI44" t="s">
         <v>181</v>
       </c>
       <c r="AJ44">
         <v>112637</v>
       </c>
       <c r="AK44">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>182</v>
       </c>
       <c r="E45" t="s">
         <v>33</v>
       </c>
       <c r="F45" t="s">
         <v>183</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I45" t="s">
         <v>184</v>
       </c>
       <c r="J45" t="s">
         <v>185</v>
       </c>
       <c r="AD45" t="s">
@@ -3173,50 +3179,53 @@
       </c>
       <c r="G48" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I48" t="s">
         <v>184</v>
       </c>
       <c r="J48" t="s">
         <v>185</v>
       </c>
       <c r="AD48" t="s">
         <v>198</v>
       </c>
       <c r="AF48">
         <v>6.0</v>
       </c>
       <c r="AI48" t="s">
         <v>195</v>
       </c>
       <c r="AJ48">
         <v>112388</v>
       </c>
+      <c r="AK48">
+        <v>5</v>
+      </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>199</v>
       </c>
       <c r="E49" t="s">
         <v>200</v>
       </c>
       <c r="G49" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I49" t="s">
         <v>184</v>
       </c>
       <c r="J49" t="s">
         <v>201</v>
       </c>
       <c r="AD49" t="s">
         <v>202</v>
       </c>
       <c r="AE49">
         <v>1</v>
@@ -3761,51 +3770,51 @@
       <c r="H64" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I64" t="s">
         <v>184</v>
       </c>
       <c r="J64" t="s">
         <v>206</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>24.0</v>
       </c>
       <c r="AG64">
         <v>24.0</v>
       </c>
       <c r="AI64" t="s">
         <v>228</v>
       </c>
       <c r="AJ64">
         <v>112568</v>
       </c>
       <c r="AK64">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="A65">
         <v>10</v>
       </c>
       <c r="D65" t="s">
         <v>246</v>
       </c>
       <c r="E65" t="s">
         <v>57</v>
       </c>
       <c r="F65" t="s">
         <v>247</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I65" t="s">
         <v>184</v>
       </c>
       <c r="J65" t="s">
@@ -3939,51 +3948,51 @@
       <c r="F69" t="s">
         <v>256</v>
       </c>
       <c r="G69" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I69" t="s">
         <v>184</v>
       </c>
       <c r="J69" t="s">
         <v>257</v>
       </c>
       <c r="AF69">
         <v>14.0</v>
       </c>
       <c r="AI69" t="s">
         <v>258</v>
       </c>
       <c r="AJ69">
         <v>111889</v>
       </c>
       <c r="AK69">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="A70">
         <v>3</v>
       </c>
       <c r="D70" t="s">
         <v>259</v>
       </c>
       <c r="E70" t="s">
         <v>260</v>
       </c>
       <c r="F70" t="s">
         <v>261</v>
       </c>
       <c r="G70" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I70" t="s">
         <v>184</v>
       </c>
       <c r="J70" t="s">