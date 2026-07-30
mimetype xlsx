--- v0 (2026-07-09)
+++ v1 (2026-07-30)
@@ -1482,92 +1482,92 @@
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
       <c r="AF3">
         <v>16.0</v>
       </c>
       <c r="AG3">
         <v>16.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>111048</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>36</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AF4">
         <v>20.0</v>
       </c>
       <c r="AI4" t="s">
         <v>37</v>
       </c>
       <c r="AJ4">
         <v>107876</v>
       </c>
       <c r="AK4">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>38</v>
       </c>
       <c r="E5" t="s">
         <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="AE5">
@@ -2945,50 +2945,53 @@
       </c>
       <c r="F42" t="s">
         <v>172</v>
       </c>
       <c r="G42" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I42" t="s">
         <v>166</v>
       </c>
       <c r="J42" t="s">
         <v>173</v>
       </c>
       <c r="AF42">
         <v>14.0</v>
       </c>
       <c r="AI42" t="s">
         <v>174</v>
       </c>
       <c r="AJ42">
         <v>109897</v>
       </c>
+      <c r="AK42">
+        <v>5</v>
+      </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>175</v>
       </c>
       <c r="E43" t="s">
         <v>176</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I43" t="s">
         <v>166</v>
       </c>
       <c r="J43" t="s">
         <v>177</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>24.0</v>
@@ -3244,51 +3247,51 @@
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I50" t="s">
         <v>184</v>
       </c>
       <c r="J50" t="s">
         <v>206</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>20.0</v>
       </c>
       <c r="AI50" t="s">
         <v>207</v>
       </c>
       <c r="AJ50">
         <v>107617</v>
       </c>
       <c r="AK50">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>208</v>
       </c>
       <c r="E51" t="s">
         <v>209</v>
       </c>
       <c r="F51" t="s">
         <v>210</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I51" t="s">
         <v>184</v>
       </c>
       <c r="J51" t="s">
         <v>185</v>
       </c>
       <c r="AE51">