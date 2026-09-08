--- v1 (2026-07-30)
+++ v2 (2026-09-08)
@@ -2718,51 +2718,51 @@
       <c r="G36" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I36" t="s">
         <v>122</v>
       </c>
       <c r="J36" t="s">
         <v>127</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>24.0</v>
       </c>
       <c r="AI36" t="s">
         <v>151</v>
       </c>
       <c r="AJ36">
         <v>112489</v>
       </c>
       <c r="AK36">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>154</v>
       </c>
       <c r="E37" t="s">
         <v>155</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I37" t="s">
         <v>122</v>
       </c>
       <c r="J37" t="s">
         <v>56</v>
       </c>
       <c r="AF37">
         <v>14.0</v>
       </c>
       <c r="AI37" t="s">