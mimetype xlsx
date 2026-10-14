--- v4 (2026-09-05)
+++ v5 (2026-10-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="419">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="420">
   <si>
     <t>Stredoslovenský Pohár 2026 - 1.kolo</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -323,50 +323,53 @@
     <t>SVK1482</t>
   </si>
   <si>
     <t>BB50z</t>
   </si>
   <si>
     <t>Boušková</t>
   </si>
   <si>
     <t>Jana</t>
   </si>
   <si>
     <t>SVK2473</t>
   </si>
   <si>
     <t>Čuháková</t>
   </si>
   <si>
     <t>SVK2633</t>
   </si>
   <si>
     <t>Trúchla</t>
   </si>
   <si>
     <t>Eva</t>
+  </si>
+  <si>
+    <t>SVK3058</t>
   </si>
   <si>
     <t>LK Reflex Žilina</t>
   </si>
   <si>
     <t>Málek</t>
   </si>
   <si>
     <t>Mária</t>
   </si>
   <si>
     <t>SVK0611</t>
   </si>
   <si>
     <t>HORNÉ HÚŠČIE 3D ☯</t>
   </si>
   <si>
     <t>Harabinová</t>
   </si>
   <si>
     <t>SVK0912</t>
   </si>
   <si>
     <t>Štorcel</t>
   </si>
@@ -2200,51 +2203,51 @@
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>62</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>24.0</v>
       </c>
       <c r="AI11" t="s">
         <v>54</v>
       </c>
       <c r="AJ11">
         <v>110672</v>
       </c>
       <c r="AK11">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="D12" t="s">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>63</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
@@ -2361,51 +2364,51 @@
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>74</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>24.0</v>
       </c>
       <c r="AI15" t="s">
         <v>54</v>
       </c>
       <c r="AJ15">
         <v>110966</v>
       </c>
       <c r="AK15">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>75</v>
       </c>
       <c r="E16" t="s">
         <v>76</v>
       </c>
       <c r="F16" t="s">
         <v>77</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AE16">
@@ -2722,4229 +2725,4241 @@
         <v>1</v>
       </c>
       <c r="AF24">
         <v>24.0</v>
       </c>
       <c r="AI24" t="s">
         <v>95</v>
       </c>
       <c r="AJ24">
         <v>110825</v>
       </c>
       <c r="AK24">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25">
         <v>8</v>
       </c>
       <c r="D25" t="s">
         <v>101</v>
       </c>
       <c r="E25" t="s">
         <v>102</v>
       </c>
+      <c r="F25" t="s">
+        <v>103</v>
+      </c>
       <c r="G25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AF25">
         <v>14.0</v>
       </c>
       <c r="AI25" t="s">
         <v>95</v>
       </c>
       <c r="AJ25">
         <v>110577</v>
+      </c>
+      <c r="AK25">
+        <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="D26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AF26">
         <v>14.0</v>
       </c>
       <c r="AG26">
         <v>14.0</v>
       </c>
       <c r="AI26" t="s">
         <v>95</v>
       </c>
       <c r="AJ26">
         <v>110838</v>
       </c>
       <c r="AK26">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="D27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E27" t="s">
         <v>97</v>
       </c>
       <c r="F27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>36</v>
       </c>
       <c r="AF27">
         <v>14.0</v>
       </c>
       <c r="AI27" t="s">
         <v>95</v>
       </c>
       <c r="AJ27">
         <v>111096</v>
       </c>
       <c r="AK27">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>36</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>24.0</v>
       </c>
       <c r="AI28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AJ28">
         <v>110855</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E29" t="s">
         <v>63</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>36</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>24.0</v>
       </c>
       <c r="AI29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AJ29">
         <v>110856</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="D30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AF30">
         <v>14.0</v>
       </c>
       <c r="AI30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AJ30">
         <v>110887</v>
       </c>
       <c r="AK30">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="D31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AF31">
         <v>14.0</v>
       </c>
       <c r="AI31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AJ31">
         <v>110189</v>
       </c>
       <c r="AK31">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="D32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>24.0</v>
       </c>
       <c r="AI32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AJ32">
         <v>110190</v>
       </c>
       <c r="AK32">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="D33" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E33" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F33" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>24.0</v>
       </c>
       <c r="AI33" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AJ33">
         <v>110191</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="D34" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E34" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>74</v>
       </c>
       <c r="AF34">
         <v>14.0</v>
       </c>
       <c r="AG34">
         <v>14.0</v>
       </c>
       <c r="AI34" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AJ34">
         <v>110969</v>
       </c>
       <c r="AK34">
         <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="A35">
         <v>3</v>
       </c>
       <c r="D35" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F35" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="AF35">
         <v>14.0</v>
       </c>
       <c r="AI35" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AJ35">
         <v>111068</v>
       </c>
       <c r="AK35">
         <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="A36">
         <v>24</v>
       </c>
       <c r="D36" t="s">
         <v>33</v>
       </c>
       <c r="E36" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F36" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>36</v>
       </c>
       <c r="AE36">
         <v>2</v>
       </c>
       <c r="AF36">
         <v>34.0</v>
       </c>
       <c r="AI36" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AJ36">
         <v>110318</v>
       </c>
       <c r="AK36">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="D37" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E37" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F37" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="AF37">
         <v>14.0</v>
       </c>
       <c r="AI37" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AJ37">
         <v>110727</v>
       </c>
       <c r="AK37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38">
         <v>26</v>
       </c>
       <c r="D38" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E38" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F38" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I38" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J38" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>24.0</v>
       </c>
       <c r="AI38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ38">
         <v>111103</v>
       </c>
       <c r="AK38">
         <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E39" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I39" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>24.0</v>
       </c>
       <c r="AI39" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ39">
         <v>110904</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40">
         <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E40" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F40" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I40" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="J40" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>24.0</v>
       </c>
       <c r="AI40" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ40">
         <v>110776</v>
       </c>
       <c r="AK40">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41">
         <v>6</v>
       </c>
       <c r="D41" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E41" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F41" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I41" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="J41" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="AF41">
         <v>14.0</v>
       </c>
       <c r="AI41" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="AJ41">
         <v>110592</v>
       </c>
       <c r="AK41">
         <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E42" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F42" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I42" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="J42" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="AF42">
         <v>14.0</v>
       </c>
       <c r="AI42" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="AJ42">
         <v>111003</v>
       </c>
       <c r="AK42">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E43" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I43" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="AF43">
         <v>14.0</v>
       </c>
       <c r="AI43" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="AJ43">
         <v>108445</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="A44">
         <v>6</v>
       </c>
       <c r="D44" t="s">
         <v>92</v>
       </c>
       <c r="E44" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F44" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I44" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="J44" t="s">
         <v>74</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>24.0</v>
       </c>
       <c r="AI44" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="AJ44">
         <v>110967</v>
       </c>
       <c r="AK44">
         <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="A45">
         <v>6</v>
       </c>
       <c r="D45" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E45" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F45" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="J45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="AF45">
         <v>14.0</v>
       </c>
       <c r="AI45" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="AJ45">
         <v>110591</v>
       </c>
       <c r="AK45">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E46" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F46" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I46" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="J46" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>24.0</v>
       </c>
       <c r="AG46">
         <v>24.0</v>
       </c>
       <c r="AI46" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="AJ46">
         <v>107003</v>
       </c>
       <c r="AK46">
         <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E47" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F47" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I47" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J47" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>20.0</v>
       </c>
       <c r="AG47">
         <v>20.0</v>
       </c>
       <c r="AI47" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AJ47">
         <v>111053</v>
       </c>
       <c r="AK47">
         <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="A48">
         <v>10</v>
       </c>
       <c r="D48" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E48" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F48" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I48" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J48" t="s">
         <v>86</v>
       </c>
       <c r="AF48">
         <v>14.0</v>
       </c>
       <c r="AI48" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="AJ48">
         <v>110849</v>
       </c>
       <c r="AK48">
         <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E49" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I49" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>24.0</v>
       </c>
       <c r="AI49" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="AJ49">
         <v>110906</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50">
         <v>25</v>
       </c>
       <c r="D50" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E50" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I50" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J50" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="AF50">
         <v>14.0</v>
       </c>
       <c r="AI50" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="AJ50">
         <v>110970</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="A51">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E51" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F51" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I51" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>24.0</v>
       </c>
       <c r="AI51" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="AJ51">
         <v>110502</v>
       </c>
       <c r="AK51">
         <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="A52">
         <v>26</v>
       </c>
       <c r="D52" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E52" t="s">
         <v>60</v>
       </c>
       <c r="F52" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I52" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J52" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>24.0</v>
       </c>
       <c r="AI52" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="AJ52">
         <v>111022</v>
       </c>
       <c r="AK52">
         <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="A53">
         <v>26</v>
       </c>
       <c r="D53" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E53" t="s">
         <v>60</v>
       </c>
       <c r="F53" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I53" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J53" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>24.0</v>
       </c>
       <c r="AI53" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="AJ53">
         <v>108976</v>
       </c>
       <c r="AK53">
         <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="A54">
         <v>10</v>
       </c>
       <c r="D54" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E54" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F54" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I54" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J54" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>24.0</v>
       </c>
       <c r="AI54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="AJ54">
         <v>110777</v>
       </c>
       <c r="AK54">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E55" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I55" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J55" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="AE55">
         <v>2</v>
       </c>
       <c r="AF55">
         <v>34.0</v>
       </c>
       <c r="AI55" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="AJ55">
         <v>111035</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="A56">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E56" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F56" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H56" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I56" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>24.0</v>
       </c>
       <c r="AI56" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="AJ56">
         <v>110501</v>
       </c>
       <c r="AK56">
         <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="A57">
         <v>26</v>
       </c>
       <c r="D57" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E57" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F57" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I57" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J57" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>24.0</v>
       </c>
       <c r="AI57" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="AJ57">
         <v>108977</v>
       </c>
       <c r="AK57">
         <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="A58">
         <v>30</v>
       </c>
       <c r="D58" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E58" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F58" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I58" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J58" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>24.0</v>
       </c>
       <c r="AI58" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AJ58">
         <v>110851</v>
       </c>
       <c r="AK58">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E59" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I59" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>24.0</v>
       </c>
       <c r="AI59" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AJ59">
         <v>110905</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E60" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F60" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I60" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J60" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>24.0</v>
       </c>
       <c r="AI60" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AJ60">
         <v>109984</v>
       </c>
       <c r="AK60">
         <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E61" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I61" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>24.0</v>
       </c>
       <c r="AI61" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="AJ61">
         <v>111015</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I62" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="J62" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
         <v>24.0</v>
       </c>
       <c r="AI62" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="AJ62">
         <v>110947</v>
       </c>
       <c r="AK62">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="A63">
         <v>2</v>
       </c>
       <c r="D63" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E63" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F63" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I63" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J63" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="AF63">
         <v>14.0</v>
       </c>
       <c r="AI63" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="AJ63">
         <v>110229</v>
       </c>
       <c r="AK63">
         <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="A64">
         <v>29</v>
       </c>
       <c r="D64" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E64" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F64" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I64" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J64" t="s">
         <v>89</v>
       </c>
       <c r="AF64">
         <v>14.0</v>
       </c>
       <c r="AI64" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="AJ64">
         <v>109496</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E65" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I65" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="AF65">
         <v>14.0</v>
       </c>
       <c r="AI65" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="AJ65">
         <v>111050</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="A66">
         <v>2</v>
       </c>
       <c r="D66" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E66" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F66" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I66" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J66" t="s">
         <v>36</v>
       </c>
       <c r="AF66">
         <v>14.0</v>
       </c>
       <c r="AI66" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="AJ66">
         <v>107724</v>
       </c>
       <c r="AK66">
         <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="A67">
         <v>9</v>
       </c>
       <c r="D67" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E67" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F67" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I67" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J67" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="AF67">
         <v>14.0</v>
       </c>
       <c r="AI67" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="AJ67">
         <v>107751</v>
       </c>
       <c r="AK67">
         <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="A68">
         <v>28</v>
       </c>
       <c r="D68" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E68" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F68" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I68" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J68" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>24.0</v>
       </c>
       <c r="AG68">
         <v>24.0</v>
       </c>
       <c r="AI68" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="AJ68">
         <v>110826</v>
       </c>
       <c r="AK68">
         <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="A69">
         <v>12</v>
       </c>
       <c r="D69" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E69" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I69" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J69" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="AF69">
         <v>14.0</v>
       </c>
       <c r="AI69" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="AJ69">
         <v>111085</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="A70">
         <v>23</v>
       </c>
       <c r="D70" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E70" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F70" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I70" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J70" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AF70">
         <v>14.0</v>
       </c>
       <c r="AG70">
         <v>14.0</v>
       </c>
       <c r="AI70" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="AJ70">
         <v>110837</v>
       </c>
       <c r="AK70">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="A71">
         <v>2</v>
       </c>
       <c r="D71" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E71" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F71" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H71" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I71" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J71" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="AF71">
         <v>14.0</v>
       </c>
       <c r="AI71" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AJ71">
         <v>110228</v>
       </c>
       <c r="AK71">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="A72">
         <v>8</v>
       </c>
       <c r="D72" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E72" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F72" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H72" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I72" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J72" t="s">
         <v>67</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>24.0</v>
       </c>
       <c r="AI72" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AJ72">
         <v>109729</v>
       </c>
       <c r="AK72">
         <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="A73">
         <v>12</v>
       </c>
       <c r="D73" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E73" t="s">
         <v>102</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I73" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J73" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="AF73">
         <v>14.0</v>
       </c>
       <c r="AI73" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AJ73">
         <v>111086</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E74" t="s">
         <v>72</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I74" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>24.0</v>
       </c>
       <c r="AI74" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="AJ74">
         <v>109214</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E75" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I75" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="J75" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="AF75">
         <v>14.0</v>
       </c>
       <c r="AI75" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AJ75">
         <v>111104</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="A76">
         <v>8</v>
       </c>
       <c r="D76" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E76" t="s">
         <v>34</v>
       </c>
       <c r="F76" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I76" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="J76" t="s">
         <v>67</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>24.0</v>
       </c>
       <c r="AG76">
         <v>24.0</v>
       </c>
       <c r="AI76" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AJ76">
         <v>109723</v>
       </c>
       <c r="AK76">
         <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="A77">
         <v>12</v>
       </c>
       <c r="D77" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E77" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F77" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I77" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="J77" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>24.0</v>
       </c>
       <c r="AI77" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AJ77">
         <v>111090</v>
       </c>
       <c r="AK77">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="A78">
         <v>8</v>
       </c>
       <c r="D78" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E78" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F78" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H78" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I78" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="J78" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="AF78">
         <v>14.0</v>
       </c>
       <c r="AI78" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="AJ78">
         <v>109905</v>
       </c>
       <c r="AK78">
         <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E79" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F79" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I79" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
         <v>24.0</v>
       </c>
       <c r="AI79" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="AJ79">
         <v>110978</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E80" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I80" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>24.0</v>
       </c>
       <c r="AI80" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="AJ80">
         <v>111001</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E81" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F81" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I81" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="AI81" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="AJ81">
         <v>111161</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E82" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I82" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="AD82" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>16.0</v>
       </c>
       <c r="AI82" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="AJ82">
         <v>110907</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="A83">
         <v>28</v>
       </c>
       <c r="D83" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E83" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F83" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I83" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J83" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="AD83" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="AE83">
         <v>2</v>
       </c>
       <c r="AF83">
         <v>26.0</v>
       </c>
       <c r="AI83" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="AJ83">
         <v>110317</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E84" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I84" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J84" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="AD84" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="AE84">
         <v>2</v>
       </c>
       <c r="AF84">
         <v>26.0</v>
       </c>
       <c r="AI84" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="AJ84">
         <v>110574</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E85" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H85" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I85" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J85" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="AD85" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="AF85">
         <v>6.0</v>
       </c>
       <c r="AI85" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="AJ85">
         <v>110374</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E86" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H86" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I86" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J86" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="AD86" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="AF86">
         <v>6.0</v>
       </c>
       <c r="AI86" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="AJ86">
         <v>109427</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E87" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H87" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I87" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="AD87" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="AF87">
         <v>6.0</v>
       </c>
       <c r="AI87" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="AJ87">
         <v>109428</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E88" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F88" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H88" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I88" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J88" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="AD88" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="AF88">
         <v>6.0</v>
       </c>
       <c r="AI88" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="AJ88">
         <v>110813</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="A89">
         <v>6</v>
       </c>
       <c r="D89" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E89" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F89" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H89" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I89" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J89" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="AD89" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="AF89">
         <v>6.0</v>
       </c>
       <c r="AI89" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="AJ89">
         <v>110814</v>
+      </c>
+      <c r="AK89">
+        <v>5</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="A90">
         <v>28</v>
       </c>
       <c r="D90" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E90" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F90" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H90" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I90" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J90" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="AD90" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AF90">
         <v>16.0</v>
       </c>
       <c r="AI90" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="AJ90">
         <v>110319</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="A91">
         <v>22</v>
       </c>
       <c r="D91" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E91" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H91" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I91" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J91" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="AD91" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
         <v>16.0</v>
       </c>
       <c r="AI91" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="AJ91">
         <v>110078</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="A92">
         <v>25</v>
       </c>
       <c r="D92" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E92" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F92" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I92" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J92" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="AE92">
         <v>3</v>
       </c>
       <c r="AF92">
         <v>40.0</v>
       </c>
       <c r="AI92" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="AJ92">
         <v>109095</v>
+      </c>
+      <c r="AK92">
+        <v>5</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="A93">
         <v>27</v>
       </c>
       <c r="D93" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E93" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F93" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I93" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J93" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>20.0</v>
       </c>
       <c r="AI93" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="AJ93">
         <v>107616</v>
       </c>
       <c r="AK93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E94" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I94" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J94" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>20.0</v>
       </c>
       <c r="AI94" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="AJ94">
         <v>110774</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="A95">
         <v>28</v>
       </c>
       <c r="D95" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E95" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F95" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I95" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J95" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">
         <v>20.0</v>
       </c>
       <c r="AI95" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="AJ95">
         <v>110314</v>
       </c>
       <c r="AK95">
         <v>5</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="A96">
         <v>28</v>
       </c>
       <c r="D96" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E96" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F96" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I96" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J96" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
         <v>20.0</v>
       </c>
       <c r="AI96" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="AJ96">
         <v>110315</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="A97">
         <v>22</v>
       </c>
       <c r="D97" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E97" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H97" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I97" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J97" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AF97">
         <v>20.0</v>
       </c>
       <c r="AI97" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="AJ97">
         <v>110081</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="A98">
         <v>13</v>
       </c>
       <c r="D98" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E98" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F98" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H98" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I98" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J98" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>20.0</v>
       </c>
       <c r="AI98" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="AJ98">
         <v>108866</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E99" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I99" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
         <v>20.0</v>
       </c>
       <c r="AG99">
         <v>20.0</v>
       </c>
       <c r="AI99" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="AJ99">
         <v>108360</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E100" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H100" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I100" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J100" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
         <v>20.0</v>
       </c>
       <c r="AI100" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="AJ100">
         <v>110675</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E101" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H101" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I101" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J101" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
         <v>20.0</v>
       </c>
       <c r="AI101" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="AJ101">
         <v>110679</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E102" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H102" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I102" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J102" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AF102">
         <v>20.0</v>
       </c>
       <c r="AI102" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="AJ102">
         <v>110961</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E103" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H103" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I103" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="AF103">
         <v>10.0</v>
       </c>
       <c r="AI103" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="AJ103">
         <v>110968</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="A104">
         <v>13</v>
       </c>
       <c r="D104" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E104" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F104" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H104" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I104" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J104" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AF104">
         <v>20.0</v>
       </c>
       <c r="AI104" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="AJ104">
         <v>111099</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E105" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I105" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J105" t="s">
         <v>36</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AF105">
         <v>24.0</v>
       </c>
       <c r="AI105" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ105">
         <v>110854</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E106" t="s">
         <v>60</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I106" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J106" t="s">
         <v>36</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AF106">
         <v>24.0</v>
       </c>
       <c r="AI106" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ106">
         <v>110867</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E107" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I107" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>24.0</v>
       </c>
       <c r="AI107" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ107">
         <v>110909</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E108" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F108" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I108" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J108" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="AF108">
         <v>14.0</v>
       </c>
       <c r="AG108">
         <v>14.0</v>
       </c>
       <c r="AI108" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ108">
         <v>107592</v>
       </c>
       <c r="AK108">
         <v>4</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E109" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F109" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I109" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J109" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AF109">
         <v>24.0</v>
       </c>
       <c r="AI109" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ109">
         <v>110946</v>
       </c>
       <c r="AK109">
         <v>5</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E110" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I110" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="AF110">
         <v>14.0</v>
       </c>
       <c r="AI110" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ110">
         <v>110958</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E111" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I111" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J111" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="AE111">
         <v>5</v>
       </c>
       <c r="AF111">
         <v>64.0</v>
       </c>
       <c r="AI111" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ111">
         <v>109425</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E112" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I112" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="AF112">
         <v>14.0</v>
       </c>
       <c r="AI112" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ112">
         <v>109426</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E113" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I113" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J113" t="s">
         <v>36</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AF113">
         <v>24.0</v>
       </c>
       <c r="AI113" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ113">
         <v>110979</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="A114">
         <v>3</v>
       </c>
       <c r="D114" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E114" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="F114" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I114" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J114" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AF114">
         <v>24.0</v>
       </c>
       <c r="AG114">
         <v>24.0</v>
       </c>
       <c r="AI114" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ114">
         <v>110507</v>
       </c>
       <c r="AK114">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E115" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I115" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J115" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>24.0</v>
       </c>
       <c r="AI115" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ115">
         <v>111034</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="A116">
         <v>9</v>
       </c>
       <c r="D116" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E116" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F116" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I116" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J116" t="s">
         <v>36</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AF116">
         <v>24.0</v>
       </c>
       <c r="AG116">
         <v>24.0</v>
       </c>
       <c r="AI116" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ116">
         <v>111041</v>
       </c>
       <c r="AK116">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E117" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F117" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I117" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J117" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>24.0</v>
       </c>
       <c r="AG117">
         <v>24.0</v>
       </c>
       <c r="AI117" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ117">
         <v>111052</v>
       </c>
       <c r="AK117">
         <v>3</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E118" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F118" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I118" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J118" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="AF118">
         <v>14.0</v>
       </c>
       <c r="AI118" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ118">
         <v>110801</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="A119">
         <v>24</v>
       </c>
       <c r="D119" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E119" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="F119" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I119" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J119" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AF119">
         <v>24.0</v>
       </c>
       <c r="AI119" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ119">
         <v>110807</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="A120">
         <v>27</v>
       </c>
       <c r="D120" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E120" t="s">
         <v>76</v>
       </c>
       <c r="F120" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I120" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J120" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="AF120">
         <v>14.0</v>
       </c>
       <c r="AI120" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ120">
         <v>110830</v>
       </c>
       <c r="AK120">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="A121">
         <v>13</v>
       </c>
       <c r="D121" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E121" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F121" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I121" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J121" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="AE121">
         <v>2</v>
       </c>
       <c r="AF121">
         <v>34.0</v>
       </c>
       <c r="AI121" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ121">
         <v>111098</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E122" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F122" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I122" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J122" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>24.0</v>
       </c>
       <c r="AG122">
         <v>24.0</v>
       </c>
       <c r="AI122" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="AJ122">
         <v>107004</v>
       </c>
       <c r="AK122">
         <v>4</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E123" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H123" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I123" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J123" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AF123">
         <v>24.0</v>
       </c>
       <c r="AI123" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="AJ123">
         <v>110373</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E124" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H124" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I124" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J124" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AF124">
         <v>24.0</v>
       </c>
       <c r="AI124" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="AJ124">
         <v>110677</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="A125">
         <v>10</v>
       </c>
       <c r="D125" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E125" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="F125" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I125" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J125" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>24.0</v>
       </c>
       <c r="AI125" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="AJ125">
         <v>110963</v>
       </c>
       <c r="AK125">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="A126">
         <v>10</v>
       </c>
       <c r="D126" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E126" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="F126" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H126" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I126" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J126" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="AF126">
         <v>14.0</v>
       </c>
       <c r="AI126" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="AJ126">
         <v>110964</v>
       </c>
       <c r="AK126">
         <v>4</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="A127">
         <v>25</v>
       </c>
       <c r="D127" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E127" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H127" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I127" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J127" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="AF127">
         <v>14.0</v>
       </c>
       <c r="AI127" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="AJ127">
         <v>110971</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="A128">
         <v>3</v>
       </c>
       <c r="D128" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E128" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H128" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I128" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="AF128">
         <v>14.0</v>
       </c>
       <c r="AI128" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="AJ128">
         <v>111026</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="A129">
         <v>3</v>
       </c>
       <c r="D129" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E129" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="F129" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H129" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I129" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="AF129">
         <v>14.0</v>
       </c>
       <c r="AI129" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="AJ129">
         <v>111070</v>
       </c>
       <c r="AK129">
         <v>3</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="A130">
         <v>27</v>
       </c>
       <c r="D130" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="E130" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="F130" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H130" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I130" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J130" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="AE130">
         <v>2</v>
       </c>
       <c r="AF130">
         <v>34.0</v>
       </c>
       <c r="AI130" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="AJ130">
         <v>110829</v>
       </c>
       <c r="AK130">
         <v>4</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="A131">
         <v>24</v>
       </c>
       <c r="D131" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E131" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F131" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I131" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J131" t="s">
         <v>36</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AF131">
         <v>24.0</v>
       </c>
       <c r="AI131" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="AJ131">
         <v>110603</v>
       </c>
       <c r="AK131">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E132" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I132" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J132" t="s">
         <v>36</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AF132">
         <v>24.0</v>
       </c>
       <c r="AI132" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="AJ132">
         <v>110870</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="A133">
         <v>29</v>
       </c>
       <c r="D133" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E133" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I133" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J133" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AF133">
         <v>24.0</v>
       </c>
       <c r="AI133" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="AJ133">
         <v>110372</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E134" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F134" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I134" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="AE134">
         <v>2</v>
       </c>
       <c r="AF134">
         <v>34.0</v>
       </c>
       <c r="AI134" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="AJ134">
         <v>110419</v>
       </c>
       <c r="AK134">
         <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="D135" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E135" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F135" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I135" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J135" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AF135">
         <v>24.0</v>
       </c>
       <c r="AG135">
         <v>24.0</v>
       </c>
       <c r="AI135" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="AJ135">
         <v>111008</v>
       </c>
       <c r="AK135">
         <v>3</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="A136">
         <v>16</v>
       </c>
       <c r="D136" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E136" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F136" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I136" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="AE136">
         <v>1</v>
       </c>
       <c r="AF136">
         <v>24.0</v>
       </c>
       <c r="AI136" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="AJ136">
         <v>108256</v>
       </c>
       <c r="AK136">
         <v>3</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="A137">
         <v>22</v>
       </c>
       <c r="D137" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E137" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I137" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J137" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AF137">
         <v>24.0</v>
       </c>
       <c r="AI137" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="AJ137">
         <v>110076</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="A138">
         <v>22</v>
       </c>
       <c r="D138" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E138" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I138" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J138" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AF138">
         <v>24.0</v>
       </c>
       <c r="AI138" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="AJ138">
         <v>110077</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="A139">
         <v>10</v>
       </c>
       <c r="D139" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E139" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I139" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J139" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>24.0</v>
       </c>
       <c r="AI139" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AJ139">
         <v>110962</v>
       </c>
       <c r="AK139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E140" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I140" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AF140">
         <v>24.0</v>
       </c>
       <c r="AI140" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AJ140">
         <v>109221</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="A141">
         <v>2</v>
       </c>
       <c r="D141" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E141" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="F141" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I141" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J141" t="s">
         <v>36</v>
       </c>
       <c r="AF141">
         <v>14.0</v>
       </c>
       <c r="AI141" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AJ141">
         <v>107723</v>
       </c>
       <c r="AK141">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>