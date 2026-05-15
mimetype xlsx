--- v0 (2026-04-25)
+++ v1 (2026-05-15)
@@ -2009,50 +2009,53 @@
       </c>
       <c r="G6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>36</v>
       </c>
       <c r="AD6" t="s">
         <v>41</v>
       </c>
       <c r="AF6">
         <v>10.0</v>
       </c>
       <c r="AI6" t="s">
         <v>42</v>
       </c>
       <c r="AJ6">
         <v>108304</v>
       </c>
+      <c r="AK6">
+        <v>4</v>
+      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>43</v>
       </c>
       <c r="E7" t="s">
         <v>44</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>46</v>
       </c>
       <c r="AF7">
         <v>10.0</v>
@@ -2086,51 +2089,51 @@
       <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>36</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>20.0</v>
       </c>
       <c r="AG8">
         <v>20.0</v>
       </c>
       <c r="AI8" t="s">
         <v>42</v>
       </c>
       <c r="AJ8">
         <v>111040</v>
       </c>
       <c r="AK8">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>50</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>52</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="AI9" t="s">
         <v>54</v>
       </c>
       <c r="AJ9">
@@ -2624,51 +2627,51 @@
       <c r="G22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>74</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>24.0</v>
       </c>
       <c r="AI22" t="s">
         <v>95</v>
       </c>
       <c r="AJ22">
         <v>110965</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="A23">
         <v>29</v>
       </c>
       <c r="D23" t="s">
         <v>96</v>
       </c>
       <c r="E23" t="s">
         <v>97</v>
       </c>
       <c r="F23" t="s">
         <v>98</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
@@ -2811,51 +2814,51 @@
       <c r="F27" t="s">
         <v>109</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>36</v>
       </c>
       <c r="AF27">
         <v>14.0</v>
       </c>
       <c r="AI27" t="s">
         <v>95</v>
       </c>
       <c r="AJ27">
         <v>111096</v>
       </c>
       <c r="AK27">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>110</v>
       </c>
       <c r="E28" t="s">
         <v>111</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>36</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
@@ -2951,51 +2954,51 @@
       <c r="F31" t="s">
         <v>120</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>121</v>
       </c>
       <c r="AF31">
         <v>14.0</v>
       </c>
       <c r="AI31" t="s">
         <v>113</v>
       </c>
       <c r="AJ31">
         <v>110189</v>
       </c>
       <c r="AK31">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="D32" t="s">
         <v>122</v>
       </c>
       <c r="E32" t="s">
         <v>123</v>
       </c>
       <c r="F32" t="s">
         <v>124</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
@@ -3690,51 +3693,51 @@
       <c r="F51" t="s">
         <v>191</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I51" t="s">
         <v>178</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>24.0</v>
       </c>
       <c r="AI51" t="s">
         <v>183</v>
       </c>
       <c r="AJ51">
         <v>110502</v>
       </c>
       <c r="AK51">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="A52">
         <v>26</v>
       </c>
       <c r="D52" t="s">
         <v>192</v>
       </c>
       <c r="E52" t="s">
         <v>60</v>
       </c>
       <c r="F52" t="s">
         <v>193</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I52" t="s">
         <v>178</v>
       </c>
       <c r="J52" t="s">
@@ -3812,50 +3815,53 @@
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I54" t="s">
         <v>178</v>
       </c>
       <c r="J54" t="s">
         <v>145</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>24.0</v>
       </c>
       <c r="AI54" t="s">
         <v>183</v>
       </c>
       <c r="AJ54">
         <v>110777</v>
       </c>
+      <c r="AK54">
+        <v>5</v>
+      </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>200</v>
       </c>
       <c r="E55" t="s">
         <v>152</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I55" t="s">
         <v>178</v>
       </c>
       <c r="J55" t="s">
         <v>188</v>
       </c>
       <c r="AE55">
         <v>2</v>
       </c>
       <c r="AF55">
         <v>34.0</v>
@@ -3879,50 +3885,53 @@
       </c>
       <c r="F56" t="s">
         <v>203</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H56" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I56" t="s">
         <v>178</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>24.0</v>
       </c>
       <c r="AI56" t="s">
         <v>204</v>
       </c>
       <c r="AJ56">
         <v>110501</v>
       </c>
+      <c r="AK56">
+        <v>5</v>
+      </c>
     </row>
     <row r="57" spans="1:37">
       <c r="A57">
         <v>26</v>
       </c>
       <c r="D57" t="s">
         <v>205</v>
       </c>
       <c r="E57" t="s">
         <v>105</v>
       </c>
       <c r="F57" t="s">
         <v>206</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I57" t="s">
         <v>178</v>
       </c>
       <c r="J57" t="s">
         <v>196</v>
@@ -4463,50 +4472,53 @@
       </c>
       <c r="G72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H72" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I72" t="s">
         <v>224</v>
       </c>
       <c r="J72" t="s">
         <v>67</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>24.0</v>
       </c>
       <c r="AI72" t="s">
         <v>248</v>
       </c>
       <c r="AJ72">
         <v>109729</v>
       </c>
+      <c r="AK72">
+        <v>4</v>
+      </c>
     </row>
     <row r="73" spans="1:37">
       <c r="A73">
         <v>12</v>
       </c>
       <c r="D73" t="s">
         <v>251</v>
       </c>
       <c r="E73" t="s">
         <v>102</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I73" t="s">
         <v>224</v>
       </c>
       <c r="J73" t="s">
         <v>242</v>
       </c>
       <c r="AF73">
         <v>14.0</v>
@@ -4594,50 +4606,53 @@
       </c>
       <c r="H76" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I76" t="s">
         <v>256</v>
       </c>
       <c r="J76" t="s">
         <v>67</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>24.0</v>
       </c>
       <c r="AG76">
         <v>24.0</v>
       </c>
       <c r="AI76" t="s">
         <v>258</v>
       </c>
       <c r="AJ76">
         <v>109723</v>
       </c>
+      <c r="AK76">
+        <v>5</v>
+      </c>
     </row>
     <row r="77" spans="1:37">
       <c r="A77">
         <v>12</v>
       </c>
       <c r="D77" t="s">
         <v>261</v>
       </c>
       <c r="E77" t="s">
         <v>165</v>
       </c>
       <c r="F77" t="s">
         <v>262</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I77" t="s">
         <v>256</v>
       </c>
       <c r="J77" t="s">
         <v>242</v>
@@ -5187,51 +5202,51 @@
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I93" t="s">
         <v>275</v>
       </c>
       <c r="J93" t="s">
         <v>240</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>20.0</v>
       </c>
       <c r="AI93" t="s">
         <v>315</v>
       </c>
       <c r="AJ93">
         <v>107616</v>
       </c>
       <c r="AK93">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>319</v>
       </c>
       <c r="E94" t="s">
         <v>320</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I94" t="s">
         <v>275</v>
       </c>
       <c r="J94" t="s">
         <v>321</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
@@ -5964,90 +5979,93 @@
       </c>
       <c r="H116" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I116" t="s">
         <v>275</v>
       </c>
       <c r="J116" t="s">
         <v>36</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AF116">
         <v>24.0</v>
       </c>
       <c r="AG116">
         <v>24.0</v>
       </c>
       <c r="AI116" t="s">
         <v>344</v>
       </c>
       <c r="AJ116">
         <v>111041</v>
       </c>
+      <c r="AK116">
+        <v>3</v>
+      </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>176</v>
       </c>
       <c r="E117" t="s">
         <v>363</v>
       </c>
       <c r="F117" t="s">
         <v>364</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I117" t="s">
         <v>275</v>
       </c>
       <c r="J117" t="s">
         <v>158</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>24.0</v>
       </c>
       <c r="AG117">
         <v>24.0</v>
       </c>
       <c r="AI117" t="s">
         <v>344</v>
       </c>
       <c r="AJ117">
         <v>111052</v>
       </c>
       <c r="AK117">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>365</v>
       </c>
       <c r="E118" t="s">
         <v>152</v>
       </c>
       <c r="F118" t="s">
         <v>366</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I118" t="s">
         <v>275</v>
       </c>
       <c r="J118" t="s">
         <v>282</v>
       </c>
       <c r="AF118">
@@ -6429,51 +6447,51 @@
       <c r="E129" t="s">
         <v>383</v>
       </c>
       <c r="F129" t="s">
         <v>394</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H129" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I129" t="s">
         <v>275</v>
       </c>
       <c r="AF129">
         <v>14.0</v>
       </c>
       <c r="AI129" t="s">
         <v>379</v>
       </c>
       <c r="AJ129">
         <v>111070</v>
       </c>
       <c r="AK129">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="A130">
         <v>27</v>
       </c>
       <c r="D130" t="s">
         <v>395</v>
       </c>
       <c r="E130" t="s">
         <v>396</v>
       </c>
       <c r="F130" t="s">
         <v>397</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H130" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I130" t="s">
         <v>275</v>
       </c>
       <c r="J130" t="s">