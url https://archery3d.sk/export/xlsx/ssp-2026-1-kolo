--- v1 (2026-05-15)
+++ v2 (2026-07-18)
@@ -2117,50 +2117,53 @@
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>50</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>52</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="AI9" t="s">
         <v>54</v>
       </c>
       <c r="AJ9">
         <v>111160</v>
       </c>
+      <c r="AK9">
+        <v>5</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10">
         <v>4</v>
       </c>
       <c r="D10" t="s">
         <v>55</v>
       </c>
       <c r="E10" t="s">
         <v>56</v>
       </c>
       <c r="F10" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>58</v>
@@ -2196,50 +2199,53 @@
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>62</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>24.0</v>
       </c>
       <c r="AI11" t="s">
         <v>54</v>
       </c>
       <c r="AJ11">
         <v>110672</v>
       </c>
+      <c r="AK11">
+        <v>4</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="D12" t="s">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>63</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
@@ -2504,51 +2510,51 @@
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>86</v>
       </c>
       <c r="AF19">
         <v>14.0</v>
       </c>
       <c r="AG19">
         <v>14.0</v>
       </c>
       <c r="AI19" t="s">
         <v>54</v>
       </c>
       <c r="AJ19">
         <v>107752</v>
       </c>
       <c r="AK19">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="A20">
         <v>27</v>
       </c>
       <c r="D20" t="s">
         <v>87</v>
       </c>
       <c r="E20" t="s">
         <v>31</v>
       </c>
       <c r="F20" t="s">
         <v>88</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
@@ -3229,51 +3235,51 @@
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I38" t="s">
         <v>144</v>
       </c>
       <c r="J38" t="s">
         <v>145</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>24.0</v>
       </c>
       <c r="AI38" t="s">
         <v>146</v>
       </c>
       <c r="AJ38">
         <v>111103</v>
       </c>
       <c r="AK38">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>147</v>
       </c>
       <c r="E39" t="s">
         <v>148</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I39" t="s">
         <v>149</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>24.0</v>
       </c>
       <c r="AI39" t="s">
@@ -3734,51 +3740,51 @@
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I52" t="s">
         <v>178</v>
       </c>
       <c r="J52" t="s">
         <v>145</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>24.0</v>
       </c>
       <c r="AI52" t="s">
         <v>183</v>
       </c>
       <c r="AJ52">
         <v>111022</v>
       </c>
       <c r="AK52">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="A53">
         <v>26</v>
       </c>
       <c r="D53" t="s">
         <v>194</v>
       </c>
       <c r="E53" t="s">
         <v>60</v>
       </c>
       <c r="F53" t="s">
         <v>195</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I53" t="s">
         <v>178</v>
       </c>
       <c r="J53" t="s">
@@ -4647,50 +4653,53 @@
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I77" t="s">
         <v>256</v>
       </c>
       <c r="J77" t="s">
         <v>242</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>24.0</v>
       </c>
       <c r="AI77" t="s">
         <v>258</v>
       </c>
       <c r="AJ77">
         <v>111090</v>
       </c>
+      <c r="AK77">
+        <v>5</v>
+      </c>
     </row>
     <row r="78" spans="1:37">
       <c r="A78">
         <v>8</v>
       </c>
       <c r="D78" t="s">
         <v>263</v>
       </c>
       <c r="E78" t="s">
         <v>264</v>
       </c>
       <c r="F78" t="s">
         <v>265</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H78" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I78" t="s">
         <v>256</v>
       </c>
       <c r="J78" t="s">
         <v>266</v>
@@ -5160,53 +5169,50 @@
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I92" t="s">
         <v>275</v>
       </c>
       <c r="J92" t="s">
         <v>209</v>
       </c>
       <c r="AE92">
         <v>3</v>
       </c>
       <c r="AF92">
         <v>40.0</v>
       </c>
       <c r="AI92" t="s">
         <v>315</v>
       </c>
       <c r="AJ92">
         <v>109095</v>
       </c>
-      <c r="AK92">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="93" spans="1:37">
       <c r="A93">
         <v>27</v>
       </c>
       <c r="D93" t="s">
         <v>316</v>
       </c>
       <c r="E93" t="s">
         <v>317</v>
       </c>
       <c r="F93" t="s">
         <v>318</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I93" t="s">
         <v>275</v>
       </c>
       <c r="J93" t="s">
         <v>240</v>
@@ -5274,50 +5280,53 @@
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I95" t="s">
         <v>275</v>
       </c>
       <c r="J95" t="s">
         <v>282</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">
         <v>20.0</v>
       </c>
       <c r="AI95" t="s">
         <v>315</v>
       </c>
       <c r="AJ95">
         <v>110314</v>
       </c>
+      <c r="AK95">
+        <v>5</v>
+      </c>
     </row>
     <row r="96" spans="1:37">
       <c r="A96">
         <v>28</v>
       </c>
       <c r="D96" t="s">
         <v>322</v>
       </c>
       <c r="E96" t="s">
         <v>324</v>
       </c>
       <c r="F96" t="s">
         <v>325</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I96" t="s">
         <v>275</v>
       </c>
       <c r="J96" t="s">
         <v>282</v>
@@ -5706,51 +5715,51 @@
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I108" t="s">
         <v>275</v>
       </c>
       <c r="J108" t="s">
         <v>282</v>
       </c>
       <c r="AF108">
         <v>14.0</v>
       </c>
       <c r="AG108">
         <v>14.0</v>
       </c>
       <c r="AI108" t="s">
         <v>344</v>
       </c>
       <c r="AJ108">
         <v>107592</v>
       </c>
       <c r="AK108">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
         <v>218</v>
       </c>
       <c r="E109" t="s">
         <v>152</v>
       </c>
       <c r="F109" t="s">
         <v>350</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I109" t="s">
         <v>275</v>
       </c>
       <c r="J109" t="s">
         <v>158</v>
       </c>
       <c r="AE109">
@@ -6313,51 +6322,51 @@
       <c r="G125" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I125" t="s">
         <v>275</v>
       </c>
       <c r="J125" t="s">
         <v>385</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>24.0</v>
       </c>
       <c r="AI125" t="s">
         <v>379</v>
       </c>
       <c r="AJ125">
         <v>110963</v>
       </c>
       <c r="AK125">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="A126">
         <v>10</v>
       </c>
       <c r="D126" t="s">
         <v>386</v>
       </c>
       <c r="E126" t="s">
         <v>387</v>
       </c>
       <c r="F126" t="s">
         <v>388</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H126" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I126" t="s">
         <v>275</v>
       </c>
       <c r="J126" t="s">
@@ -6528,50 +6537,53 @@
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I131" t="s">
         <v>275</v>
       </c>
       <c r="J131" t="s">
         <v>36</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AF131">
         <v>24.0</v>
       </c>
       <c r="AI131" t="s">
         <v>401</v>
       </c>
       <c r="AJ131">
         <v>110603</v>
       </c>
+      <c r="AK131">
+        <v>5</v>
+      </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>345</v>
       </c>
       <c r="E132" t="s">
         <v>402</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I132" t="s">
         <v>275</v>
       </c>
       <c r="J132" t="s">
         <v>36</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AF132">
         <v>24.0</v>
@@ -6626,50 +6638,53 @@
         <v>213</v>
       </c>
       <c r="F134" t="s">
         <v>405</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I134" t="s">
         <v>275</v>
       </c>
       <c r="AE134">
         <v>2</v>
       </c>
       <c r="AF134">
         <v>34.0</v>
       </c>
       <c r="AI134" t="s">
         <v>401</v>
       </c>
       <c r="AJ134">
         <v>110419</v>
+      </c>
+      <c r="AK134">
+        <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="A135">
         <v>3</v>
       </c>
       <c r="D135" t="s">
         <v>406</v>
       </c>
       <c r="E135" t="s">
         <v>116</v>
       </c>
       <c r="F135" t="s">
         <v>407</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I135" t="s">
         <v>275</v>
       </c>
       <c r="J135" t="s">