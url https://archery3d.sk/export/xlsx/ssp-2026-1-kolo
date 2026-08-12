--- v2 (2026-07-18)
+++ v3 (2026-08-12)
@@ -1890,51 +1890,51 @@
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
       <c r="AF3">
         <v>20.0</v>
       </c>
       <c r="AI3" t="s">
         <v>30</v>
       </c>
       <c r="AJ3">
         <v>107878</v>
       </c>
       <c r="AK3">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4">
         <v>5</v>
       </c>
       <c r="D4" t="s">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
@@ -2782,51 +2782,51 @@
       <c r="G26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>107</v>
       </c>
       <c r="AF26">
         <v>14.0</v>
       </c>
       <c r="AG26">
         <v>14.0</v>
       </c>
       <c r="AI26" t="s">
         <v>95</v>
       </c>
       <c r="AJ26">
         <v>110838</v>
       </c>
       <c r="AK26">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="A27">
         <v>4</v>
       </c>
       <c r="D27" t="s">
         <v>108</v>
       </c>
       <c r="E27" t="s">
         <v>97</v>
       </c>
       <c r="F27" t="s">
         <v>109</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
@@ -3482,50 +3482,53 @@
       </c>
       <c r="F45" t="s">
         <v>171</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I45" t="s">
         <v>157</v>
       </c>
       <c r="J45" t="s">
         <v>158</v>
       </c>
       <c r="AF45">
         <v>14.0</v>
       </c>
       <c r="AI45" t="s">
         <v>168</v>
       </c>
       <c r="AJ45">
         <v>110591</v>
       </c>
+      <c r="AK45">
+        <v>5</v>
+      </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>172</v>
       </c>
       <c r="E46" t="s">
         <v>119</v>
       </c>
       <c r="F46" t="s">
         <v>173</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I46" t="s">
         <v>157</v>
       </c>
       <c r="J46" t="s">
         <v>174</v>
       </c>
       <c r="AE46">
         <v>1</v>
@@ -3781,51 +3784,51 @@
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I53" t="s">
         <v>178</v>
       </c>
       <c r="J53" t="s">
         <v>196</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>24.0</v>
       </c>
       <c r="AI53" t="s">
         <v>183</v>
       </c>
       <c r="AJ53">
         <v>108976</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="A54">
         <v>10</v>
       </c>
       <c r="D54" t="s">
         <v>197</v>
       </c>
       <c r="E54" t="s">
         <v>198</v>
       </c>
       <c r="F54" t="s">
         <v>199</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I54" t="s">
         <v>178</v>
       </c>
       <c r="J54" t="s">
@@ -4691,50 +4694,53 @@
       </c>
       <c r="F78" t="s">
         <v>265</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H78" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I78" t="s">
         <v>256</v>
       </c>
       <c r="J78" t="s">
         <v>266</v>
       </c>
       <c r="AF78">
         <v>14.0</v>
       </c>
       <c r="AI78" t="s">
         <v>267</v>
       </c>
       <c r="AJ78">
         <v>109905</v>
       </c>
+      <c r="AK78">
+        <v>5</v>
+      </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>268</v>
       </c>
       <c r="E79" t="s">
         <v>217</v>
       </c>
       <c r="F79" t="s">
         <v>269</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I79" t="s">
         <v>256</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
         <v>24.0</v>
@@ -5208,51 +5214,51 @@
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I93" t="s">
         <v>275</v>
       </c>
       <c r="J93" t="s">
         <v>240</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>20.0</v>
       </c>
       <c r="AI93" t="s">
         <v>315</v>
       </c>
       <c r="AJ93">
         <v>107616</v>
       </c>
       <c r="AK93">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>319</v>
       </c>
       <c r="E94" t="s">
         <v>320</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I94" t="s">
         <v>275</v>
       </c>
       <c r="J94" t="s">
         <v>321</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
@@ -6833,51 +6839,51 @@
       <c r="G139" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I139" t="s">
         <v>275</v>
       </c>
       <c r="J139" t="s">
         <v>385</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>24.0</v>
       </c>
       <c r="AI139" t="s">
         <v>414</v>
       </c>
       <c r="AJ139">
         <v>110962</v>
       </c>
       <c r="AK139">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>415</v>
       </c>
       <c r="E140" t="s">
         <v>378</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I140" t="s">
         <v>275</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AF140">
         <v>24.0</v>
       </c>
       <c r="AI140" t="s">