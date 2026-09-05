--- v3 (2026-08-12)
+++ v4 (2026-09-05)
@@ -2709,51 +2709,51 @@
       <c r="G24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>89</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>24.0</v>
       </c>
       <c r="AI24" t="s">
         <v>95</v>
       </c>
       <c r="AJ24">
         <v>110825</v>
       </c>
       <c r="AK24">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25">
         <v>8</v>
       </c>
       <c r="D25" t="s">
         <v>101</v>
       </c>
       <c r="E25" t="s">
         <v>102</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>103</v>
       </c>
       <c r="AF25">
@@ -3305,51 +3305,51 @@
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I40" t="s">
         <v>149</v>
       </c>
       <c r="J40" t="s">
         <v>145</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>24.0</v>
       </c>
       <c r="AI40" t="s">
         <v>150</v>
       </c>
       <c r="AJ40">
         <v>110776</v>
       </c>
       <c r="AK40">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41">
         <v>6</v>
       </c>
       <c r="D41" t="s">
         <v>154</v>
       </c>
       <c r="E41" t="s">
         <v>155</v>
       </c>
       <c r="F41" t="s">
         <v>156</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I41" t="s">
         <v>157</v>
       </c>
       <c r="J41" t="s">
@@ -3936,51 +3936,51 @@
       <c r="G57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I57" t="s">
         <v>178</v>
       </c>
       <c r="J57" t="s">
         <v>196</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>24.0</v>
       </c>
       <c r="AI57" t="s">
         <v>204</v>
       </c>
       <c r="AJ57">
         <v>108977</v>
       </c>
       <c r="AK57">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="A58">
         <v>30</v>
       </c>
       <c r="D58" t="s">
         <v>207</v>
       </c>
       <c r="E58" t="s">
         <v>155</v>
       </c>
       <c r="F58" t="s">
         <v>208</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>112</v>
       </c>
       <c r="I58" t="s">
         <v>178</v>
       </c>
       <c r="J58" t="s">
@@ -4111,51 +4111,51 @@
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I62" t="s">
         <v>220</v>
       </c>
       <c r="J62" t="s">
         <v>158</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
         <v>24.0</v>
       </c>
       <c r="AI62" t="s">
         <v>221</v>
       </c>
       <c r="AJ62">
         <v>110947</v>
       </c>
       <c r="AK62">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="A63">
         <v>2</v>
       </c>
       <c r="D63" t="s">
         <v>222</v>
       </c>
       <c r="E63" t="s">
         <v>155</v>
       </c>
       <c r="F63" t="s">
         <v>223</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I63" t="s">
         <v>224</v>
       </c>
       <c r="J63" t="s">
@@ -4330,51 +4330,51 @@
       <c r="H68" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I68" t="s">
         <v>224</v>
       </c>
       <c r="J68" t="s">
         <v>240</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>24.0</v>
       </c>
       <c r="AG68">
         <v>24.0</v>
       </c>
       <c r="AI68" t="s">
         <v>226</v>
       </c>
       <c r="AJ68">
         <v>110826</v>
       </c>
       <c r="AK68">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="A69">
         <v>12</v>
       </c>
       <c r="D69" t="s">
         <v>241</v>
       </c>
       <c r="E69" t="s">
         <v>217</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I69" t="s">
         <v>224</v>
       </c>
       <c r="J69" t="s">
         <v>242</v>
       </c>
       <c r="AF69">
@@ -4482,51 +4482,51 @@
       <c r="G72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H72" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I72" t="s">
         <v>224</v>
       </c>
       <c r="J72" t="s">
         <v>67</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>24.0</v>
       </c>
       <c r="AI72" t="s">
         <v>248</v>
       </c>
       <c r="AJ72">
         <v>109729</v>
       </c>
       <c r="AK72">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="A73">
         <v>12</v>
       </c>
       <c r="D73" t="s">
         <v>251</v>
       </c>
       <c r="E73" t="s">
         <v>102</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I73" t="s">
         <v>224</v>
       </c>
       <c r="J73" t="s">
         <v>242</v>
       </c>
       <c r="AF73">