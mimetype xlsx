--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -2315,51 +2315,51 @@
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>20.0</v>
       </c>
       <c r="AI10" t="s">
         <v>61</v>
       </c>
       <c r="AJ10">
         <v>103936</v>
       </c>
       <c r="AK10">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>62</v>
       </c>
       <c r="E11" t="s">
         <v>63</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>35</v>
       </c>
       <c r="AE11">
@@ -4755,51 +4755,51 @@
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I84" t="s">
         <v>178</v>
       </c>
       <c r="J84" t="s">
         <v>45</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>20.0</v>
       </c>
       <c r="AI84" t="s">
         <v>237</v>
       </c>
       <c r="AJ84">
         <v>104084</v>
       </c>
       <c r="AK84">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>245</v>
       </c>
       <c r="E85" t="s">
         <v>246</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I85" t="s">
         <v>178</v>
       </c>
       <c r="J85" t="s">
         <v>75</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
@@ -6485,51 +6485,51 @@
       <c r="H136" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I136" t="s">
         <v>361</v>
       </c>
       <c r="J136" t="s">
         <v>372</v>
       </c>
       <c r="AD136" t="s">
         <v>373</v>
       </c>
       <c r="AE136">
         <v>1</v>
       </c>
       <c r="AF136">
         <v>12.0</v>
       </c>
       <c r="AI136" t="s">
         <v>374</v>
       </c>
       <c r="AJ136">
         <v>104048</v>
       </c>
       <c r="AK136">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="D137" t="s">
         <v>218</v>
       </c>
       <c r="E137" t="s">
         <v>375</v>
       </c>
       <c r="G137" s="4" t="s">
         <v>53</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I137" t="s">
         <v>361</v>
       </c>
       <c r="J137" t="s">
         <v>75</v>
       </c>
       <c r="AD137" t="s">
         <v>376</v>
       </c>
       <c r="AF137">
@@ -7070,51 +7070,51 @@
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I154" t="s">
         <v>361</v>
       </c>
       <c r="J154" t="s">
         <v>150</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AF154">
         <v>20.0</v>
       </c>
       <c r="AI154" t="s">
         <v>406</v>
       </c>
       <c r="AJ154">
         <v>103970</v>
       </c>
       <c r="AK154">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>408</v>
       </c>
       <c r="E155" t="s">
         <v>409</v>
       </c>
       <c r="F155" t="s">
         <v>410</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I155" t="s">
         <v>361</v>
       </c>
       <c r="AF155">
         <v>14.0</v>
       </c>
       <c r="AI155" t="s">