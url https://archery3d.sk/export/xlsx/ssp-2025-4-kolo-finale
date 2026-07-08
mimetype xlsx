--- v1 (2026-05-25)
+++ v2 (2026-07-08)
@@ -3206,51 +3206,51 @@
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I37" t="s">
         <v>132</v>
       </c>
       <c r="J37" t="s">
         <v>39</v>
       </c>
       <c r="AE37">
         <v>2</v>
       </c>
       <c r="AF37">
         <v>22.0</v>
       </c>
       <c r="AI37" t="s">
         <v>133</v>
       </c>
       <c r="AJ37">
         <v>104036</v>
       </c>
       <c r="AK37">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>134</v>
       </c>
       <c r="E38" t="s">
         <v>135</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I38" t="s">
         <v>132</v>
       </c>
       <c r="J38" t="s">
         <v>75</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
@@ -5786,51 +5786,51 @@
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I115" t="s">
         <v>275</v>
       </c>
       <c r="J115" t="s">
         <v>286</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>20.0</v>
       </c>
       <c r="AI115" t="s">
         <v>323</v>
       </c>
       <c r="AJ115">
         <v>94750</v>
       </c>
       <c r="AK115">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>324</v>
       </c>
       <c r="E116" t="s">
         <v>94</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I116" t="s">
         <v>275</v>
       </c>
       <c r="J116" t="s">
         <v>75</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AF116">
@@ -6485,51 +6485,51 @@
       <c r="H136" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I136" t="s">
         <v>361</v>
       </c>
       <c r="J136" t="s">
         <v>372</v>
       </c>
       <c r="AD136" t="s">
         <v>373</v>
       </c>
       <c r="AE136">
         <v>1</v>
       </c>
       <c r="AF136">
         <v>12.0</v>
       </c>
       <c r="AI136" t="s">
         <v>374</v>
       </c>
       <c r="AJ136">
         <v>104048</v>
       </c>
       <c r="AK136">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="D137" t="s">
         <v>218</v>
       </c>
       <c r="E137" t="s">
         <v>375</v>
       </c>
       <c r="G137" s="4" t="s">
         <v>53</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I137" t="s">
         <v>361</v>
       </c>
       <c r="J137" t="s">
         <v>75</v>
       </c>
       <c r="AD137" t="s">
         <v>376</v>
       </c>
       <c r="AF137">
@@ -7737,51 +7737,51 @@
       <c r="G174" s="4" t="s">
         <v>53</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I174" t="s">
         <v>361</v>
       </c>
       <c r="J174" t="s">
         <v>444</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AF174">
         <v>20.0</v>
       </c>
       <c r="AI174" t="s">
         <v>440</v>
       </c>
       <c r="AJ174">
         <v>104017</v>
       </c>
       <c r="AK174">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>445</v>
       </c>
       <c r="E175" t="s">
         <v>446</v>
       </c>
       <c r="F175" t="s">
         <v>447</v>
       </c>
       <c r="G175" s="4" t="s">
         <v>53</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I175" t="s">
         <v>361</v>
       </c>
       <c r="J175" t="s">
         <v>308</v>
       </c>
       <c r="AF175">