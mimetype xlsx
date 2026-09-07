--- v2 (2026-07-08)
+++ v3 (2026-09-07)
@@ -2099,51 +2099,51 @@
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
         <v>36</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AF4">
         <v>12.0</v>
       </c>
       <c r="AI4" t="s">
         <v>31</v>
       </c>
       <c r="AJ4">
         <v>95016</v>
       </c>
       <c r="AK4">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>39</v>
       </c>
       <c r="AD5" t="s">
         <v>40</v>
       </c>
       <c r="AE5">
@@ -2172,51 +2172,51 @@
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>45</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>16.0</v>
       </c>
       <c r="AI6" t="s">
         <v>46</v>
       </c>
       <c r="AJ6">
         <v>103235</v>
       </c>
       <c r="AK6">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>48</v>
       </c>
       <c r="F7" t="s">
         <v>49</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>50</v>
       </c>
       <c r="AE7">
@@ -3107,51 +3107,51 @@
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I34" t="s">
         <v>113</v>
       </c>
       <c r="J34" t="s">
         <v>35</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>20.0</v>
       </c>
       <c r="AI34" t="s">
         <v>118</v>
       </c>
       <c r="AJ34">
         <v>104642</v>
       </c>
       <c r="AK34">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>101</v>
       </c>
       <c r="E35" t="s">
         <v>125</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I35" t="s">
         <v>113</v>
       </c>
       <c r="J35" t="s">
         <v>75</v>
       </c>
       <c r="AF35">
         <v>14.0</v>
       </c>
       <c r="AI35" t="s">
@@ -3206,51 +3206,51 @@
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I37" t="s">
         <v>132</v>
       </c>
       <c r="J37" t="s">
         <v>39</v>
       </c>
       <c r="AE37">
         <v>2</v>
       </c>
       <c r="AF37">
         <v>22.0</v>
       </c>
       <c r="AI37" t="s">
         <v>133</v>
       </c>
       <c r="AJ37">
         <v>104036</v>
       </c>
       <c r="AK37">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>134</v>
       </c>
       <c r="E38" t="s">
         <v>135</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I38" t="s">
         <v>132</v>
       </c>
       <c r="J38" t="s">
         <v>75</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
@@ -4452,51 +4452,51 @@
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I75" t="s">
         <v>178</v>
       </c>
       <c r="J75" t="s">
         <v>202</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>20.0</v>
       </c>
       <c r="AI75" t="s">
         <v>208</v>
       </c>
       <c r="AJ75">
         <v>103572</v>
       </c>
       <c r="AK75">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>184</v>
       </c>
       <c r="E76" t="s">
         <v>162</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I76" t="s">
         <v>178</v>
       </c>
       <c r="J76" t="s">
         <v>75</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
@@ -4612,51 +4612,51 @@
       <c r="G80" s="4" t="s">
         <v>53</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I80" t="s">
         <v>178</v>
       </c>
       <c r="J80" t="s">
         <v>202</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>20.0</v>
       </c>
       <c r="AI80" t="s">
         <v>233</v>
       </c>
       <c r="AJ80">
         <v>103573</v>
       </c>
       <c r="AK80">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>234</v>
       </c>
       <c r="E81" t="s">
         <v>235</v>
       </c>
       <c r="F81" t="s">
         <v>236</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I81" t="s">
         <v>178</v>
       </c>
       <c r="J81" t="s">
         <v>35</v>
       </c>
       <c r="AE81">
@@ -4988,51 +4988,51 @@
       <c r="G91" s="4" t="s">
         <v>53</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I91" t="s">
         <v>178</v>
       </c>
       <c r="J91" t="s">
         <v>35</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
         <v>20.0</v>
       </c>
       <c r="AI91" t="s">
         <v>258</v>
       </c>
       <c r="AJ91">
         <v>97494</v>
       </c>
       <c r="AK91">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>37</v>
       </c>
       <c r="E92" t="s">
         <v>259</v>
       </c>
       <c r="F92" t="s">
         <v>260</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I92" t="s">
         <v>261</v>
       </c>
       <c r="J92" t="s">
         <v>39</v>
       </c>
       <c r="AE92">
@@ -5442,51 +5442,51 @@
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I105" t="s">
         <v>275</v>
       </c>
       <c r="J105" t="s">
         <v>29</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AF105">
         <v>20.0</v>
       </c>
       <c r="AI105" t="s">
         <v>297</v>
       </c>
       <c r="AJ105">
         <v>102971</v>
       </c>
       <c r="AK105">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>300</v>
       </c>
       <c r="E106" t="s">
         <v>301</v>
       </c>
       <c r="F106" t="s">
         <v>302</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I106" t="s">
         <v>275</v>
       </c>
       <c r="J106" t="s">
         <v>35</v>
       </c>
       <c r="AE106">
@@ -6243,51 +6243,51 @@
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I129" t="s">
         <v>338</v>
       </c>
       <c r="J129" t="s">
         <v>35</v>
       </c>
       <c r="AE129">
         <v>1</v>
       </c>
       <c r="AF129">
         <v>20.0</v>
       </c>
       <c r="AI129" t="s">
         <v>347</v>
       </c>
       <c r="AJ129">
         <v>104545</v>
       </c>
       <c r="AK129">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>218</v>
       </c>
       <c r="E130" t="s">
         <v>350</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I130" t="s">
         <v>338</v>
       </c>
       <c r="J130" t="s">
         <v>75</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
@@ -7172,51 +7172,51 @@
       <c r="F157" t="s">
         <v>414</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I157" t="s">
         <v>361</v>
       </c>
       <c r="J157" t="s">
         <v>308</v>
       </c>
       <c r="AF157">
         <v>14.0</v>
       </c>
       <c r="AI157" t="s">
         <v>406</v>
       </c>
       <c r="AJ157">
         <v>104288</v>
       </c>
       <c r="AK157">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>365</v>
       </c>
       <c r="E158" t="s">
         <v>123</v>
       </c>
       <c r="F158" t="s">
         <v>415</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I158" t="s">
         <v>361</v>
       </c>
       <c r="J158" t="s">
         <v>367</v>
       </c>
       <c r="AE158">
@@ -7699,51 +7699,51 @@
       <c r="F173" t="s">
         <v>439</v>
       </c>
       <c r="G173" s="4" t="s">
         <v>53</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I173" t="s">
         <v>361</v>
       </c>
       <c r="J173" t="s">
         <v>35</v>
       </c>
       <c r="AF173">
         <v>14.0</v>
       </c>
       <c r="AI173" t="s">
         <v>440</v>
       </c>
       <c r="AJ173">
         <v>104236</v>
       </c>
       <c r="AK173">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>441</v>
       </c>
       <c r="E174" t="s">
         <v>442</v>
       </c>
       <c r="F174" t="s">
         <v>443</v>
       </c>
       <c r="G174" s="4" t="s">
         <v>53</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I174" t="s">
         <v>361</v>
       </c>
       <c r="J174" t="s">
         <v>444</v>
       </c>
       <c r="AE174">
@@ -8281,51 +8281,51 @@
       <c r="G191" s="4" t="s">
         <v>53</v>
       </c>
       <c r="H191" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I191" t="s">
         <v>361</v>
       </c>
       <c r="J191" t="s">
         <v>444</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>20.0</v>
       </c>
       <c r="AI191" t="s">
         <v>469</v>
       </c>
       <c r="AJ191">
         <v>104016</v>
       </c>
       <c r="AK191">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>472</v>
       </c>
       <c r="E192" t="s">
         <v>473</v>
       </c>
       <c r="G192" s="4" t="s">
         <v>53</v>
       </c>
       <c r="H192" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I192" t="s">
         <v>361</v>
       </c>
       <c r="J192" t="s">
         <v>75</v>
       </c>
       <c r="AF192">
         <v>14.0</v>
       </c>
       <c r="AI192" t="s">