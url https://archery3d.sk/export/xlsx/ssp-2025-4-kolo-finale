--- v3 (2026-09-07)
+++ v4 (2026-09-27)
@@ -3107,51 +3107,51 @@
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I34" t="s">
         <v>113</v>
       </c>
       <c r="J34" t="s">
         <v>35</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>20.0</v>
       </c>
       <c r="AI34" t="s">
         <v>118</v>
       </c>
       <c r="AJ34">
         <v>104642</v>
       </c>
       <c r="AK34">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>101</v>
       </c>
       <c r="E35" t="s">
         <v>125</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I35" t="s">
         <v>113</v>
       </c>
       <c r="J35" t="s">
         <v>75</v>
       </c>
       <c r="AF35">
         <v>14.0</v>
       </c>
       <c r="AI35" t="s">
@@ -7737,51 +7737,51 @@
       <c r="G174" s="4" t="s">
         <v>53</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I174" t="s">
         <v>361</v>
       </c>
       <c r="J174" t="s">
         <v>444</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AF174">
         <v>20.0</v>
       </c>
       <c r="AI174" t="s">
         <v>440</v>
       </c>
       <c r="AJ174">
         <v>104017</v>
       </c>
       <c r="AK174">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>445</v>
       </c>
       <c r="E175" t="s">
         <v>446</v>
       </c>
       <c r="F175" t="s">
         <v>447</v>
       </c>
       <c r="G175" s="4" t="s">
         <v>53</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I175" t="s">
         <v>361</v>
       </c>
       <c r="J175" t="s">
         <v>308</v>
       </c>
       <c r="AF175">