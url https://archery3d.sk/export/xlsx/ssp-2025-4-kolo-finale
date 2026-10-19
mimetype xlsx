--- v4 (2026-09-27)
+++ v5 (2026-10-19)
@@ -3975,51 +3975,51 @@
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I60" t="s">
         <v>178</v>
       </c>
       <c r="J60" t="s">
         <v>35</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>16.0</v>
       </c>
       <c r="AI60" t="s">
         <v>192</v>
       </c>
       <c r="AJ60">
         <v>95015</v>
       </c>
       <c r="AK60">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>195</v>
       </c>
       <c r="E61" t="s">
         <v>196</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I61" t="s">
         <v>178</v>
       </c>
       <c r="J61" t="s">
         <v>35</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">