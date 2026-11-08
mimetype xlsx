--- v5 (2026-10-19)
+++ v6 (2026-11-08)
@@ -2209,53 +2209,50 @@
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>50</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>16.0</v>
       </c>
       <c r="AI7" t="s">
         <v>46</v>
       </c>
       <c r="AJ7">
         <v>104109</v>
       </c>
-      <c r="AK7">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>52</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>39</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>16.0</v>
@@ -4452,51 +4449,51 @@
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I75" t="s">
         <v>178</v>
       </c>
       <c r="J75" t="s">
         <v>202</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>20.0</v>
       </c>
       <c r="AI75" t="s">
         <v>208</v>
       </c>
       <c r="AJ75">
         <v>103572</v>
       </c>
       <c r="AK75">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>184</v>
       </c>
       <c r="E76" t="s">
         <v>162</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I76" t="s">
         <v>178</v>
       </c>
       <c r="J76" t="s">
         <v>75</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
@@ -4717,51 +4714,51 @@
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I83" t="s">
         <v>178</v>
       </c>
       <c r="J83" t="s">
         <v>154</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>20.0</v>
       </c>
       <c r="AI83" t="s">
         <v>237</v>
       </c>
       <c r="AJ83">
         <v>103311</v>
       </c>
       <c r="AK83">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>242</v>
       </c>
       <c r="E84" t="s">
         <v>243</v>
       </c>
       <c r="F84" t="s">
         <v>244</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I84" t="s">
         <v>178</v>
       </c>
       <c r="J84" t="s">
         <v>45</v>
       </c>
       <c r="AE84">