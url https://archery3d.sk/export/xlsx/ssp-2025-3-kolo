--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -2889,51 +2889,51 @@
       <c r="H39" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I39" t="s">
         <v>140</v>
       </c>
       <c r="J39" t="s">
         <v>29</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>22.0</v>
       </c>
       <c r="AG39">
         <v>22.0</v>
       </c>
       <c r="AI39" t="s">
         <v>156</v>
       </c>
       <c r="AJ39">
         <v>101990</v>
       </c>
       <c r="AK39">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>137</v>
       </c>
       <c r="E40" t="s">
         <v>159</v>
       </c>
       <c r="F40" t="s">
         <v>160</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I40" t="s">
         <v>140</v>
       </c>
       <c r="J40" t="s">
         <v>141</v>
       </c>
       <c r="AF40">
@@ -3070,51 +3070,51 @@
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>94</v>
       </c>
       <c r="I44" t="s">
         <v>140</v>
       </c>
       <c r="J44" t="s">
         <v>51</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>22.0</v>
       </c>
       <c r="AI44" t="s">
         <v>173</v>
       </c>
       <c r="AJ44">
         <v>103445</v>
       </c>
       <c r="AK44">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>174</v>
       </c>
       <c r="E45" t="s">
         <v>175</v>
       </c>
       <c r="F45" t="s">
         <v>176</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>94</v>
       </c>
       <c r="I45" t="s">
         <v>140</v>
       </c>
       <c r="J45" t="s">
         <v>29</v>
       </c>
       <c r="AE45">