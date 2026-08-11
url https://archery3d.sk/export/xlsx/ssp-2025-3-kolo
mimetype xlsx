--- v1 (2026-05-25)
+++ v2 (2026-08-11)
@@ -1575,51 +1575,51 @@
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>2</v>
       </c>
       <c r="AF3">
         <v>22.0</v>
       </c>
       <c r="AG3">
         <v>22.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>101992</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>34</v>
       </c>
       <c r="AD4" t="s">
         <v>35</v>
       </c>
       <c r="AE4">
@@ -1724,51 +1724,51 @@
       <c r="H7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>51</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>18.0</v>
       </c>
       <c r="AG7">
         <v>18.0</v>
       </c>
       <c r="AI7" t="s">
         <v>47</v>
       </c>
       <c r="AJ7">
         <v>103359</v>
       </c>
       <c r="AK7">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>53</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>34</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
@@ -2410,51 +2410,51 @@
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I26" t="s">
         <v>111</v>
       </c>
       <c r="J26" t="s">
         <v>34</v>
       </c>
       <c r="AE26">
         <v>2</v>
       </c>
       <c r="AF26">
         <v>26.0</v>
       </c>
       <c r="AI26" t="s">
         <v>112</v>
       </c>
       <c r="AJ26">
         <v>103410</v>
       </c>
       <c r="AK26">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>113</v>
       </c>
       <c r="E27" t="s">
         <v>114</v>
       </c>
       <c r="F27" t="s">
         <v>115</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I27" t="s">
         <v>111</v>
       </c>
       <c r="J27" t="s">
         <v>34</v>
       </c>
       <c r="AE27">
@@ -3032,51 +3032,51 @@
       <c r="F43" t="s">
         <v>169</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I43" t="s">
         <v>140</v>
       </c>
       <c r="J43" t="s">
         <v>165</v>
       </c>
       <c r="AF43">
         <v>14.0</v>
       </c>
       <c r="AI43" t="s">
         <v>166</v>
       </c>
       <c r="AJ43">
         <v>103302</v>
       </c>
       <c r="AK43">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>170</v>
       </c>
       <c r="E44" t="s">
         <v>171</v>
       </c>
       <c r="F44" t="s">
         <v>172</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>94</v>
       </c>
       <c r="I44" t="s">
         <v>140</v>
       </c>
       <c r="J44" t="s">
         <v>51</v>
       </c>
       <c r="AE44">
@@ -3908,51 +3908,51 @@
       <c r="H67" s="6" t="s">
         <v>94</v>
       </c>
       <c r="I67" t="s">
         <v>201</v>
       </c>
       <c r="J67" t="s">
         <v>202</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>22.0</v>
       </c>
       <c r="AG67">
         <v>22.0</v>
       </c>
       <c r="AI67" t="s">
         <v>233</v>
       </c>
       <c r="AJ67">
         <v>102749</v>
       </c>
       <c r="AK67">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>239</v>
       </c>
       <c r="E68" t="s">
         <v>240</v>
       </c>
       <c r="F68" t="s">
         <v>241</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I68" t="s">
         <v>242</v>
       </c>
       <c r="J68" t="s">
         <v>243</v>
       </c>
       <c r="AE68">
@@ -4016,51 +4016,51 @@
       <c r="F70" t="s">
         <v>247</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I70" t="s">
         <v>242</v>
       </c>
       <c r="J70" t="s">
         <v>95</v>
       </c>
       <c r="AF70">
         <v>14.0</v>
       </c>
       <c r="AI70" t="s">
         <v>244</v>
       </c>
       <c r="AJ70">
         <v>103091</v>
       </c>
       <c r="AK70">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>248</v>
       </c>
       <c r="E71" t="s">
         <v>249</v>
       </c>
       <c r="F71" t="s">
         <v>250</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I71" t="s">
         <v>242</v>
       </c>
       <c r="J71" t="s">
         <v>29</v>
       </c>
       <c r="AF71">
@@ -4118,51 +4118,51 @@
       <c r="F73" t="s">
         <v>254</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>94</v>
       </c>
       <c r="I73" t="s">
         <v>242</v>
       </c>
       <c r="J73" t="s">
         <v>255</v>
       </c>
       <c r="AF73">
         <v>14.0</v>
       </c>
       <c r="AI73" t="s">
         <v>256</v>
       </c>
       <c r="AJ73">
         <v>103440</v>
       </c>
       <c r="AK73">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>257</v>
       </c>
       <c r="E74" t="s">
         <v>258</v>
       </c>
       <c r="F74" t="s">
         <v>259</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>94</v>
       </c>
       <c r="I74" t="s">
         <v>242</v>
       </c>
       <c r="J74" t="s">
         <v>29</v>
       </c>
       <c r="AF74">
@@ -4194,51 +4194,51 @@
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>94</v>
       </c>
       <c r="I75" t="s">
         <v>242</v>
       </c>
       <c r="J75" t="s">
         <v>243</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>22.0</v>
       </c>
       <c r="AI75" t="s">
         <v>256</v>
       </c>
       <c r="AJ75">
         <v>103305</v>
       </c>
       <c r="AK75">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>263</v>
       </c>
       <c r="E76" t="s">
         <v>264</v>
       </c>
       <c r="F76" t="s">
         <v>265</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I76" t="s">
         <v>266</v>
       </c>
       <c r="J76" t="s">
         <v>95</v>
       </c>
       <c r="AD76" t="s">
@@ -4637,51 +4637,51 @@
       <c r="F88" t="s">
         <v>299</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I88" t="s">
         <v>266</v>
       </c>
       <c r="J88" t="s">
         <v>29</v>
       </c>
       <c r="AF88">
         <v>14.0</v>
       </c>
       <c r="AI88" t="s">
         <v>300</v>
       </c>
       <c r="AJ88">
         <v>103424</v>
       </c>
       <c r="AK88">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>301</v>
       </c>
       <c r="E89" t="s">
         <v>302</v>
       </c>
       <c r="F89" t="s">
         <v>303</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I89" t="s">
         <v>266</v>
       </c>
       <c r="J89" t="s">
         <v>95</v>
       </c>
       <c r="AE89">