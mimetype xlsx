--- v2 (2026-08-11)
+++ v3 (2026-09-03)
@@ -2372,51 +2372,51 @@
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I25" t="s">
         <v>103</v>
       </c>
       <c r="J25" t="s">
         <v>29</v>
       </c>
       <c r="AF25">
         <v>14.0</v>
       </c>
       <c r="AG25">
         <v>14.0</v>
       </c>
       <c r="AI25" t="s">
         <v>104</v>
       </c>
       <c r="AJ25">
         <v>102942</v>
       </c>
       <c r="AK25">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>108</v>
       </c>
       <c r="E26" t="s">
         <v>109</v>
       </c>
       <c r="F26" t="s">
         <v>110</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I26" t="s">
         <v>111</v>
       </c>
       <c r="J26" t="s">
         <v>34</v>
       </c>
       <c r="AE26">
@@ -3187,51 +3187,51 @@
       <c r="H47" s="6" t="s">
         <v>94</v>
       </c>
       <c r="I47" t="s">
         <v>140</v>
       </c>
       <c r="J47" t="s">
         <v>29</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>22.0</v>
       </c>
       <c r="AG47">
         <v>22.0</v>
       </c>
       <c r="AI47" t="s">
         <v>183</v>
       </c>
       <c r="AJ47">
         <v>101993</v>
       </c>
       <c r="AK47">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>184</v>
       </c>
       <c r="E48" t="s">
         <v>185</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I48" t="s">
         <v>186</v>
       </c>
       <c r="J48" t="s">
         <v>66</v>
       </c>
       <c r="AE48">
         <v>2</v>
       </c>
       <c r="AF48">
@@ -3625,51 +3625,51 @@
       <c r="H59" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I59" t="s">
         <v>201</v>
       </c>
       <c r="J59" t="s">
         <v>202</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>22.0</v>
       </c>
       <c r="AG59">
         <v>22.0</v>
       </c>
       <c r="AI59" t="s">
         <v>211</v>
       </c>
       <c r="AJ59">
         <v>103326</v>
       </c>
       <c r="AK59">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>218</v>
       </c>
       <c r="E60" t="s">
         <v>219</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I60" t="s">
         <v>201</v>
       </c>
       <c r="J60" t="s">
         <v>95</v>
       </c>
       <c r="AF60">
         <v>14.0</v>
       </c>
       <c r="AI60" t="s">