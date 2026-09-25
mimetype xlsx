--- v3 (2026-09-03)
+++ v4 (2026-09-25)
@@ -2372,51 +2372,51 @@
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I25" t="s">
         <v>103</v>
       </c>
       <c r="J25" t="s">
         <v>29</v>
       </c>
       <c r="AF25">
         <v>14.0</v>
       </c>
       <c r="AG25">
         <v>14.0</v>
       </c>
       <c r="AI25" t="s">
         <v>104</v>
       </c>
       <c r="AJ25">
         <v>102942</v>
       </c>
       <c r="AK25">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>108</v>
       </c>
       <c r="E26" t="s">
         <v>109</v>
       </c>
       <c r="F26" t="s">
         <v>110</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I26" t="s">
         <v>111</v>
       </c>
       <c r="J26" t="s">
         <v>34</v>
       </c>
       <c r="AE26">