--- v4 (2026-09-25)
+++ v5 (2026-10-20)
@@ -2743,51 +2743,51 @@
       <c r="H35" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I35" t="s">
         <v>140</v>
       </c>
       <c r="J35" t="s">
         <v>29</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>18.0</v>
       </c>
       <c r="AG35">
         <v>18.0</v>
       </c>
       <c r="AI35" t="s">
         <v>146</v>
       </c>
       <c r="AJ35">
         <v>101991</v>
       </c>
       <c r="AK35">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>147</v>
       </c>
       <c r="E36" t="s">
         <v>148</v>
       </c>
       <c r="F36" t="s">
         <v>149</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H36" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I36" t="s">
         <v>140</v>
       </c>
       <c r="J36" t="s">
         <v>141</v>
       </c>
       <c r="AF36">
@@ -4302,51 +4302,51 @@
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I78" t="s">
         <v>266</v>
       </c>
       <c r="J78" t="s">
         <v>243</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>18.0</v>
       </c>
       <c r="AI78" t="s">
         <v>276</v>
       </c>
       <c r="AJ78">
         <v>103233</v>
       </c>
       <c r="AK78">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>277</v>
       </c>
       <c r="E79" t="s">
         <v>278</v>
       </c>
       <c r="F79" t="s">
         <v>279</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I79" t="s">
         <v>266</v>
       </c>
       <c r="AI79" t="s">
         <v>280</v>
       </c>
       <c r="AJ79">