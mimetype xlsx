--- v0 (2026-08-19)
+++ v1 (2026-09-08)
@@ -1325,51 +1325,51 @@
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I10" t="s">
         <v>53</v>
       </c>
       <c r="J10" t="s">
         <v>54</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>22.5</v>
       </c>
       <c r="AI10" t="s">
         <v>55</v>
       </c>
       <c r="AJ10">
         <v>101997</v>
       </c>
       <c r="AK10">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>56</v>
       </c>
       <c r="E11" t="s">
         <v>57</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I11" t="s">
         <v>53</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>22.5</v>
       </c>
       <c r="AI11" t="s">