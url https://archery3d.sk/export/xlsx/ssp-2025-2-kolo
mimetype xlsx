--- v1 (2026-09-08)
+++ v2 (2026-10-01)
@@ -1494,51 +1494,51 @@
       <c r="G15" s="5" t="s">
         <v>75</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I15" t="s">
         <v>67</v>
       </c>
       <c r="J15" t="s">
         <v>71</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>22.5</v>
       </c>
       <c r="AI15" t="s">
         <v>76</v>
       </c>
       <c r="AJ15">
         <v>101961</v>
       </c>
       <c r="AK15">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>77</v>
       </c>
       <c r="E16" t="s">
         <v>78</v>
       </c>
       <c r="F16" t="s">
         <v>79</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I16" t="s">
         <v>67</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">