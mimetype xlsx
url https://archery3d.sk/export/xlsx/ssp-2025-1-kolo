--- v0 (2026-05-05)
+++ v1 (2026-06-25)
@@ -2320,51 +2320,51 @@
       <c r="H23" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I23" t="s">
         <v>89</v>
       </c>
       <c r="J23" t="s">
         <v>29</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>20.0</v>
       </c>
       <c r="AG23">
         <v>20.0</v>
       </c>
       <c r="AI23" t="s">
         <v>102</v>
       </c>
       <c r="AJ23">
         <v>100740</v>
       </c>
       <c r="AK23">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>107</v>
       </c>
       <c r="E24" t="s">
         <v>108</v>
       </c>
       <c r="F24" t="s">
         <v>109</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I24" t="s">
         <v>89</v>
       </c>
       <c r="J24" t="s">
         <v>29</v>
       </c>
       <c r="AF24">
@@ -2650,51 +2650,51 @@
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I32" t="s">
         <v>89</v>
       </c>
       <c r="J32" t="s">
         <v>36</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>20.0</v>
       </c>
       <c r="AI32" t="s">
         <v>120</v>
       </c>
       <c r="AJ32">
         <v>101010</v>
       </c>
       <c r="AK32">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>135</v>
       </c>
       <c r="E33" t="s">
         <v>136</v>
       </c>
       <c r="F33" t="s">
         <v>137</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I33" t="s">
         <v>89</v>
       </c>
       <c r="J33" t="s">
         <v>138</v>
       </c>
       <c r="AE33">
@@ -3936,51 +3936,51 @@
       <c r="H69" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I69" t="s">
         <v>241</v>
       </c>
       <c r="J69" t="s">
         <v>251</v>
       </c>
       <c r="AD69" t="s">
         <v>252</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>12.0</v>
       </c>
       <c r="AI69" t="s">
         <v>253</v>
       </c>
       <c r="AJ69">
         <v>101163</v>
       </c>
       <c r="AK69">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>219</v>
       </c>
       <c r="E70" t="s">
         <v>254</v>
       </c>
       <c r="G70" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I70" t="s">
         <v>241</v>
       </c>
       <c r="AD70" t="s">
         <v>255</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
@@ -4607,50 +4607,53 @@
         <v>297</v>
       </c>
       <c r="F89" t="s">
         <v>298</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I89" t="s">
         <v>241</v>
       </c>
       <c r="AE89">
         <v>2</v>
       </c>
       <c r="AF89">
         <v>26.0</v>
       </c>
       <c r="AI89" t="s">
         <v>299</v>
       </c>
       <c r="AJ89">
         <v>100888</v>
+      </c>
+      <c r="AK89">
+        <v>4</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>300</v>
       </c>
       <c r="E90" t="s">
         <v>55</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I90" t="s">
         <v>241</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AF90">
         <v>20.0</v>
       </c>
       <c r="AI90" t="s">