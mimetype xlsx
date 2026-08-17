--- v1 (2026-06-25)
+++ v2 (2026-08-17)
@@ -1587,92 +1587,92 @@
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
       <c r="AF3">
         <v>12.0</v>
       </c>
       <c r="AG3">
         <v>12.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>100742</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>36</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AF4">
         <v>16.0</v>
       </c>
       <c r="AG4">
         <v>16.0</v>
       </c>
       <c r="AI4" t="s">
         <v>37</v>
       </c>
       <c r="AJ4">
         <v>99855</v>
       </c>
       <c r="AK4">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>38</v>
       </c>
       <c r="E5" t="s">
         <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="AE5">
@@ -2250,51 +2250,51 @@
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I21" t="s">
         <v>89</v>
       </c>
       <c r="J21" t="s">
         <v>98</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>20.0</v>
       </c>
       <c r="AI21" t="s">
         <v>102</v>
       </c>
       <c r="AJ21">
         <v>99846</v>
       </c>
       <c r="AK21">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>103</v>
       </c>
       <c r="E22" t="s">
         <v>104</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I22" t="s">
         <v>89</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>20.0</v>
       </c>
       <c r="AI22" t="s">
@@ -2390,51 +2390,51 @@
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I25" t="s">
         <v>89</v>
       </c>
       <c r="J25" t="s">
         <v>36</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>20.0</v>
       </c>
       <c r="AI25" t="s">
         <v>102</v>
       </c>
       <c r="AJ25">
         <v>100853</v>
       </c>
       <c r="AK25">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>113</v>
       </c>
       <c r="E26" t="s">
         <v>114</v>
       </c>
       <c r="F26" t="s">
         <v>115</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I26" t="s">
         <v>89</v>
       </c>
       <c r="J26" t="s">
         <v>98</v>
       </c>
       <c r="AE26">
@@ -3557,51 +3557,51 @@
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I58" t="s">
         <v>153</v>
       </c>
       <c r="J58" t="s">
         <v>154</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>20.0</v>
       </c>
       <c r="AI58" t="s">
         <v>209</v>
       </c>
       <c r="AJ58">
         <v>101042</v>
       </c>
       <c r="AK58">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>217</v>
       </c>
       <c r="E59" t="s">
         <v>127</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I59" t="s">
         <v>153</v>
       </c>
       <c r="J59" t="s">
         <v>218</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
@@ -3767,51 +3767,51 @@
       <c r="H64" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I64" t="s">
         <v>227</v>
       </c>
       <c r="J64" t="s">
         <v>29</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>20.0</v>
       </c>
       <c r="AG64">
         <v>20.0</v>
       </c>
       <c r="AI64" t="s">
         <v>233</v>
       </c>
       <c r="AJ64">
         <v>101237</v>
       </c>
       <c r="AK64">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>234</v>
       </c>
       <c r="E65" t="s">
         <v>235</v>
       </c>
       <c r="F65" t="s">
         <v>236</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I65" t="s">
         <v>227</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
@@ -3936,51 +3936,51 @@
       <c r="H69" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I69" t="s">
         <v>241</v>
       </c>
       <c r="J69" t="s">
         <v>251</v>
       </c>
       <c r="AD69" t="s">
         <v>252</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>12.0</v>
       </c>
       <c r="AI69" t="s">
         <v>253</v>
       </c>
       <c r="AJ69">
         <v>101163</v>
       </c>
       <c r="AK69">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>219</v>
       </c>
       <c r="E70" t="s">
         <v>254</v>
       </c>
       <c r="G70" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I70" t="s">
         <v>241</v>
       </c>
       <c r="AD70" t="s">
         <v>255</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
@@ -4501,51 +4501,51 @@
       <c r="F86" t="s">
         <v>288</v>
       </c>
       <c r="G86" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I86" t="s">
         <v>241</v>
       </c>
       <c r="J86" t="s">
         <v>29</v>
       </c>
       <c r="AF86">
         <v>14.0</v>
       </c>
       <c r="AI86" t="s">
         <v>285</v>
       </c>
       <c r="AJ86">
         <v>101158</v>
       </c>
       <c r="AK86">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>289</v>
       </c>
       <c r="E87" t="s">
         <v>290</v>
       </c>
       <c r="F87" t="s">
         <v>291</v>
       </c>
       <c r="G87" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I87" t="s">
         <v>241</v>
       </c>
       <c r="AF87">
         <v>14.0</v>
       </c>
       <c r="AG87">
@@ -4574,51 +4574,51 @@
       <c r="G88" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I88" t="s">
         <v>241</v>
       </c>
       <c r="J88" t="s">
         <v>295</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AF88">
         <v>20.0</v>
       </c>
       <c r="AI88" t="s">
         <v>285</v>
       </c>
       <c r="AJ88">
         <v>99989</v>
       </c>
       <c r="AK88">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>296</v>
       </c>
       <c r="E89" t="s">
         <v>297</v>
       </c>
       <c r="F89" t="s">
         <v>298</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I89" t="s">
         <v>241</v>
       </c>
       <c r="AE89">
         <v>2</v>
       </c>
       <c r="AF89">
@@ -4938,51 +4938,51 @@
       <c r="G99" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I99" t="s">
         <v>241</v>
       </c>
       <c r="J99" t="s">
         <v>295</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
         <v>20.0</v>
       </c>
       <c r="AI99" t="s">
         <v>312</v>
       </c>
       <c r="AJ99">
         <v>99987</v>
       </c>
       <c r="AK99">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>