--- v2 (2026-08-17)
+++ v3 (2026-09-06)
@@ -2428,51 +2428,51 @@
       <c r="G26" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I26" t="s">
         <v>89</v>
       </c>
       <c r="J26" t="s">
         <v>98</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>20.0</v>
       </c>
       <c r="AI26" t="s">
         <v>116</v>
       </c>
       <c r="AJ26">
         <v>99847</v>
       </c>
       <c r="AK26">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>117</v>
       </c>
       <c r="E27" t="s">
         <v>118</v>
       </c>
       <c r="F27" t="s">
         <v>119</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I27" t="s">
         <v>89</v>
       </c>
       <c r="J27" t="s">
         <v>29</v>
       </c>
       <c r="AE27">
@@ -2758,51 +2758,51 @@
       <c r="H35" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I35" t="s">
         <v>89</v>
       </c>
       <c r="J35" t="s">
         <v>29</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>20.0</v>
       </c>
       <c r="AG35">
         <v>20.0</v>
       </c>
       <c r="AI35" t="s">
         <v>144</v>
       </c>
       <c r="AJ35">
         <v>100739</v>
       </c>
       <c r="AK35">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>145</v>
       </c>
       <c r="E36" t="s">
         <v>146</v>
       </c>
       <c r="F36" t="s">
         <v>147</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I36" t="s">
         <v>148</v>
       </c>
       <c r="J36" t="s">
         <v>29</v>
       </c>
       <c r="AE36">
@@ -3164,51 +3164,51 @@
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I46" t="s">
         <v>153</v>
       </c>
       <c r="J46" t="s">
         <v>154</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>20.0</v>
       </c>
       <c r="AI46" t="s">
         <v>178</v>
       </c>
       <c r="AJ46">
         <v>100237</v>
       </c>
       <c r="AK46">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>186</v>
       </c>
       <c r="E47" t="s">
         <v>93</v>
       </c>
       <c r="F47" t="s">
         <v>187</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I47" t="s">
         <v>153</v>
       </c>
       <c r="J47" t="s">
         <v>188</v>
       </c>
       <c r="AE47">