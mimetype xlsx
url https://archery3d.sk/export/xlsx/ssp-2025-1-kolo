--- v3 (2026-09-06)
+++ v4 (2026-09-26)
@@ -2504,51 +2504,51 @@
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I28" t="s">
         <v>89</v>
       </c>
       <c r="J28" t="s">
         <v>29</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>20.0</v>
       </c>
       <c r="AI28" t="s">
         <v>120</v>
       </c>
       <c r="AJ28">
         <v>101162</v>
       </c>
       <c r="AK28">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>123</v>
       </c>
       <c r="E29" t="s">
         <v>124</v>
       </c>
       <c r="F29" t="s">
         <v>125</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I29" t="s">
         <v>89</v>
       </c>
       <c r="J29" t="s">
         <v>29</v>
       </c>
       <c r="AE29">
@@ -4536,89 +4536,89 @@
       <c r="F87" t="s">
         <v>291</v>
       </c>
       <c r="G87" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I87" t="s">
         <v>241</v>
       </c>
       <c r="AF87">
         <v>14.0</v>
       </c>
       <c r="AG87">
         <v>14.0</v>
       </c>
       <c r="AI87" t="s">
         <v>285</v>
       </c>
       <c r="AJ87">
         <v>101231</v>
       </c>
       <c r="AK87">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>292</v>
       </c>
       <c r="E88" t="s">
         <v>293</v>
       </c>
       <c r="F88" t="s">
         <v>294</v>
       </c>
       <c r="G88" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I88" t="s">
         <v>241</v>
       </c>
       <c r="J88" t="s">
         <v>295</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AF88">
         <v>20.0</v>
       </c>
       <c r="AI88" t="s">
         <v>285</v>
       </c>
       <c r="AJ88">
         <v>99989</v>
       </c>
       <c r="AK88">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>296</v>
       </c>
       <c r="E89" t="s">
         <v>297</v>
       </c>
       <c r="F89" t="s">
         <v>298</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I89" t="s">
         <v>241</v>
       </c>
       <c r="AE89">
         <v>2</v>
       </c>
       <c r="AF89">