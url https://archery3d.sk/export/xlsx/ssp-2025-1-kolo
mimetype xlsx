--- v4 (2026-09-26)
+++ v5 (2026-10-17)
@@ -2174,51 +2174,51 @@
       <c r="H19" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I19" t="s">
         <v>89</v>
       </c>
       <c r="J19" t="s">
         <v>29</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>16.0</v>
       </c>
       <c r="AG19">
         <v>16.0</v>
       </c>
       <c r="AI19" t="s">
         <v>95</v>
       </c>
       <c r="AJ19">
         <v>100741</v>
       </c>
       <c r="AK19">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>96</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>97</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I20" t="s">
         <v>89</v>
       </c>
       <c r="J20" t="s">
         <v>98</v>
       </c>
       <c r="AE20">
@@ -2390,51 +2390,51 @@
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I25" t="s">
         <v>89</v>
       </c>
       <c r="J25" t="s">
         <v>36</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>20.0</v>
       </c>
       <c r="AI25" t="s">
         <v>102</v>
       </c>
       <c r="AJ25">
         <v>100853</v>
       </c>
       <c r="AK25">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>113</v>
       </c>
       <c r="E26" t="s">
         <v>114</v>
       </c>
       <c r="F26" t="s">
         <v>115</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I26" t="s">
         <v>89</v>
       </c>
       <c r="J26" t="s">
         <v>98</v>
       </c>
       <c r="AE26">
@@ -4836,51 +4836,51 @@
       <c r="F96" t="s">
         <v>310</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I96" t="s">
         <v>241</v>
       </c>
       <c r="J96" t="s">
         <v>57</v>
       </c>
       <c r="AF96">
         <v>14.0</v>
       </c>
       <c r="AI96" t="s">
         <v>299</v>
       </c>
       <c r="AJ96">
         <v>100079</v>
       </c>
       <c r="AK96">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>311</v>
       </c>
       <c r="E97" t="s">
         <v>205</v>
       </c>
       <c r="G97" s="4" t="s">
         <v>45</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I97" t="s">
         <v>241</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AF97">
         <v>20.0</v>
       </c>
       <c r="AG97">