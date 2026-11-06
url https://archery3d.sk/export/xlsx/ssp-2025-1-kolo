--- v5 (2026-10-17)
+++ v6 (2026-11-06)
@@ -2250,51 +2250,51 @@
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I21" t="s">
         <v>89</v>
       </c>
       <c r="J21" t="s">
         <v>98</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>20.0</v>
       </c>
       <c r="AI21" t="s">
         <v>102</v>
       </c>
       <c r="AJ21">
         <v>99846</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>103</v>
       </c>
       <c r="E22" t="s">
         <v>104</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I22" t="s">
         <v>89</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>20.0</v>
       </c>
       <c r="AI22" t="s">
@@ -2466,51 +2466,51 @@
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I27" t="s">
         <v>89</v>
       </c>
       <c r="J27" t="s">
         <v>29</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>20.0</v>
       </c>
       <c r="AI27" t="s">
         <v>120</v>
       </c>
       <c r="AJ27">
         <v>100375</v>
       </c>
       <c r="AK27">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>121</v>
       </c>
       <c r="E28" t="s">
         <v>65</v>
       </c>
       <c r="F28" t="s">
         <v>122</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I28" t="s">
         <v>89</v>
       </c>
       <c r="J28" t="s">
         <v>29</v>
       </c>
       <c r="AE28">