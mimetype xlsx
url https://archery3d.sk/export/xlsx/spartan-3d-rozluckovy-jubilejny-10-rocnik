--- v1 (2026-09-08)
+++ v2 (2026-09-28)
@@ -1526,50 +1526,53 @@
       </c>
       <c r="H6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>33</v>
       </c>
       <c r="AD6" t="s">
         <v>41</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>15.0</v>
       </c>
       <c r="AI6" t="s">
         <v>42</v>
       </c>
       <c r="AJ6">
         <v>113218</v>
       </c>
+      <c r="AK6">
+        <v>5</v>
+      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>43</v>
       </c>
       <c r="E7" t="s">
         <v>38</v>
       </c>
       <c r="F7" t="s">
         <v>44</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
       <c r="J7" t="s">
         <v>33</v>
       </c>
       <c r="AD7" t="s">
         <v>45</v>
@@ -1839,51 +1842,51 @@
       <c r="F15" t="s">
         <v>72</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>20.0</v>
       </c>
       <c r="AI15" t="s">
         <v>60</v>
       </c>
       <c r="AJ15">
         <v>113959</v>
       </c>
       <c r="AK15">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>73</v>
       </c>
       <c r="E16" t="s">
         <v>74</v>
       </c>
       <c r="F16" t="s">
         <v>75</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I16" t="s">
         <v>27</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
@@ -2020,51 +2023,51 @@
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>85</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>20.0</v>
       </c>
       <c r="AI20" t="s">
         <v>60</v>
       </c>
       <c r="AJ20">
         <v>113865</v>
       </c>
       <c r="AK20">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>86</v>
       </c>
       <c r="E21" t="s">
         <v>87</v>
       </c>
       <c r="F21" t="s">
         <v>88</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I21" t="s">
         <v>27</v>
       </c>
       <c r="J21" t="s">
         <v>82</v>
       </c>
       <c r="AE21">
@@ -2387,50 +2390,53 @@
       </c>
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I30" t="s">
         <v>27</v>
       </c>
       <c r="J30" t="s">
         <v>113</v>
       </c>
       <c r="AF30">
         <v>15.0</v>
       </c>
       <c r="AG30">
         <v>15.0</v>
       </c>
       <c r="AI30" t="s">
         <v>101</v>
       </c>
       <c r="AJ30">
         <v>113883</v>
       </c>
+      <c r="AK30">
+        <v>5</v>
+      </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>114</v>
       </c>
       <c r="E31" t="s">
         <v>115</v>
       </c>
       <c r="F31" t="s">
         <v>116</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I31" t="s">
         <v>27</v>
       </c>
       <c r="J31" t="s">
         <v>117</v>
       </c>
       <c r="AF31">
         <v>15.0</v>
@@ -3765,51 +3771,51 @@
       <c r="G72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I72" t="s">
         <v>188</v>
       </c>
       <c r="J72" t="s">
         <v>228</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>20.0</v>
       </c>
       <c r="AI72" t="s">
         <v>229</v>
       </c>
       <c r="AJ72">
         <v>114239</v>
       </c>
       <c r="AK72">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>225</v>
       </c>
       <c r="E73" t="s">
         <v>230</v>
       </c>
       <c r="F73" t="s">
         <v>231</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I73" t="s">
         <v>188</v>
       </c>
       <c r="J73" t="s">
         <v>228</v>
       </c>
       <c r="AE73">