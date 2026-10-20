--- v2 (2026-09-28)
+++ v3 (2026-10-20)
@@ -1606,51 +1606,51 @@
       <c r="G8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I8" t="s">
         <v>27</v>
       </c>
       <c r="J8" t="s">
         <v>50</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>15.0</v>
       </c>
       <c r="AI8" t="s">
         <v>51</v>
       </c>
       <c r="AJ8">
         <v>114121</v>
       </c>
       <c r="AK8">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>52</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I9" t="s">
         <v>27</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>15.0</v>
       </c>
       <c r="AG9">
@@ -3845,50 +3845,53 @@
         <v>233</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I74" t="s">
         <v>188</v>
       </c>
       <c r="J74" t="s">
         <v>234</v>
       </c>
       <c r="AF74">
         <v>15.0</v>
       </c>
       <c r="AG74">
         <v>15.0</v>
       </c>
       <c r="AI74" t="s">
         <v>229</v>
       </c>
       <c r="AJ74">
         <v>114258</v>
+      </c>
+      <c r="AK74">
+        <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>235</v>
       </c>
       <c r="E75" t="s">
         <v>236</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I75" t="s">
         <v>188</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>20.0</v>
       </c>
       <c r="AG75">