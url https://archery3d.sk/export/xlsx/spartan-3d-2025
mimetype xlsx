--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -1409,51 +1409,51 @@
       <c r="G7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
       <c r="J7" t="s">
         <v>47</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>20.0</v>
       </c>
       <c r="AI7" t="s">
         <v>36</v>
       </c>
       <c r="AJ7">
         <v>102343</v>
       </c>
       <c r="AK7">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>48</v>
       </c>
       <c r="E8" t="s">
         <v>49</v>
       </c>
       <c r="F8" t="s">
         <v>50</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I8" t="s">
         <v>27</v>
       </c>
       <c r="AF8">
         <v>15.0</v>
       </c>
       <c r="AI8" t="s">
@@ -1756,51 +1756,51 @@
       <c r="F17" t="s">
         <v>80</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I17" t="s">
         <v>27</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>20.0</v>
       </c>
       <c r="AI17" t="s">
         <v>60</v>
       </c>
       <c r="AJ17">
         <v>102313</v>
       </c>
       <c r="AK17">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>81</v>
       </c>
       <c r="E18" t="s">
         <v>77</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="J18" t="s">
         <v>39</v>
       </c>
       <c r="AE18">
         <v>2</v>
       </c>
       <c r="AF18">