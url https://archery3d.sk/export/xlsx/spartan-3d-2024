--- v0 (2026-09-08)
+++ v1 (2026-09-29)
@@ -2010,51 +2010,51 @@
       <c r="F15" t="s">
         <v>74</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>20.0</v>
       </c>
       <c r="AI15" t="s">
         <v>66</v>
       </c>
       <c r="AJ15">
         <v>90941</v>
       </c>
       <c r="AK15">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>75</v>
       </c>
       <c r="E16" t="s">
         <v>76</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I16" t="s">
         <v>27</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>20.0</v>
       </c>
       <c r="AI16" t="s">
@@ -3069,51 +3069,51 @@
       <c r="F48" t="s">
         <v>169</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I48" t="s">
         <v>160</v>
       </c>
       <c r="J48" t="s">
         <v>105</v>
       </c>
       <c r="AF48">
         <v>15.0</v>
       </c>
       <c r="AI48" t="s">
         <v>165</v>
       </c>
       <c r="AJ48">
         <v>91063</v>
       </c>
       <c r="AK48">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>159</v>
       </c>
       <c r="E49" t="s">
         <v>118</v>
       </c>
       <c r="F49" t="s">
         <v>170</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I49" t="s">
         <v>160</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
@@ -4685,51 +4685,51 @@
       <c r="F97" t="s">
         <v>291</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I97" t="s">
         <v>216</v>
       </c>
       <c r="J97" t="s">
         <v>292</v>
       </c>
       <c r="AF97">
         <v>15.0</v>
       </c>
       <c r="AI97" t="s">
         <v>281</v>
       </c>
       <c r="AJ97">
         <v>90969</v>
       </c>
       <c r="AK97">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>290</v>
       </c>
       <c r="E98" t="s">
         <v>293</v>
       </c>
       <c r="F98" t="s">
         <v>294</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I98" t="s">
         <v>216</v>
       </c>
       <c r="J98" t="s">
         <v>292</v>
       </c>
       <c r="AF98">