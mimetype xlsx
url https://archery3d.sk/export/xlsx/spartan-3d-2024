--- v1 (2026-09-29)
+++ v2 (2026-10-21)
@@ -2912,51 +2912,51 @@
       <c r="F43" t="s">
         <v>152</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I43" t="s">
         <v>153</v>
       </c>
       <c r="J43" t="s">
         <v>154</v>
       </c>
       <c r="AF43">
         <v>15.0</v>
       </c>
       <c r="AI43" t="s">
         <v>155</v>
       </c>
       <c r="AJ43">
         <v>90902</v>
       </c>
       <c r="AK43">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>156</v>
       </c>
       <c r="E44" t="s">
         <v>157</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I44" t="s">
         <v>153</v>
       </c>
       <c r="AF44">
         <v>15.0</v>
       </c>
       <c r="AI44" t="s">
         <v>158</v>
       </c>
       <c r="AJ44">