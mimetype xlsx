--- v1 (2026-09-08)
+++ v2 (2026-10-20)
@@ -1834,51 +1834,51 @@
       <c r="F14" t="s">
         <v>72</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>18.0</v>
       </c>
       <c r="AI14" t="s">
         <v>62</v>
       </c>
       <c r="AJ14">
         <v>78450</v>
       </c>
       <c r="AK14">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>73</v>
       </c>
       <c r="E15" t="s">
         <v>74</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>18.0</v>
       </c>
       <c r="AI15" t="s">
@@ -2058,51 +2058,51 @@
       <c r="F21" t="s">
         <v>88</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>18.0</v>
       </c>
       <c r="AI21" t="s">
         <v>62</v>
       </c>
       <c r="AJ21">
         <v>78035</v>
       </c>
       <c r="AK21">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>89</v>
       </c>
       <c r="E22" t="s">
         <v>90</v>
       </c>
       <c r="F22" t="s">
         <v>91</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>92</v>
       </c>
       <c r="AE22">
@@ -2192,51 +2192,51 @@
       <c r="F25" t="s">
         <v>100</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>18.0</v>
       </c>
       <c r="AI25" t="s">
         <v>101</v>
       </c>
       <c r="AJ25">
         <v>77380</v>
       </c>
       <c r="AK25">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>102</v>
       </c>
       <c r="E26" t="s">
         <v>103</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>18.0</v>
       </c>
       <c r="AI26" t="s">