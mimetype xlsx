--- v0 (2026-08-17)
+++ v1 (2026-09-08)
@@ -2619,53 +2619,50 @@
       </c>
       <c r="H38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I38" t="s">
         <v>133</v>
       </c>
       <c r="J38" t="s">
         <v>116</v>
       </c>
       <c r="AD38" t="s">
         <v>138</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>10.0</v>
       </c>
       <c r="AI38" t="s">
         <v>139</v>
       </c>
       <c r="AJ38">
         <v>78524</v>
       </c>
-      <c r="AK38">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>140</v>
       </c>
       <c r="E39" t="s">
         <v>90</v>
       </c>
       <c r="F39" t="s">
         <v>141</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I39" t="s">
         <v>133</v>
       </c>
       <c r="J39" t="s">
         <v>142</v>
       </c>
       <c r="AE39">
         <v>1</v>