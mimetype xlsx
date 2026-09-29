--- v0 (2026-09-08)
+++ v1 (2026-09-29)
@@ -2893,51 +2893,51 @@
       <c r="F50" t="s">
         <v>194</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>85</v>
       </c>
       <c r="I50" t="s">
         <v>179</v>
       </c>
       <c r="J50" t="s">
         <v>111</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AI50" t="s">
         <v>195</v>
       </c>
       <c r="AJ50">
         <v>63242</v>
       </c>
       <c r="AK50">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>196</v>
       </c>
       <c r="E51" t="s">
         <v>197</v>
       </c>
       <c r="F51" t="s">
         <v>198</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>85</v>
       </c>
       <c r="I51" t="s">
         <v>179</v>
       </c>
       <c r="J51" t="s">
         <v>199</v>
       </c>
       <c r="AE51">