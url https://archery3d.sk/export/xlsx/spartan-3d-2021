--- v0 (2026-09-09)
+++ v1 (2026-10-20)
@@ -1539,51 +1539,51 @@
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>52</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AI9" t="s">
         <v>49</v>
       </c>
       <c r="AJ9">
         <v>50996</v>
       </c>
       <c r="AK9">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>53</v>
       </c>
       <c r="E10" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AI10" t="s">
         <v>49</v>
       </c>
       <c r="AJ10">
@@ -2166,51 +2166,51 @@
       <c r="F30" t="s">
         <v>118</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I30" t="s">
         <v>119</v>
       </c>
       <c r="J30" t="s">
         <v>120</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>121</v>
       </c>
       <c r="AJ30">
         <v>51024</v>
       </c>
       <c r="AK30">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>122</v>
       </c>
       <c r="E31" t="s">
         <v>123</v>
       </c>
       <c r="F31" t="s">
         <v>124</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I31" t="s">
         <v>119</v>
       </c>
       <c r="J31" t="s">
         <v>85</v>
       </c>
       <c r="AE31">
@@ -3035,51 +3035,51 @@
       <c r="F58" t="s">
         <v>201</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I58" t="s">
         <v>167</v>
       </c>
       <c r="J58" t="s">
         <v>158</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">
         <v>190</v>
       </c>
       <c r="AJ58">
         <v>50302</v>
       </c>
       <c r="AK58">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>202</v>
       </c>
       <c r="E59" t="s">
         <v>203</v>
       </c>
       <c r="F59" t="s">
         <v>204</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I59" t="s">
         <v>167</v>
       </c>
       <c r="J59" t="s">
         <v>158</v>
       </c>
       <c r="AE59">
@@ -3320,51 +3320,51 @@
       <c r="F67" t="s">
         <v>225</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I67" t="s">
         <v>167</v>
       </c>
       <c r="J67" t="s">
         <v>226</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AI67" t="s">
         <v>223</v>
       </c>
       <c r="AJ67">
         <v>51070</v>
       </c>
       <c r="AK67">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>224</v>
       </c>
       <c r="E68" t="s">
         <v>227</v>
       </c>
       <c r="F68" t="s">
         <v>228</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I68" t="s">
         <v>167</v>
       </c>
       <c r="J68" t="s">
         <v>226</v>
       </c>
       <c r="AE68">