--- v0 (2026-09-08)
+++ v1 (2026-10-20)
@@ -1545,51 +1545,51 @@
       <c r="E9" t="s">
         <v>56</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AI9" t="s">
         <v>54</v>
       </c>
       <c r="AJ9">
         <v>41801</v>
       </c>
       <c r="AK9">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>58</v>
       </c>
       <c r="F10" t="s">
         <v>59</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="AE10">