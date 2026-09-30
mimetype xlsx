--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -3473,51 +3473,51 @@
       <c r="F70" t="s">
         <v>243</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>48</v>
       </c>
       <c r="I70" t="s">
         <v>190</v>
       </c>
       <c r="J70" t="s">
         <v>102</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AI70" t="s">
         <v>233</v>
       </c>
       <c r="AJ70">
         <v>33009</v>
       </c>
       <c r="AK70">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>244</v>
       </c>
       <c r="E71" t="s">
         <v>60</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I71" t="s">
         <v>190</v>
       </c>
       <c r="J71" t="s">
         <v>245</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AI71" t="s">