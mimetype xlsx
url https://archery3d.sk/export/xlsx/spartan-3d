--- v0 (2026-08-17)
+++ v1 (2026-10-20)
@@ -2026,51 +2026,51 @@
       <c r="E14" t="s">
         <v>75</v>
       </c>
       <c r="F14" t="s">
         <v>76</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AI14" t="s">
         <v>66</v>
       </c>
       <c r="AJ14">
         <v>22044</v>
       </c>
       <c r="AK14">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>77</v>
       </c>
       <c r="E15" t="s">
         <v>78</v>
       </c>
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>70</v>
       </c>
       <c r="AE15">
@@ -4225,51 +4225,51 @@
       <c r="F86" t="s">
         <v>288</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I86" t="s">
         <v>254</v>
       </c>
       <c r="J86" t="s">
         <v>70</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
         <v>289</v>
       </c>
       <c r="AJ86">
         <v>22039</v>
       </c>
       <c r="AK86">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>290</v>
       </c>
       <c r="E87" t="s">
         <v>147</v>
       </c>
       <c r="F87" t="s">
         <v>291</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I87" t="s">
         <v>254</v>
       </c>
       <c r="J87" t="s">
         <v>116</v>
       </c>
       <c r="AE87">