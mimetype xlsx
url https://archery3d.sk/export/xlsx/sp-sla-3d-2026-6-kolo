--- v0 (2026-05-02)
+++ v1 (2026-05-25)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="588">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="618">
   <si>
     <t>SLOVENSKÝ POHÁR SLA 3D 2026 - 6.kolo</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -193,50 +193,62 @@
   <si>
     <t>SVK2648</t>
   </si>
   <si>
     <t>Kadet 13+</t>
   </si>
   <si>
     <t>Lukostrelecký klub route 66</t>
   </si>
   <si>
     <t>BB17m</t>
   </si>
   <si>
     <t>Pytel</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>SVK2996</t>
   </si>
   <si>
     <t>Lukostrelecký klub Rovinka</t>
   </si>
   <si>
+    <t>Demmler</t>
+  </si>
+  <si>
+    <t>Ivo</t>
+  </si>
+  <si>
+    <t>SVK2444</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Epirus</t>
+  </si>
+  <si>
     <t>Špindor</t>
   </si>
   <si>
     <t>Damián</t>
   </si>
   <si>
     <t>SVK2566</t>
   </si>
   <si>
     <t>Kováčová</t>
   </si>
   <si>
     <t>Gabriela</t>
   </si>
   <si>
     <t>SVK2690</t>
   </si>
   <si>
     <t>BB17z</t>
   </si>
   <si>
     <t>Brozmanová</t>
   </si>
   <si>
     <t>Sára</t>
@@ -250,53 +262,50 @@
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>SVK2737</t>
   </si>
   <si>
     <t>Lukostreľba pre radosť ♥</t>
   </si>
   <si>
     <t>Lanyiova</t>
   </si>
   <si>
     <t>SVK2708</t>
   </si>
   <si>
     <t>Raje</t>
   </si>
   <si>
     <t>Amélia Sophia</t>
   </si>
   <si>
     <t>SVK2412</t>
   </si>
   <si>
-    <t>Lukostrelecký klub Epirus</t>
-[...1 lines deleted...]
-  <si>
     <t>Fekiač</t>
   </si>
   <si>
     <t>Jozef</t>
   </si>
   <si>
     <t>SVK2545</t>
   </si>
   <si>
     <t>Senior 18+</t>
   </si>
   <si>
     <t>LukostrelecBB</t>
   </si>
   <si>
     <t>BB50m</t>
   </si>
   <si>
     <t>Holák</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>SVK2891</t>
@@ -379,50 +388,59 @@
   <si>
     <t>Erik</t>
   </si>
   <si>
     <t>SVK2859</t>
   </si>
   <si>
     <t>Macho</t>
   </si>
   <si>
     <t>SVK2902</t>
   </si>
   <si>
     <t>Hájeková</t>
   </si>
   <si>
     <t>Magdaléna</t>
   </si>
   <si>
     <t>SVK2501</t>
   </si>
   <si>
     <t>BB50z</t>
   </si>
   <si>
+    <t>Hanová</t>
+  </si>
+  <si>
+    <t>Michaela</t>
+  </si>
+  <si>
+    <t>SVK2942</t>
+  </si>
+  <si>
     <t>Čuháková</t>
   </si>
   <si>
     <t>Katarína</t>
   </si>
   <si>
     <t>SVK2633</t>
   </si>
   <si>
     <t>Málek</t>
   </si>
   <si>
     <t>Mária</t>
   </si>
   <si>
     <t>SVK0611</t>
   </si>
   <si>
     <t>HORNÉ HÚŠČIE 3D ☯</t>
   </si>
   <si>
     <t>Trúchla</t>
   </si>
   <si>
     <t>Eva</t>
@@ -952,80 +970,110 @@
   <si>
     <t>HU999m</t>
   </si>
   <si>
     <t>Učeň</t>
   </si>
   <si>
     <t>SVK2785</t>
   </si>
   <si>
     <t>Kapľavka</t>
   </si>
   <si>
     <t>SVK1021</t>
   </si>
   <si>
     <t>Športovostrelecký klub Šarišské Michaľany</t>
   </si>
   <si>
     <t>LÉVAY</t>
   </si>
   <si>
     <t>SVK0317</t>
   </si>
   <si>
+    <t>Široký</t>
+  </si>
+  <si>
+    <t>Štefan</t>
+  </si>
+  <si>
+    <t>SVK2010</t>
+  </si>
+  <si>
+    <t>LK PERUN</t>
+  </si>
+  <si>
     <t>NAGY</t>
   </si>
   <si>
     <t>György</t>
   </si>
   <si>
     <t>SVK2549</t>
   </si>
   <si>
     <t>FERLEŤÁKOVÁ</t>
   </si>
   <si>
     <t>Júlia</t>
   </si>
   <si>
     <t>SVK2736</t>
   </si>
   <si>
     <t>HU999z</t>
   </si>
   <si>
+    <t>Martoňáková</t>
+  </si>
+  <si>
+    <t>Viera</t>
+  </si>
+  <si>
+    <t>SVK2855</t>
+  </si>
+  <si>
+    <t>OL</t>
+  </si>
+  <si>
+    <t>OL17z</t>
+  </si>
+  <si>
+    <t>Kochanová</t>
+  </si>
+  <si>
+    <t>Emily</t>
+  </si>
+  <si>
+    <t>SVK2856</t>
+  </si>
+  <si>
     <t>SVK2853</t>
   </si>
   <si>
-    <t>OL</t>
-[...4 lines deleted...]
-  <si>
     <t>Fiala</t>
   </si>
   <si>
     <t>Ľuboš</t>
   </si>
   <si>
     <t>SVK2621</t>
   </si>
   <si>
     <t>Blue Arrows Viničné</t>
   </si>
   <si>
     <t>OL50m</t>
   </si>
   <si>
     <t>Sekerka</t>
   </si>
   <si>
     <t>SVK1389</t>
   </si>
   <si>
     <t>Kicko</t>
   </si>
   <si>
     <t>Denis</t>
@@ -1150,53 +1198,50 @@
   <si>
     <t>Kolesnáč</t>
   </si>
   <si>
     <t>Maroš</t>
   </si>
   <si>
     <t>SVK1320</t>
   </si>
   <si>
     <t>SVK2896</t>
   </si>
   <si>
     <t>Bystričan</t>
   </si>
   <si>
     <t>Matúš</t>
   </si>
   <si>
     <t>SVK2267</t>
   </si>
   <si>
     <t>Palcso</t>
   </si>
   <si>
-    <t>Štefan</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK1405</t>
   </si>
   <si>
     <t>Rybarčáková</t>
   </si>
   <si>
     <t>Vladimíra</t>
   </si>
   <si>
     <t>SVK3014</t>
   </si>
   <si>
     <t>PBHB50z</t>
   </si>
   <si>
     <t>Šmidová</t>
   </si>
   <si>
     <t>Zuzana</t>
   </si>
   <si>
     <t>SVK2984</t>
   </si>
   <si>
     <t>Hrbeková</t>
@@ -1321,53 +1366,50 @@
   <si>
     <t>Marcinaško</t>
   </si>
   <si>
     <t>SVK2983</t>
   </si>
   <si>
     <t>Králl</t>
   </si>
   <si>
     <t>SVK1355</t>
   </si>
   <si>
     <t>Rédey</t>
   </si>
   <si>
     <t>SVK0119</t>
   </si>
   <si>
     <t>TRLB50z</t>
   </si>
   <si>
     <t>Gilániová</t>
   </si>
   <si>
-    <t>Michaela</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK0830</t>
   </si>
   <si>
     <t>Hajdáková</t>
   </si>
   <si>
     <t>Lucia</t>
   </si>
   <si>
     <t>SVK2109</t>
   </si>
   <si>
     <t>Antares 3D</t>
   </si>
   <si>
     <t>Vavrová</t>
   </si>
   <si>
     <t>Lubomíra</t>
   </si>
   <si>
     <t>SVK1065</t>
   </si>
   <si>
     <t>LK  Reflex  Žilina</t>
@@ -1468,62 +1510,86 @@
   <si>
     <t>Hermina Vatlavic</t>
   </si>
   <si>
     <t>SVK2995</t>
   </si>
   <si>
     <t>Eva Pytlova</t>
   </si>
   <si>
     <t>Komáriková</t>
   </si>
   <si>
     <t>Hana</t>
   </si>
   <si>
     <t>SVK2818</t>
   </si>
   <si>
     <t>Daniela Komáriková</t>
   </si>
   <si>
     <t>TRRB12z</t>
   </si>
   <si>
+    <t>Medeková</t>
+  </si>
+  <si>
+    <t>Natália</t>
+  </si>
+  <si>
+    <t>SVK2901</t>
+  </si>
+  <si>
+    <t>Monika Medekova</t>
+  </si>
+  <si>
     <t>Poláčiková</t>
   </si>
   <si>
     <t>Simona</t>
   </si>
   <si>
     <t>SVK2823</t>
   </si>
   <si>
     <t>SVK2665 Lukáš Poláčik</t>
   </si>
   <si>
+    <t>Orlická</t>
+  </si>
+  <si>
+    <t>Erika</t>
+  </si>
+  <si>
+    <t>SVK3065</t>
+  </si>
+  <si>
+    <t>SVK2647 Paulína Niznerová</t>
+  </si>
+  <si>
     <t>Maximilián</t>
   </si>
   <si>
     <t>SVK2368</t>
   </si>
   <si>
     <t>TRRB17m</t>
   </si>
   <si>
     <t>Frank</t>
   </si>
   <si>
     <t>Róbert Koppany</t>
   </si>
   <si>
     <t>SVK2976</t>
   </si>
   <si>
     <t>SVK2528</t>
   </si>
   <si>
     <t>Širo</t>
   </si>
   <si>
     <t>SVK2821</t>
@@ -1579,77 +1645,92 @@
   <si>
     <t>TRRB50m</t>
   </si>
   <si>
     <t>Šúň</t>
   </si>
   <si>
     <t>SVK2279</t>
   </si>
   <si>
     <t>SVK1143</t>
   </si>
   <si>
     <t>SVK2192</t>
   </si>
   <si>
     <t>SVK0360</t>
   </si>
   <si>
     <t>Vejčík</t>
   </si>
   <si>
     <t>SVK2226</t>
   </si>
   <si>
+    <t>Vavro</t>
+  </si>
+  <si>
+    <t>SVK3066</t>
+  </si>
+  <si>
     <t>Miloš</t>
   </si>
   <si>
     <t>SVK2867</t>
   </si>
   <si>
     <t>Csizmadia</t>
   </si>
   <si>
     <t>Imrich</t>
   </si>
   <si>
     <t>SVK1188</t>
   </si>
   <si>
     <t>Bobek</t>
   </si>
   <si>
     <t>SVK2331</t>
   </si>
   <si>
     <t>Potocki</t>
   </si>
   <si>
     <t>SVK2263</t>
   </si>
   <si>
+    <t>Richter</t>
+  </si>
+  <si>
+    <t>LIBOR</t>
+  </si>
+  <si>
+    <t>CZE0805</t>
+  </si>
+  <si>
     <t>Guldan</t>
   </si>
   <si>
     <t>SVK1435</t>
   </si>
   <si>
     <t>Vanovčan</t>
   </si>
   <si>
     <t>SVK2591</t>
   </si>
   <si>
     <t>Poláčik</t>
   </si>
   <si>
     <t>SVK2665</t>
   </si>
   <si>
     <t>Sádovský</t>
   </si>
   <si>
     <t>Pavol</t>
   </si>
   <si>
     <t>SVK2377</t>
@@ -1757,50 +1838,59 @@
     <t>Kováč</t>
   </si>
   <si>
     <t>SVK0747</t>
   </si>
   <si>
     <t>ML3D TJ Družstevník Mníchova Lehota</t>
   </si>
   <si>
     <t>Jakab</t>
   </si>
   <si>
     <t>László</t>
   </si>
   <si>
     <t>HUN11142</t>
   </si>
   <si>
     <t>Ostorosi SE</t>
   </si>
   <si>
     <t>Hačár</t>
   </si>
   <si>
     <t>SVK2820</t>
+  </si>
+  <si>
+    <t>Bagi</t>
+  </si>
+  <si>
+    <t>SVK2198</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Kajal</t>
   </si>
   <si>
     <t>Lukáč</t>
   </si>
   <si>
     <t>Zdeněk</t>
   </si>
   <si>
     <t>SVK2903</t>
   </si>
   <si>
     <t>Binderová</t>
   </si>
   <si>
     <t>Tatiana</t>
   </si>
   <si>
     <t>SVK0307</t>
   </si>
   <si>
     <t>TRRB999z</t>
   </si>
 </sst>
 </file>
 
@@ -2187,51 +2277,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK186"/>
+  <dimension ref="A1:AK196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -2479,51 +2569,51 @@
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="AD5" t="s">
         <v>42</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>20.0</v>
       </c>
       <c r="AI5" t="s">
         <v>43</v>
       </c>
       <c r="AJ5">
         <v>108551</v>
       </c>
       <c r="AK5">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>44</v>
       </c>
       <c r="E6" t="s">
         <v>45</v>
       </c>
       <c r="F6" t="s">
         <v>46</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>47</v>
       </c>
       <c r="AD6" t="s">
@@ -2616,6575 +2706,6949 @@
       </c>
       <c r="AJ8">
         <v>109939</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>59</v>
       </c>
       <c r="E9" t="s">
         <v>60</v>
       </c>
       <c r="F9" t="s">
         <v>61</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>22.0</v>
       </c>
       <c r="AI9" t="s">
         <v>54</v>
       </c>
       <c r="AJ9">
-        <v>105471</v>
+        <v>112552</v>
       </c>
       <c r="AK9">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F10" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>65</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>41</v>
       </c>
+      <c r="AE10">
+        <v>1</v>
+      </c>
       <c r="AF10">
-        <v>12.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI10" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="AJ10">
-        <v>109876</v>
+        <v>105471</v>
       </c>
       <c r="AK10">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>67</v>
       </c>
       <c r="F11" t="s">
         <v>68</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="AF11">
-        <v>22.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI11" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="AJ11">
-        <v>109233</v>
+        <v>109876</v>
+      </c>
+      <c r="AK11">
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
-        <v>72</v>
+        <v>53</v>
+      </c>
+      <c r="AE12">
+        <v>1</v>
       </c>
       <c r="AF12">
-        <v>12.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI12" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="AJ12">
-        <v>106968</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>109233</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>73</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="F13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="AF13">
-        <v>22.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI13" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="AJ13">
-        <v>108009</v>
+        <v>106968</v>
       </c>
       <c r="AK13">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E14" t="s">
-        <v>76</v>
+        <v>38</v>
       </c>
       <c r="F14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
-        <v>78</v>
+        <v>76</v>
+      </c>
+      <c r="AE14">
+        <v>1</v>
       </c>
       <c r="AF14">
-        <v>12.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI14" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="AJ14">
-        <v>105724</v>
+        <v>108009</v>
       </c>
       <c r="AK14">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>79</v>
       </c>
       <c r="E15" t="s">
         <v>80</v>
       </c>
       <c r="F15" t="s">
         <v>81</v>
       </c>
-      <c r="G15" s="1" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="G15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>62</v>
       </c>
       <c r="AF15">
-        <v>26.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI15" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="AJ15">
-        <v>111110</v>
+        <v>105724</v>
       </c>
       <c r="AK15">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E16" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="F16" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
-        <v>41</v>
+        <v>86</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>26.0</v>
       </c>
       <c r="AI16" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AJ16">
-        <v>105485</v>
+        <v>111110</v>
       </c>
       <c r="AK16">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>88</v>
       </c>
       <c r="E17" t="s">
         <v>89</v>
       </c>
       <c r="F17" t="s">
         <v>90</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>26.0</v>
       </c>
       <c r="AI17" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AJ17">
-        <v>106553</v>
+        <v>105485</v>
       </c>
       <c r="AK17">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>91</v>
       </c>
       <c r="E18" t="s">
         <v>92</v>
       </c>
       <c r="F18" t="s">
         <v>93</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>26.0</v>
       </c>
       <c r="AI18" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AJ18">
-        <v>105534</v>
+        <v>106553</v>
       </c>
       <c r="AK18">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>94</v>
       </c>
       <c r="E19" t="s">
         <v>95</v>
       </c>
       <c r="F19" t="s">
         <v>96</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
-        <v>97</v>
+        <v>41</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>26.0</v>
       </c>
       <c r="AI19" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AJ19">
-        <v>109902</v>
+        <v>105534</v>
+      </c>
+      <c r="AK19">
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
+        <v>97</v>
+      </c>
+      <c r="E20" t="s">
         <v>98</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20" t="s">
         <v>99</v>
       </c>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
-        <v>29</v>
+        <v>100</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>26.0</v>
       </c>
       <c r="AI20" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AJ20">
-        <v>106852</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>109902</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="E21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>26.0</v>
       </c>
       <c r="AI21" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AJ21">
-        <v>106601</v>
+        <v>106852</v>
       </c>
       <c r="AK21">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="E22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
-        <v>72</v>
+        <v>53</v>
+      </c>
+      <c r="AE22">
+        <v>1</v>
       </c>
       <c r="AF22">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI22" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AJ22">
-        <v>105579</v>
+        <v>106601</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
       <c r="E23" t="s">
         <v>106</v>
       </c>
       <c r="F23" t="s">
         <v>107</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="AF23">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI23" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AJ23">
-        <v>105633</v>
+        <v>105579</v>
       </c>
       <c r="AK23">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
+        <v>108</v>
+      </c>
+      <c r="E24" t="s">
         <v>109</v>
       </c>
-      <c r="E24" t="s">
+      <c r="F24" t="s">
         <v>110</v>
       </c>
-      <c r="F24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
+      <c r="J24" t="s">
+        <v>111</v>
+      </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>26.0</v>
       </c>
       <c r="AI24" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AJ24">
-        <v>108478</v>
+        <v>105633</v>
       </c>
       <c r="AK24">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>112</v>
       </c>
       <c r="E25" t="s">
         <v>113</v>
       </c>
       <c r="F25" t="s">
         <v>114</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
-      <c r="J25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>26.0</v>
       </c>
       <c r="AI25" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AJ25">
-        <v>109278</v>
+        <v>108478</v>
       </c>
       <c r="AK25">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>115</v>
       </c>
       <c r="E26" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="F26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>26.0</v>
       </c>
       <c r="AI26" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AJ26">
-        <v>108010</v>
+        <v>109278</v>
       </c>
       <c r="AK26">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E27" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="F27" t="s">
         <v>119</v>
       </c>
-      <c r="G27" s="3" t="s">
-        <v>40</v>
+      <c r="G27" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
-        <v>108</v>
+        <v>76</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>26.0</v>
       </c>
       <c r="AI27" t="s">
-        <v>120</v>
+        <v>87</v>
       </c>
       <c r="AJ27">
-        <v>106023</v>
+        <v>108010</v>
       </c>
       <c r="AK27">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
+        <v>120</v>
+      </c>
+      <c r="E28" t="s">
         <v>121</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>26.0</v>
       </c>
       <c r="AI28" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AJ28">
-        <v>105634</v>
+        <v>106023</v>
       </c>
       <c r="AK28">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>124</v>
       </c>
       <c r="E29" t="s">
         <v>125</v>
       </c>
       <c r="F29" t="s">
         <v>126</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
-        <v>127</v>
+        <v>76</v>
       </c>
       <c r="AF29">
         <v>16.0</v>
       </c>
       <c r="AI29" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AJ29">
-        <v>107178</v>
+        <v>112775</v>
       </c>
       <c r="AK29">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
+        <v>127</v>
+      </c>
+      <c r="E30" t="s">
         <v>128</v>
       </c>
-      <c r="E30" t="s">
+      <c r="F30" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
-        <v>131</v>
+        <v>111</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
         <v>26.0</v>
       </c>
       <c r="AI30" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AJ30">
-        <v>111828</v>
+        <v>105634</v>
+      </c>
+      <c r="AK30">
+        <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
+        <v>130</v>
+      </c>
+      <c r="E31" t="s">
+        <v>131</v>
+      </c>
+      <c r="F31" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>133</v>
       </c>
       <c r="AF31">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI31" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AJ31">
-        <v>106239</v>
+        <v>107178</v>
       </c>
       <c r="AK31">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
+        <v>134</v>
+      </c>
+      <c r="E32" t="s">
+        <v>135</v>
+      </c>
+      <c r="F32" t="s">
         <v>136</v>
       </c>
-      <c r="E32" t="s">
-[...9 lines deleted...]
-        <v>138</v>
+      <c r="G32" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
-        <v>108</v>
+        <v>137</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>26.0</v>
       </c>
       <c r="AI32" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
       <c r="AJ32">
-        <v>111643</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>111828</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
+        <v>138</v>
+      </c>
+      <c r="E33" t="s">
+        <v>139</v>
+      </c>
+      <c r="F33" t="s">
         <v>140</v>
       </c>
-      <c r="E33" t="s">
-[...9 lines deleted...]
-        <v>138</v>
+      <c r="G33" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>26.0</v>
       </c>
       <c r="AI33" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
       <c r="AJ33">
-        <v>112164</v>
+        <v>106239</v>
       </c>
       <c r="AK33">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
+        <v>142</v>
+      </c>
+      <c r="E34" t="s">
+        <v>89</v>
+      </c>
+      <c r="F34" t="s">
         <v>143</v>
       </c>
-      <c r="E34" t="s">
+      <c r="G34" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H34" s="6" t="s">
         <v>144</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
+      <c r="J34" t="s">
+        <v>111</v>
+      </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>26.0</v>
       </c>
       <c r="AI34" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="AJ34">
-        <v>106038</v>
+        <v>111643</v>
       </c>
       <c r="AK34">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>146</v>
       </c>
       <c r="E35" t="s">
+        <v>89</v>
+      </c>
+      <c r="F35" t="s">
         <v>147</v>
       </c>
-      <c r="F35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="6" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>26.0</v>
       </c>
       <c r="AI35" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="AJ35">
-        <v>106578</v>
+        <v>112164</v>
+      </c>
+      <c r="AK35">
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
+        <v>149</v>
+      </c>
+      <c r="E36" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F36" t="s">
         <v>151</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="6" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
-      <c r="J36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>26.0</v>
       </c>
       <c r="AI36" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="AJ36">
-        <v>106845</v>
+        <v>106038</v>
       </c>
       <c r="AK36">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>152</v>
       </c>
       <c r="E37" t="s">
         <v>153</v>
       </c>
       <c r="F37" t="s">
         <v>154</v>
       </c>
-      <c r="G37" s="3" t="s">
-        <v>40</v>
+      <c r="G37" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H37" s="6" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>155</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>26.0</v>
       </c>
       <c r="AI37" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="AJ37">
-        <v>110933</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>106578</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
+        <v>156</v>
+      </c>
+      <c r="E38" t="s">
+        <v>89</v>
+      </c>
+      <c r="F38" t="s">
         <v>157</v>
       </c>
-      <c r="E38" t="s">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="G38" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H38" s="6" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>26.0</v>
       </c>
       <c r="AI38" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="AJ38">
-        <v>106846</v>
+        <v>106845</v>
       </c>
       <c r="AK38">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
+        <v>158</v>
+      </c>
+      <c r="E39" t="s">
         <v>159</v>
       </c>
-      <c r="E39" t="s">
+      <c r="F39" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
+        <v>161</v>
+      </c>
+      <c r="AE39">
+        <v>1</v>
+      </c>
+      <c r="AF39">
+        <v>26.0</v>
+      </c>
+      <c r="AI39" t="s">
         <v>162</v>
       </c>
-      <c r="AF39">
-[...4 lines deleted...]
-      </c>
       <c r="AJ39">
-        <v>110267</v>
+        <v>110933</v>
       </c>
       <c r="AK39">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>163</v>
       </c>
       <c r="E40" t="s">
+        <v>135</v>
+      </c>
+      <c r="F40" t="s">
         <v>164</v>
       </c>
-      <c r="F40" t="s">
-[...6 lines deleted...]
-        <v>82</v>
+      <c r="G40" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H40" s="6" t="s">
+        <v>144</v>
       </c>
       <c r="I40" t="s">
-        <v>166</v>
+        <v>28</v>
       </c>
       <c r="J40" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>26.0</v>
       </c>
       <c r="AI40" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="AJ40">
-        <v>111629</v>
+        <v>106846</v>
       </c>
       <c r="AK40">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
+        <v>165</v>
+      </c>
+      <c r="E41" t="s">
+        <v>166</v>
+      </c>
+      <c r="F41" t="s">
+        <v>167</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H41" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="I41" t="s">
+        <v>28</v>
+      </c>
+      <c r="J41" t="s">
         <v>168</v>
-      </c>
-[...16 lines deleted...]
-        <v>170</v>
       </c>
       <c r="AF41">
         <v>16.0</v>
       </c>
       <c r="AI41" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="AJ41">
-        <v>109261</v>
+        <v>110267</v>
       </c>
       <c r="AK41">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
+        <v>169</v>
+      </c>
+      <c r="E42" t="s">
+        <v>170</v>
+      </c>
+      <c r="F42" t="s">
         <v>171</v>
       </c>
-      <c r="E42" t="s">
+      <c r="G42" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I42" t="s">
         <v>172</v>
       </c>
-      <c r="F42" t="s">
+      <c r="J42" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE42">
+        <v>1</v>
+      </c>
+      <c r="AF42">
+        <v>26.0</v>
+      </c>
+      <c r="AI42" t="s">
         <v>173</v>
       </c>
-      <c r="G42" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ42">
-        <v>108550</v>
+        <v>111629</v>
       </c>
       <c r="AK42">
         <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
+        <v>174</v>
+      </c>
+      <c r="E43" t="s">
+        <v>50</v>
+      </c>
+      <c r="F43" t="s">
+        <v>175</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I43" t="s">
+        <v>172</v>
+      </c>
+      <c r="J43" t="s">
         <v>176</v>
       </c>
-      <c r="E43" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AF43">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI43" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="AJ43">
-        <v>107390</v>
+        <v>109261</v>
       </c>
       <c r="AK43">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
+        <v>177</v>
+      </c>
+      <c r="E44" t="s">
+        <v>178</v>
+      </c>
+      <c r="F44" t="s">
         <v>179</v>
       </c>
-      <c r="E44" t="s">
+      <c r="G44" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I44" t="s">
         <v>180</v>
       </c>
-      <c r="F44" t="s">
+      <c r="J44" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE44">
+        <v>1</v>
+      </c>
+      <c r="AF44">
+        <v>26.0</v>
+      </c>
+      <c r="AI44" t="s">
         <v>181</v>
       </c>
-      <c r="G44" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ44">
-        <v>109373</v>
+        <v>108550</v>
       </c>
       <c r="AK44">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
+        <v>182</v>
+      </c>
+      <c r="E45" t="s">
+        <v>183</v>
+      </c>
+      <c r="F45" t="s">
         <v>184</v>
       </c>
-      <c r="E45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H45" s="4" t="s">
-        <v>52</v>
+      <c r="H45" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I45" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="J45" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
-        <v>22.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI45" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="AJ45">
-        <v>105478</v>
+        <v>107390</v>
       </c>
       <c r="AK45">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
+        <v>185</v>
+      </c>
+      <c r="E46" t="s">
+        <v>186</v>
+      </c>
+      <c r="F46" t="s">
+        <v>187</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H46" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="I46" t="s">
+        <v>180</v>
+      </c>
+      <c r="J46" t="s">
+        <v>188</v>
+      </c>
+      <c r="AE46">
+        <v>1</v>
+      </c>
+      <c r="AF46">
+        <v>26.0</v>
+      </c>
+      <c r="AI46" t="s">
         <v>189</v>
       </c>
-      <c r="E46" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ46">
-        <v>108975</v>
+        <v>109373</v>
       </c>
       <c r="AK46">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
+        <v>190</v>
+      </c>
+      <c r="E47" t="s">
+        <v>191</v>
+      </c>
+      <c r="F47" t="s">
         <v>192</v>
       </c>
-      <c r="E47" t="s">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="G47" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I47" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="J47" t="s">
-        <v>29</v>
+        <v>41</v>
+      </c>
+      <c r="AE47">
+        <v>1</v>
       </c>
       <c r="AF47">
-        <v>12.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI47" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="AJ47">
-        <v>111063</v>
+        <v>105478</v>
+      </c>
+      <c r="AK47">
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
+        <v>195</v>
+      </c>
+      <c r="E48" t="s">
         <v>196</v>
       </c>
-      <c r="E48" t="s">
+      <c r="F48" t="s">
         <v>197</v>
       </c>
-      <c r="F48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H48" s="5" t="s">
-        <v>82</v>
+      <c r="H48" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I48" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="J48" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI48" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="AJ48">
-        <v>105499</v>
+        <v>108975</v>
       </c>
       <c r="AK48">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
+        <v>198</v>
+      </c>
+      <c r="E49" t="s">
+        <v>199</v>
+      </c>
+      <c r="F49" t="s">
         <v>200</v>
       </c>
-      <c r="E49" t="s">
-[...2 lines deleted...]
-      <c r="F49" t="s">
+      <c r="G49" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H49" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I49" t="s">
+        <v>193</v>
+      </c>
+      <c r="J49" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF49">
+        <v>12.0</v>
+      </c>
+      <c r="AI49" t="s">
         <v>201</v>
       </c>
-      <c r="G49" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ49">
-        <v>106016</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>111063</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
+        <v>202</v>
+      </c>
+      <c r="E50" t="s">
         <v>203</v>
       </c>
-      <c r="E50" t="s">
+      <c r="F50" t="s">
         <v>204</v>
       </c>
-      <c r="F50" t="s">
+      <c r="G50" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I50" t="s">
+        <v>193</v>
+      </c>
+      <c r="J50" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE50">
+        <v>1</v>
+      </c>
+      <c r="AF50">
+        <v>26.0</v>
+      </c>
+      <c r="AI50" t="s">
         <v>205</v>
       </c>
-      <c r="G50" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AJ50">
-        <v>110656</v>
+        <v>105499</v>
       </c>
       <c r="AK50">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
+        <v>206</v>
+      </c>
+      <c r="E51" t="s">
+        <v>89</v>
+      </c>
+      <c r="F51" t="s">
         <v>207</v>
       </c>
-      <c r="E51" t="s">
-[...2 lines deleted...]
-      <c r="F51" t="s">
+      <c r="G51" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I51" t="s">
+        <v>193</v>
+      </c>
+      <c r="J51" t="s">
         <v>208</v>
       </c>
-      <c r="G51" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>26.0</v>
       </c>
       <c r="AI51" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="AJ51">
-        <v>108876</v>
+        <v>106016</v>
       </c>
       <c r="AK51">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
+        <v>209</v>
+      </c>
+      <c r="E52" t="s">
         <v>210</v>
       </c>
-      <c r="E52" t="s">
+      <c r="F52" t="s">
         <v>211</v>
       </c>
-      <c r="F52" t="s">
+      <c r="G52" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I52" t="s">
+        <v>193</v>
+      </c>
+      <c r="J52" t="s">
         <v>212</v>
-      </c>
-[...7 lines deleted...]
-        <v>187</v>
       </c>
       <c r="AF52">
         <v>16.0</v>
       </c>
       <c r="AI52" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="AJ52">
-        <v>112260</v>
+        <v>110656</v>
       </c>
       <c r="AK52">
         <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>213</v>
       </c>
       <c r="E53" t="s">
-        <v>172</v>
+        <v>102</v>
       </c>
       <c r="F53" t="s">
         <v>214</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I53" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="J53" t="s">
-        <v>170</v>
+        <v>215</v>
+      </c>
+      <c r="AE53">
+        <v>1</v>
       </c>
       <c r="AF53">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI53" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="AJ53">
-        <v>105619</v>
+        <v>108876</v>
       </c>
       <c r="AK53">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E54" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F54" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I54" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>193</v>
       </c>
       <c r="AF54">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI54" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="AJ54">
-        <v>105646</v>
+        <v>112260</v>
       </c>
       <c r="AK54">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E55" t="s">
-        <v>106</v>
+        <v>178</v>
       </c>
       <c r="F55" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I55" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="J55" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>176</v>
       </c>
       <c r="AF55">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI55" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="AJ55">
-        <v>105663</v>
+        <v>105619</v>
       </c>
       <c r="AK55">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E56" t="s">
-        <v>86</v>
+        <v>222</v>
       </c>
       <c r="F56" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I56" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="J56" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>26.0</v>
       </c>
       <c r="AI56" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="AJ56">
-        <v>110271</v>
+        <v>105646</v>
       </c>
       <c r="AK56">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E57" t="s">
-        <v>223</v>
+        <v>109</v>
       </c>
       <c r="F57" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H57" s="2" t="s">
-        <v>27</v>
+      <c r="H57" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I57" t="s">
-        <v>225</v>
+        <v>193</v>
       </c>
       <c r="J57" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>41</v>
+      </c>
+      <c r="AE57">
+        <v>1</v>
       </c>
       <c r="AF57">
-        <v>10.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI57" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
       <c r="AJ57">
-        <v>110739</v>
+        <v>105663</v>
       </c>
       <c r="AK57">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E58" t="s">
-        <v>197</v>
+        <v>89</v>
       </c>
       <c r="F58" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H58" s="2" t="s">
-        <v>27</v>
+      <c r="H58" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I58" t="s">
-        <v>225</v>
+        <v>193</v>
       </c>
       <c r="J58" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>47</v>
       </c>
       <c r="AE58">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF58">
-        <v>30.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI58" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
       <c r="AJ58">
-        <v>112311</v>
+        <v>110271</v>
+      </c>
+      <c r="AK58">
+        <v>4</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="E59" t="s">
-        <v>38</v>
+        <v>229</v>
       </c>
       <c r="F59" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>230</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H59" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I59" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J59" t="s">
-        <v>41</v>
+        <v>232</v>
       </c>
       <c r="AD59" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="AF59">
         <v>10.0</v>
       </c>
       <c r="AI59" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="AJ59">
-        <v>110525</v>
+        <v>110739</v>
       </c>
       <c r="AK59">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
+        <v>235</v>
+      </c>
+      <c r="E60" t="s">
+        <v>203</v>
+      </c>
+      <c r="F60" t="s">
         <v>236</v>
       </c>
-      <c r="E60" t="s">
-[...2 lines deleted...]
-      <c r="F60" t="s">
+      <c r="G60" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I60" t="s">
+        <v>231</v>
+      </c>
+      <c r="J60" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD60" t="s">
         <v>237</v>
       </c>
-      <c r="G60" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AE60">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF60">
-        <v>22.0</v>
+        <v>30.0</v>
       </c>
       <c r="AI60" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="AJ60">
-        <v>109570</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>112311</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
+        <v>238</v>
+      </c>
+      <c r="E61" t="s">
+        <v>38</v>
+      </c>
+      <c r="F61" t="s">
         <v>239</v>
       </c>
-      <c r="E61" t="s">
+      <c r="G61" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I61" t="s">
+        <v>231</v>
+      </c>
+      <c r="J61" t="s">
+        <v>41</v>
+      </c>
+      <c r="AD61" t="s">
         <v>240</v>
       </c>
-      <c r="F61" t="s">
+      <c r="AF61">
+        <v>10.0</v>
+      </c>
+      <c r="AI61" t="s">
         <v>241</v>
       </c>
-      <c r="G61" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ61">
-        <v>111133</v>
+        <v>110525</v>
       </c>
       <c r="AK61">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>242</v>
       </c>
       <c r="E62" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="F62" t="s">
         <v>243</v>
       </c>
-      <c r="G62" s="3" t="s">
-        <v>40</v>
+      <c r="G62" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I62" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J62" t="s">
-        <v>226</v>
+        <v>29</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
         <v>22.0</v>
       </c>
       <c r="AI62" t="s">
         <v>244</v>
       </c>
       <c r="AJ62">
-        <v>105562</v>
+        <v>109570</v>
       </c>
       <c r="AK62">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>245</v>
       </c>
       <c r="E63" t="s">
-        <v>86</v>
+        <v>246</v>
       </c>
       <c r="F63" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H63" s="5" t="s">
-        <v>82</v>
+      <c r="H63" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I63" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J63" t="s">
-        <v>29</v>
+        <v>176</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI63" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="AJ63">
-        <v>109569</v>
+        <v>111133</v>
       </c>
       <c r="AK63">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>248</v>
       </c>
       <c r="E64" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="F64" t="s">
         <v>249</v>
       </c>
-      <c r="G64" s="1" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="G64" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H64" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I64" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J64" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI64" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="AJ64">
-        <v>106797</v>
+        <v>105562</v>
+      </c>
+      <c r="AK64">
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E65" t="s">
-        <v>251</v>
+        <v>89</v>
       </c>
       <c r="F65" t="s">
         <v>252</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I65" t="s">
-        <v>225</v>
+        <v>231</v>
+      </c>
+      <c r="J65" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE65">
+        <v>1</v>
       </c>
       <c r="AF65">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI65" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="AJ65">
-        <v>107567</v>
+        <v>109569</v>
       </c>
       <c r="AK65">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E66" t="s">
-        <v>254</v>
+        <v>89</v>
       </c>
       <c r="F66" t="s">
         <v>255</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I66" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J66" t="s">
-        <v>256</v>
+        <v>232</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>26.0</v>
       </c>
       <c r="AI66" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="AJ66">
-        <v>106822</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>106797</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
+        <v>256</v>
+      </c>
+      <c r="E67" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F67" t="s">
         <v>258</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I67" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>231</v>
       </c>
       <c r="AF67">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI67" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="AJ67">
-        <v>105543</v>
+        <v>107567</v>
       </c>
       <c r="AK67">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>259</v>
       </c>
       <c r="E68" t="s">
         <v>260</v>
       </c>
       <c r="F68" t="s">
         <v>261</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I68" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J68" t="s">
-        <v>41</v>
+        <v>262</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>26.0</v>
       </c>
       <c r="AI68" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="AJ68">
-        <v>105549</v>
+        <v>106822</v>
       </c>
       <c r="AK68">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E69" t="s">
-        <v>263</v>
+        <v>92</v>
       </c>
       <c r="F69" t="s">
         <v>264</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I69" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J69" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>26.0</v>
       </c>
       <c r="AI69" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="AJ69">
-        <v>108630</v>
+        <v>105543</v>
+      </c>
+      <c r="AK69">
+        <v>3</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>265</v>
       </c>
       <c r="E70" t="s">
-        <v>240</v>
+        <v>266</v>
       </c>
       <c r="F70" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I70" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J70" t="s">
         <v>41</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
         <v>26.0</v>
       </c>
       <c r="AI70" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="AJ70">
-        <v>105615</v>
+        <v>105549</v>
       </c>
       <c r="AK70">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
-        <v>222</v>
+        <v>268</v>
       </c>
       <c r="E71" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="F71" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I71" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J71" t="s">
-        <v>226</v>
+        <v>29</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>26.0</v>
       </c>
       <c r="AI71" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="AJ71">
-        <v>110738</v>
+        <v>108630</v>
       </c>
       <c r="AK71">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E72" t="s">
-        <v>270</v>
+        <v>246</v>
       </c>
       <c r="F72" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I72" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J72" t="s">
-        <v>272</v>
+        <v>41</v>
+      </c>
+      <c r="AE72">
+        <v>1</v>
       </c>
       <c r="AF72">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI72" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="AJ72">
-        <v>110490</v>
+        <v>105615</v>
+      </c>
+      <c r="AK72">
+        <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
+        <v>228</v>
+      </c>
+      <c r="E73" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="F73" t="s">
         <v>274</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I73" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J73" t="s">
-        <v>53</v>
+        <v>232</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>26.0</v>
       </c>
       <c r="AI73" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="AJ73">
-        <v>109232</v>
+        <v>110738</v>
       </c>
       <c r="AK73">
         <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>275</v>
       </c>
       <c r="E74" t="s">
         <v>276</v>
       </c>
       <c r="F74" t="s">
         <v>277</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I74" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J74" t="s">
-        <v>41</v>
+        <v>278</v>
       </c>
       <c r="AF74">
         <v>16.0</v>
       </c>
       <c r="AI74" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="AJ74">
-        <v>110524</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>110490</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E75" t="s">
-        <v>86</v>
+        <v>183</v>
       </c>
       <c r="F75" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I75" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J75" t="s">
-        <v>226</v>
+        <v>53</v>
+      </c>
+      <c r="AE75">
+        <v>1</v>
       </c>
       <c r="AF75">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI75" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="AJ75">
-        <v>105698</v>
+        <v>109232</v>
       </c>
       <c r="AK75">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E76" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F76" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I76" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J76" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="AF76">
         <v>16.0</v>
       </c>
       <c r="AI76" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="AJ76">
-        <v>108783</v>
+        <v>110524</v>
       </c>
       <c r="AK76">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E77" t="s">
-        <v>284</v>
+        <v>89</v>
       </c>
       <c r="F77" t="s">
         <v>285</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I77" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J77" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>232</v>
       </c>
       <c r="AF77">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI77" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="AJ77">
-        <v>105713</v>
+        <v>105698</v>
       </c>
       <c r="AK77">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>286</v>
       </c>
       <c r="E78" t="s">
         <v>287</v>
       </c>
       <c r="F78" t="s">
         <v>288</v>
       </c>
-      <c r="G78" s="3" t="s">
-        <v>40</v>
+      <c r="G78" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I78" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J78" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="AF78">
         <v>16.0</v>
       </c>
       <c r="AI78" t="s">
-        <v>289</v>
+        <v>253</v>
       </c>
       <c r="AJ78">
-        <v>110366</v>
+        <v>108783</v>
       </c>
       <c r="AK78">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
+        <v>289</v>
+      </c>
+      <c r="E79" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="F79" t="s">
         <v>291</v>
       </c>
-      <c r="G79" s="3" t="s">
-        <v>40</v>
+      <c r="G79" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I79" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J79" t="s">
-        <v>256</v>
+        <v>41</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
         <v>26.0</v>
       </c>
       <c r="AI79" t="s">
-        <v>289</v>
+        <v>253</v>
       </c>
       <c r="AJ79">
-        <v>106823</v>
+        <v>105713</v>
       </c>
       <c r="AK79">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>292</v>
       </c>
       <c r="E80" t="s">
         <v>293</v>
       </c>
       <c r="F80" t="s">
         <v>294</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I80" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J80" t="s">
-        <v>272</v>
+        <v>41</v>
       </c>
       <c r="AF80">
         <v>16.0</v>
       </c>
       <c r="AI80" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="AJ80">
-        <v>110488</v>
+        <v>110366</v>
       </c>
       <c r="AK80">
         <v>4</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E81" t="s">
-        <v>296</v>
+        <v>159</v>
       </c>
       <c r="F81" t="s">
         <v>297</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I81" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J81" t="s">
-        <v>272</v>
+        <v>262</v>
+      </c>
+      <c r="AE81">
+        <v>1</v>
       </c>
       <c r="AF81">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI81" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="AJ81">
-        <v>110489</v>
+        <v>106823</v>
       </c>
       <c r="AK81">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>298</v>
       </c>
       <c r="E82" t="s">
-        <v>125</v>
+        <v>299</v>
       </c>
       <c r="F82" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I82" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J82" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
       <c r="AF82">
         <v>16.0</v>
       </c>
       <c r="AI82" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="AJ82">
-        <v>105697</v>
+        <v>110488</v>
       </c>
       <c r="AK82">
         <v>4</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E83" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F83" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>303</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I83" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J83" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>278</v>
       </c>
       <c r="AF83">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI83" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="AJ83">
-        <v>106499</v>
+        <v>110489</v>
       </c>
       <c r="AK83">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
+        <v>304</v>
+      </c>
+      <c r="E84" t="s">
+        <v>131</v>
+      </c>
+      <c r="F84" t="s">
         <v>305</v>
       </c>
-      <c r="E84" t="s">
-[...9 lines deleted...]
-        <v>138</v>
+      <c r="G84" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I84" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J84" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>232</v>
       </c>
       <c r="AF84">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI84" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="AJ84">
-        <v>107285</v>
+        <v>105697</v>
       </c>
       <c r="AK84">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
+        <v>306</v>
+      </c>
+      <c r="E85" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F85" t="s">
         <v>308</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="6" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="I85" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J85" t="s">
         <v>309</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
         <v>26.0</v>
       </c>
       <c r="AI85" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AJ85">
-        <v>106099</v>
+        <v>106499</v>
       </c>
       <c r="AK85">
         <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
+        <v>311</v>
+      </c>
+      <c r="E86" t="s">
+        <v>178</v>
+      </c>
+      <c r="F86" t="s">
+        <v>312</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H86" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="I86" t="s">
+        <v>231</v>
+      </c>
+      <c r="J86" t="s">
+        <v>262</v>
+      </c>
+      <c r="AE86">
+        <v>1</v>
+      </c>
+      <c r="AF86">
+        <v>26.0</v>
+      </c>
+      <c r="AI86" t="s">
         <v>310</v>
       </c>
-      <c r="E86" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ86">
-        <v>105642</v>
+        <v>107285</v>
       </c>
       <c r="AK86">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E87" t="s">
-        <v>313</v>
+        <v>89</v>
       </c>
       <c r="F87" t="s">
         <v>314</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="6" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="I87" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J87" t="s">
-        <v>29</v>
+        <v>315</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AF87">
         <v>26.0</v>
       </c>
       <c r="AI87" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AJ87">
-        <v>105693</v>
+        <v>106099</v>
       </c>
       <c r="AK87">
         <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E88" t="s">
-        <v>316</v>
+        <v>153</v>
       </c>
       <c r="F88" t="s">
         <v>317</v>
       </c>
-      <c r="G88" s="3" t="s">
-        <v>40</v>
+      <c r="G88" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H88" s="6" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="I88" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J88" t="s">
         <v>29</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AF88">
         <v>26.0</v>
       </c>
       <c r="AI88" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="AJ88">
-        <v>109572</v>
+        <v>105642</v>
       </c>
       <c r="AK88">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
-        <v>44</v>
+        <v>318</v>
       </c>
       <c r="E89" t="s">
-        <v>160</v>
+        <v>319</v>
       </c>
       <c r="F89" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>320</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H89" s="6" t="s">
+        <v>144</v>
       </c>
       <c r="I89" t="s">
-        <v>320</v>
+        <v>231</v>
       </c>
       <c r="J89" t="s">
-        <v>47</v>
+        <v>321</v>
       </c>
       <c r="AE89">
+        <v>1</v>
+      </c>
+      <c r="AF89">
+        <v>26.0</v>
+      </c>
+      <c r="AI89" t="s">
+        <v>310</v>
+      </c>
+      <c r="AJ89">
+        <v>112845</v>
+      </c>
+      <c r="AK89">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>112062</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>322</v>
       </c>
       <c r="E90" t="s">
         <v>323</v>
       </c>
       <c r="F90" t="s">
         <v>324</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H90" s="5" t="s">
-        <v>82</v>
+      <c r="H90" s="6" t="s">
+        <v>144</v>
       </c>
       <c r="I90" t="s">
-        <v>320</v>
+        <v>231</v>
       </c>
       <c r="J90" t="s">
-        <v>325</v>
+        <v>29</v>
+      </c>
+      <c r="AE90">
+        <v>1</v>
       </c>
       <c r="AF90">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI90" t="s">
-        <v>326</v>
+        <v>310</v>
       </c>
       <c r="AJ90">
-        <v>106240</v>
+        <v>105693</v>
       </c>
       <c r="AK90">
         <v>3</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
+        <v>325</v>
+      </c>
+      <c r="E91" t="s">
+        <v>326</v>
+      </c>
+      <c r="F91" t="s">
         <v>327</v>
       </c>
-      <c r="E91" t="s">
-[...2 lines deleted...]
-      <c r="F91" t="s">
+      <c r="G91" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H91" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="I91" t="s">
+        <v>231</v>
+      </c>
+      <c r="J91" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE91">
+        <v>1</v>
+      </c>
+      <c r="AF91">
+        <v>26.0</v>
+      </c>
+      <c r="AI91" t="s">
         <v>328</v>
       </c>
-      <c r="G91" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ91">
-        <v>110597</v>
+        <v>109572</v>
       </c>
       <c r="AK91">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>329</v>
       </c>
       <c r="E92" t="s">
         <v>330</v>
       </c>
       <c r="F92" t="s">
         <v>331</v>
       </c>
-      <c r="G92" s="1" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="G92" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H92" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I92" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="J92" t="s">
         <v>47</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI92" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="AJ92">
-        <v>112235</v>
+        <v>113027</v>
       </c>
       <c r="AK92">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
+        <v>334</v>
+      </c>
+      <c r="E93" t="s">
+        <v>335</v>
+      </c>
+      <c r="F93" t="s">
+        <v>336</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H93" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I93" t="s">
         <v>332</v>
       </c>
-      <c r="E93" t="s">
-[...2 lines deleted...]
-      <c r="F93" t="s">
+      <c r="J93" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF93">
+        <v>12.0</v>
+      </c>
+      <c r="AI93" t="s">
         <v>333</v>
       </c>
-      <c r="G93" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ93">
-        <v>108094</v>
+        <v>113030</v>
+      </c>
+      <c r="AK93">
+        <v>5</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
-        <v>335</v>
+        <v>44</v>
       </c>
       <c r="E94" t="s">
-        <v>336</v>
+        <v>166</v>
       </c>
       <c r="F94" t="s">
         <v>337</v>
       </c>
-      <c r="G94" s="1" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="G94" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H94" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I94" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="J94" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>47</v>
       </c>
       <c r="AE94">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF94">
-        <v>20.0</v>
+        <v>32.0</v>
       </c>
       <c r="AI94" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="AJ94">
-        <v>111678</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>112062</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
+        <v>338</v>
+      </c>
+      <c r="E95" t="s">
+        <v>339</v>
+      </c>
+      <c r="F95" t="s">
+        <v>340</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H95" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I95" t="s">
+        <v>332</v>
+      </c>
+      <c r="J95" t="s">
+        <v>341</v>
+      </c>
+      <c r="AF95">
+        <v>16.0</v>
+      </c>
+      <c r="AI95" t="s">
         <v>342</v>
       </c>
-      <c r="E95" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ95">
-        <v>110027</v>
+        <v>106240</v>
       </c>
       <c r="AK95">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="E96" t="s">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="F96" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H96" s="4" t="s">
-        <v>52</v>
+      <c r="H96" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I96" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="J96" t="s">
-        <v>339</v>
+        <v>176</v>
+      </c>
+      <c r="AE96">
+        <v>2</v>
       </c>
       <c r="AF96">
-        <v>12.0</v>
+        <v>36.0</v>
       </c>
       <c r="AI96" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="AJ96">
-        <v>111766</v>
+        <v>110597</v>
+      </c>
+      <c r="AK96">
+        <v>4</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="E97" t="s">
-        <v>92</v>
+        <v>346</v>
       </c>
       <c r="F97" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I97" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="J97" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AF97">
         <v>26.0</v>
       </c>
       <c r="AI97" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="AJ97">
-        <v>106285</v>
+        <v>112235</v>
       </c>
       <c r="AK97">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="E98" t="s">
         <v>24</v>
       </c>
       <c r="F98" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H98" s="5" t="s">
-        <v>82</v>
+      <c r="H98" s="6" t="s">
+        <v>144</v>
       </c>
       <c r="I98" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="J98" t="s">
-        <v>182</v>
+        <v>29</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>26.0</v>
       </c>
       <c r="AI98" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="AJ98">
-        <v>106049</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>108094</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
+        <v>351</v>
+      </c>
+      <c r="E99" t="s">
+        <v>352</v>
+      </c>
+      <c r="F99" t="s">
+        <v>353</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H99" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I99" t="s">
         <v>354</v>
       </c>
-      <c r="E99" t="s">
+      <c r="J99" t="s">
         <v>355</v>
       </c>
-      <c r="F99" t="s">
+      <c r="AD99" t="s">
         <v>356</v>
       </c>
-      <c r="G99" s="1" t="s">
-[...8 lines deleted...]
-      <c r="J99" t="s">
+      <c r="AE99">
+        <v>1</v>
+      </c>
+      <c r="AF99">
+        <v>20.0</v>
+      </c>
+      <c r="AI99" t="s">
         <v>357</v>
       </c>
-      <c r="AF99">
-[...4 lines deleted...]
-      </c>
       <c r="AJ99">
-        <v>110926</v>
+        <v>111678</v>
       </c>
       <c r="AK99">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>358</v>
       </c>
       <c r="E100" t="s">
-        <v>92</v>
+        <v>359</v>
       </c>
       <c r="F100" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H100" s="5" t="s">
-        <v>82</v>
+      <c r="H100" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I100" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="J100" t="s">
         <v>35</v>
       </c>
-      <c r="AE100">
-        <v>1</v>
+      <c r="AD100" t="s">
+        <v>361</v>
       </c>
       <c r="AF100">
-        <v>26.0</v>
+        <v>10.0</v>
       </c>
       <c r="AI100" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="AJ100">
-        <v>106870</v>
+        <v>110027</v>
+      </c>
+      <c r="AK100">
+        <v>4</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E101" t="s">
-        <v>361</v>
+        <v>102</v>
       </c>
       <c r="F101" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H101" s="5" t="s">
-        <v>82</v>
+      <c r="H101" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I101" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="J101" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="AF101">
-        <v>16.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI101" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
       <c r="AJ101">
-        <v>109691</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>111766</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E102" t="s">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="F102" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I102" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="J102" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AF102">
         <v>26.0</v>
       </c>
       <c r="AI102" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
       <c r="AJ102">
-        <v>106638</v>
+        <v>106285</v>
+      </c>
+      <c r="AK102">
+        <v>3</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
-        <v>346</v>
+        <v>368</v>
       </c>
       <c r="E103" t="s">
-        <v>366</v>
+        <v>24</v>
       </c>
       <c r="F103" t="s">
+        <v>369</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I103" t="s">
+        <v>354</v>
+      </c>
+      <c r="J103" t="s">
+        <v>188</v>
+      </c>
+      <c r="AE103">
+        <v>1</v>
+      </c>
+      <c r="AF103">
+        <v>26.0</v>
+      </c>
+      <c r="AI103" t="s">
         <v>367</v>
       </c>
-      <c r="G103" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ103">
-        <v>111767</v>
+        <v>106049</v>
+      </c>
+      <c r="AK103">
+        <v>3</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
-        <v>124</v>
+        <v>370</v>
       </c>
       <c r="E104" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="F104" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I104" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="J104" t="s">
-        <v>127</v>
+        <v>373</v>
       </c>
       <c r="AF104">
         <v>16.0</v>
       </c>
       <c r="AI104" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
       <c r="AJ104">
-        <v>107179</v>
+        <v>110926</v>
       </c>
       <c r="AK104">
         <v>3</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="E105" t="s">
-        <v>371</v>
+        <v>95</v>
       </c>
       <c r="F105" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I105" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="J105" t="s">
         <v>35</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AF105">
         <v>26.0</v>
       </c>
       <c r="AI105" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
       <c r="AJ105">
-        <v>106179</v>
+        <v>106870</v>
       </c>
       <c r="AK105">
         <v>5</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
-        <v>342</v>
+        <v>376</v>
       </c>
       <c r="E106" t="s">
-        <v>251</v>
+        <v>377</v>
       </c>
       <c r="F106" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I106" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="J106" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>379</v>
       </c>
       <c r="AF106">
-        <v>46.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI106" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
       <c r="AJ106">
-        <v>110028</v>
+        <v>109691</v>
+      </c>
+      <c r="AK106">
+        <v>5</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="E107" t="s">
-        <v>375</v>
+        <v>116</v>
       </c>
       <c r="F107" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I107" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="J107" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>26.0</v>
       </c>
       <c r="AI107" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
       <c r="AJ107">
-        <v>105941</v>
+        <v>106638</v>
       </c>
       <c r="AK107">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="E108" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="F108" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I108" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="J108" t="s">
-        <v>339</v>
+        <v>355</v>
+      </c>
+      <c r="AE108">
+        <v>1</v>
       </c>
       <c r="AF108">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI108" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
       <c r="AJ108">
-        <v>105689</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>111767</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
-        <v>380</v>
+        <v>130</v>
       </c>
       <c r="E109" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="F109" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>385</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I109" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="J109" t="s">
-        <v>363</v>
+        <v>133</v>
       </c>
       <c r="AF109">
         <v>16.0</v>
       </c>
       <c r="AI109" t="s">
-        <v>383</v>
+        <v>367</v>
       </c>
       <c r="AJ109">
-        <v>109692</v>
+        <v>107179</v>
+      </c>
+      <c r="AK109">
+        <v>3</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="E110" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="F110" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>388</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I110" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="J110" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>26.0</v>
       </c>
       <c r="AI110" t="s">
-        <v>383</v>
+        <v>367</v>
       </c>
       <c r="AJ110">
-        <v>106629</v>
+        <v>106179</v>
       </c>
       <c r="AK110">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
-        <v>387</v>
+        <v>358</v>
       </c>
       <c r="E111" t="s">
-        <v>388</v>
+        <v>257</v>
       </c>
       <c r="F111" t="s">
         <v>389</v>
       </c>
-      <c r="G111" s="3" t="s">
-        <v>40</v>
+      <c r="G111" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I111" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="J111" t="s">
-        <v>339</v>
+        <v>35</v>
+      </c>
+      <c r="AE111">
+        <v>3</v>
       </c>
       <c r="AF111">
-        <v>16.0</v>
+        <v>46.0</v>
       </c>
       <c r="AI111" t="s">
-        <v>383</v>
+        <v>367</v>
       </c>
       <c r="AJ111">
-        <v>105702</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>110028</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>390</v>
       </c>
       <c r="E112" t="s">
-        <v>147</v>
+        <v>391</v>
       </c>
       <c r="F112" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H112" s="6" t="s">
-        <v>138</v>
+      <c r="H112" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I112" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="J112" t="s">
-        <v>339</v>
+        <v>35</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AF112">
         <v>26.0</v>
       </c>
       <c r="AI112" t="s">
-        <v>392</v>
+        <v>367</v>
       </c>
       <c r="AJ112">
-        <v>107783</v>
+        <v>105941</v>
       </c>
       <c r="AK112">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="E113" t="s">
-        <v>89</v>
+        <v>319</v>
       </c>
       <c r="F113" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H113" s="6" t="s">
-        <v>138</v>
+      <c r="H113" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I113" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="J113" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>355</v>
       </c>
       <c r="AF113">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI113" t="s">
-        <v>392</v>
+        <v>367</v>
       </c>
       <c r="AJ113">
-        <v>106922</v>
+        <v>105689</v>
       </c>
       <c r="AK113">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E114" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="F114" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>397</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H114" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I114" t="s">
-        <v>397</v>
+        <v>354</v>
       </c>
       <c r="J114" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>379</v>
       </c>
       <c r="AF114">
-        <v>22.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI114" t="s">
         <v>398</v>
       </c>
       <c r="AJ114">
-        <v>105733</v>
+        <v>109692</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="E115" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F115" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>401</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>40</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I115" t="s">
-        <v>397</v>
+        <v>354</v>
       </c>
       <c r="J115" t="s">
-        <v>97</v>
+        <v>47</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>26.0</v>
       </c>
       <c r="AI115" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="AJ115">
-        <v>105732</v>
+        <v>106629</v>
       </c>
       <c r="AK115">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>402</v>
       </c>
       <c r="E116" t="s">
         <v>403</v>
       </c>
       <c r="F116" t="s">
         <v>404</v>
       </c>
-      <c r="G116" s="1" t="s">
-        <v>26</v>
+      <c r="G116" s="3" t="s">
+        <v>40</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I116" t="s">
-        <v>397</v>
+        <v>354</v>
       </c>
       <c r="J116" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>355</v>
       </c>
       <c r="AF116">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI116" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="AJ116">
-        <v>106252</v>
+        <v>105702</v>
       </c>
       <c r="AK116">
         <v>5</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
+        <v>405</v>
+      </c>
+      <c r="E117" t="s">
+        <v>153</v>
+      </c>
+      <c r="F117" t="s">
         <v>406</v>
       </c>
-      <c r="E117" t="s">
+      <c r="G117" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H117" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="I117" t="s">
+        <v>354</v>
+      </c>
+      <c r="J117" t="s">
+        <v>355</v>
+      </c>
+      <c r="AE117">
+        <v>1</v>
+      </c>
+      <c r="AF117">
+        <v>26.0</v>
+      </c>
+      <c r="AI117" t="s">
         <v>407</v>
       </c>
-      <c r="F117" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AJ117">
-        <v>105763</v>
+        <v>107783</v>
       </c>
       <c r="AK117">
         <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="E118" t="s">
-        <v>177</v>
+        <v>92</v>
       </c>
       <c r="F118" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H118" s="5" t="s">
-        <v>82</v>
+      <c r="H118" s="6" t="s">
+        <v>144</v>
       </c>
       <c r="I118" t="s">
-        <v>397</v>
+        <v>354</v>
       </c>
       <c r="J118" t="s">
-        <v>411</v>
+        <v>355</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AF118">
         <v>26.0</v>
       </c>
       <c r="AI118" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="AJ118">
-        <v>111911</v>
+        <v>106922</v>
       </c>
       <c r="AK118">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
+        <v>409</v>
+      </c>
+      <c r="E119" t="s">
+        <v>410</v>
+      </c>
+      <c r="F119" t="s">
+        <v>411</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H119" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I119" t="s">
         <v>412</v>
       </c>
-      <c r="E119" t="s">
+      <c r="J119" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE119">
+        <v>1</v>
+      </c>
+      <c r="AF119">
+        <v>22.0</v>
+      </c>
+      <c r="AI119" t="s">
         <v>413</v>
       </c>
-      <c r="F119" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ119">
-        <v>105775</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>105733</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
+        <v>409</v>
+      </c>
+      <c r="E120" t="s">
+        <v>414</v>
+      </c>
+      <c r="F120" t="s">
+        <v>415</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I120" t="s">
+        <v>412</v>
+      </c>
+      <c r="J120" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE120">
+        <v>1</v>
+      </c>
+      <c r="AF120">
+        <v>26.0</v>
+      </c>
+      <c r="AI120" t="s">
         <v>416</v>
       </c>
-      <c r="E120" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ120">
-        <v>110397</v>
+        <v>105732</v>
       </c>
       <c r="AK120">
         <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
+        <v>417</v>
+      </c>
+      <c r="E121" t="s">
+        <v>418</v>
+      </c>
+      <c r="F121" t="s">
         <v>419</v>
       </c>
-      <c r="E121" t="s">
-[...2 lines deleted...]
-      <c r="F121" t="s">
+      <c r="G121" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H121" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I121" t="s">
+        <v>412</v>
+      </c>
+      <c r="J121" t="s">
         <v>420</v>
       </c>
-      <c r="G121" s="1" t="s">
-[...9 lines deleted...]
-        <v>363</v>
+      <c r="AE121">
+        <v>1</v>
       </c>
       <c r="AF121">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI121" t="s">
-        <v>401</v>
+        <v>416</v>
       </c>
       <c r="AJ121">
-        <v>109637</v>
+        <v>106252</v>
       </c>
       <c r="AK121">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>421</v>
       </c>
       <c r="E122" t="s">
-        <v>86</v>
+        <v>422</v>
       </c>
       <c r="F122" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I122" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="J122" t="s">
-        <v>363</v>
+        <v>100</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>26.0</v>
       </c>
       <c r="AI122" t="s">
-        <v>401</v>
+        <v>416</v>
       </c>
       <c r="AJ122">
-        <v>109638</v>
+        <v>105763</v>
       </c>
       <c r="AK122">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E123" t="s">
-        <v>424</v>
+        <v>183</v>
       </c>
       <c r="F123" t="s">
         <v>425</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I123" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="J123" t="s">
-        <v>272</v>
+        <v>426</v>
+      </c>
+      <c r="AE123">
+        <v>1</v>
       </c>
       <c r="AF123">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI123" t="s">
-        <v>401</v>
+        <v>416</v>
       </c>
       <c r="AJ123">
-        <v>110487</v>
+        <v>111911</v>
+      </c>
+      <c r="AK123">
+        <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
-        <v>265</v>
+        <v>427</v>
       </c>
       <c r="E124" t="s">
-        <v>106</v>
+        <v>428</v>
       </c>
       <c r="F124" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I124" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="J124" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>430</v>
       </c>
       <c r="AF124">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI124" t="s">
-        <v>401</v>
+        <v>416</v>
       </c>
       <c r="AJ124">
-        <v>110780</v>
+        <v>105775</v>
       </c>
       <c r="AK124">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="E125" t="s">
-        <v>251</v>
+        <v>432</v>
       </c>
       <c r="F125" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I125" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="J125" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>26.0</v>
       </c>
       <c r="AI125" t="s">
-        <v>401</v>
+        <v>416</v>
       </c>
       <c r="AJ125">
-        <v>106429</v>
+        <v>110397</v>
       </c>
       <c r="AK125">
         <v>5</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="E126" t="s">
-        <v>172</v>
+        <v>273</v>
       </c>
       <c r="F126" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I126" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="J126" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>379</v>
       </c>
       <c r="AF126">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI126" t="s">
-        <v>401</v>
+        <v>416</v>
       </c>
       <c r="AJ126">
-        <v>105671</v>
+        <v>109637</v>
       </c>
       <c r="AK126">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="E127" t="s">
-        <v>385</v>
+        <v>89</v>
       </c>
       <c r="F127" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>437</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I127" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="J127" t="s">
-        <v>303</v>
+        <v>379</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
         <v>26.0</v>
       </c>
       <c r="AI127" t="s">
-        <v>433</v>
+        <v>416</v>
       </c>
       <c r="AJ127">
-        <v>106500</v>
+        <v>109638</v>
       </c>
       <c r="AK127">
         <v>4</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E128" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F128" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>440</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I128" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="J128" t="s">
-        <v>170</v>
+        <v>278</v>
       </c>
       <c r="AF128">
         <v>16.0</v>
       </c>
       <c r="AI128" t="s">
-        <v>433</v>
+        <v>416</v>
       </c>
       <c r="AJ128">
-        <v>105620</v>
+        <v>110487</v>
       </c>
       <c r="AK128">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
-        <v>437</v>
+        <v>271</v>
       </c>
       <c r="E129" t="s">
-        <v>438</v>
+        <v>109</v>
       </c>
       <c r="F129" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>441</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I129" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="J129" t="s">
-        <v>440</v>
+        <v>41</v>
+      </c>
+      <c r="AE129">
+        <v>1</v>
       </c>
       <c r="AF129">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI129" t="s">
-        <v>433</v>
+        <v>416</v>
       </c>
       <c r="AJ129">
-        <v>106415</v>
+        <v>110780</v>
       </c>
       <c r="AK129">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E130" t="s">
-        <v>442</v>
+        <v>257</v>
       </c>
       <c r="F130" t="s">
         <v>443</v>
       </c>
-      <c r="G130" s="3" t="s">
-        <v>40</v>
+      <c r="G130" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I130" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="J130" t="s">
-        <v>444</v>
+        <v>47</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
         <v>26.0</v>
       </c>
       <c r="AI130" t="s">
-        <v>433</v>
+        <v>416</v>
       </c>
       <c r="AJ130">
-        <v>105676</v>
+        <v>106429</v>
+      </c>
+      <c r="AK130">
+        <v>5</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
+        <v>444</v>
+      </c>
+      <c r="E131" t="s">
+        <v>178</v>
+      </c>
+      <c r="F131" t="s">
         <v>445</v>
       </c>
-      <c r="E131" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H131" s="6" t="s">
-        <v>138</v>
+      <c r="H131" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I131" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="J131" t="s">
-        <v>29</v>
+        <v>41</v>
+      </c>
+      <c r="AE131">
+        <v>1</v>
       </c>
       <c r="AF131">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI131" t="s">
-        <v>448</v>
+        <v>416</v>
       </c>
       <c r="AJ131">
-        <v>106755</v>
+        <v>105671</v>
       </c>
       <c r="AK131">
         <v>3</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
-        <v>207</v>
+        <v>446</v>
       </c>
       <c r="E132" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="F132" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>447</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H132" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I132" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="J132" t="s">
-        <v>209</v>
+        <v>309</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AF132">
         <v>26.0</v>
       </c>
       <c r="AI132" t="s">
         <v>448</v>
       </c>
       <c r="AJ132">
-        <v>108877</v>
+        <v>106500</v>
       </c>
       <c r="AK132">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
+        <v>449</v>
+      </c>
+      <c r="E133" t="s">
+        <v>125</v>
+      </c>
+      <c r="F133" t="s">
         <v>450</v>
       </c>
-      <c r="E133" t="s">
-[...9 lines deleted...]
-        <v>138</v>
+      <c r="G133" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H133" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I133" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="J133" t="s">
-        <v>453</v>
+        <v>176</v>
       </c>
       <c r="AF133">
         <v>16.0</v>
       </c>
       <c r="AI133" t="s">
         <v>448</v>
       </c>
       <c r="AJ133">
-        <v>109408</v>
+        <v>105620</v>
       </c>
       <c r="AK133">
         <v>3</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
+        <v>451</v>
+      </c>
+      <c r="E134" t="s">
+        <v>452</v>
+      </c>
+      <c r="F134" t="s">
+        <v>453</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H134" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I134" t="s">
+        <v>412</v>
+      </c>
+      <c r="J134" t="s">
         <v>454</v>
-      </c>
-[...13 lines deleted...]
-        <v>397</v>
       </c>
       <c r="AF134">
         <v>16.0</v>
       </c>
       <c r="AI134" t="s">
         <v>448</v>
       </c>
       <c r="AJ134">
-        <v>106875</v>
+        <v>106415</v>
       </c>
       <c r="AK134">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
+        <v>455</v>
+      </c>
+      <c r="E135" t="s">
+        <v>456</v>
+      </c>
+      <c r="F135" t="s">
         <v>457</v>
       </c>
-      <c r="E135" t="s">
+      <c r="G135" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H135" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I135" t="s">
+        <v>412</v>
+      </c>
+      <c r="J135" t="s">
         <v>458</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AF135">
         <v>26.0</v>
       </c>
       <c r="AI135" t="s">
         <v>448</v>
       </c>
       <c r="AJ135">
-        <v>105855</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>105676</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
+        <v>459</v>
+      </c>
+      <c r="E136" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F136" t="s">
         <v>461</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="6" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="I136" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="J136" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="AF136">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI136" t="s">
-        <v>448</v>
+        <v>462</v>
       </c>
       <c r="AJ136">
-        <v>106156</v>
+        <v>106755</v>
       </c>
       <c r="AK136">
         <v>3</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="D137" t="s">
-        <v>462</v>
+        <v>213</v>
       </c>
       <c r="E137" t="s">
-        <v>197</v>
+        <v>422</v>
       </c>
       <c r="F137" t="s">
         <v>463</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H137" s="6" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="I137" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="J137" t="s">
-        <v>415</v>
+        <v>215</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AF137">
         <v>26.0</v>
       </c>
       <c r="AI137" t="s">
-        <v>448</v>
+        <v>462</v>
       </c>
       <c r="AJ137">
-        <v>107189</v>
+        <v>108877</v>
       </c>
       <c r="AK137">
         <v>3</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>464</v>
       </c>
       <c r="E138" t="s">
-        <v>407</v>
+        <v>465</v>
       </c>
       <c r="F138" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="6" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="I138" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="J138" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>467</v>
       </c>
       <c r="AF138">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI138" t="s">
-        <v>448</v>
+        <v>462</v>
       </c>
       <c r="AJ138">
-        <v>111847</v>
+        <v>109408</v>
       </c>
       <c r="AK138">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
-        <v>402</v>
+        <v>468</v>
       </c>
       <c r="E139" t="s">
-        <v>260</v>
+        <v>469</v>
       </c>
       <c r="F139" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H139" s="2" t="s">
-        <v>27</v>
+      <c r="H139" s="6" t="s">
+        <v>144</v>
       </c>
       <c r="I139" t="s">
-        <v>467</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>412</v>
       </c>
       <c r="AF139">
-        <v>20.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI139" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="AJ139">
-        <v>106253</v>
+        <v>106875</v>
       </c>
       <c r="AK139">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E140" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F140" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H140" s="2" t="s">
-        <v>27</v>
+      <c r="H140" s="6" t="s">
+        <v>144</v>
       </c>
       <c r="I140" t="s">
-        <v>467</v>
+        <v>412</v>
       </c>
       <c r="J140" t="s">
         <v>35</v>
       </c>
-      <c r="AD140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AF140">
-        <v>20.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI140" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="AJ140">
-        <v>110951</v>
+        <v>105855</v>
+      </c>
+      <c r="AK140">
+        <v>4</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
-        <v>69</v>
+        <v>474</v>
       </c>
       <c r="E141" t="s">
-        <v>474</v>
+        <v>92</v>
       </c>
       <c r="F141" t="s">
         <v>475</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H141" s="2" t="s">
-        <v>27</v>
+      <c r="H141" s="6" t="s">
+        <v>144</v>
       </c>
       <c r="I141" t="s">
-        <v>467</v>
+        <v>412</v>
       </c>
       <c r="J141" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>35</v>
+      </c>
+      <c r="AE141">
+        <v>1</v>
       </c>
       <c r="AF141">
-        <v>10.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI141" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="AJ141">
-        <v>105578</v>
+        <v>106156</v>
       </c>
       <c r="AK141">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
-        <v>55</v>
+        <v>476</v>
       </c>
       <c r="E142" t="s">
-        <v>99</v>
+        <v>203</v>
       </c>
       <c r="F142" t="s">
         <v>477</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H142" s="2" t="s">
-        <v>27</v>
+      <c r="H142" s="6" t="s">
+        <v>144</v>
       </c>
       <c r="I142" t="s">
-        <v>467</v>
+        <v>412</v>
       </c>
       <c r="J142" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>430</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AF142">
-        <v>20.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI142" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="AJ142">
-        <v>109940</v>
+        <v>107189</v>
       </c>
       <c r="AK142">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
+        <v>478</v>
+      </c>
+      <c r="E143" t="s">
+        <v>422</v>
+      </c>
+      <c r="F143" t="s">
         <v>479</v>
       </c>
-      <c r="E143" t="s">
-[...9 lines deleted...]
-        <v>27</v>
+      <c r="G143" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H143" s="6" t="s">
+        <v>144</v>
       </c>
       <c r="I143" t="s">
-        <v>467</v>
+        <v>412</v>
       </c>
       <c r="J143" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>379</v>
       </c>
       <c r="AE143">
         <v>1</v>
       </c>
       <c r="AF143">
-        <v>20.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI143" t="s">
-        <v>483</v>
+        <v>462</v>
       </c>
       <c r="AJ143">
-        <v>105744</v>
+        <v>111847</v>
       </c>
       <c r="AK143">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
-        <v>484</v>
+        <v>417</v>
       </c>
       <c r="E144" t="s">
-        <v>485</v>
+        <v>266</v>
       </c>
       <c r="F144" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>480</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H144" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I144" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J144" t="s">
-        <v>72</v>
+        <v>420</v>
       </c>
       <c r="AD144" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AF144">
         <v>20.0</v>
       </c>
       <c r="AI144" t="s">
         <v>483</v>
       </c>
       <c r="AJ144">
-        <v>106960</v>
+        <v>106253</v>
       </c>
       <c r="AK144">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
-        <v>402</v>
+        <v>484</v>
       </c>
       <c r="E145" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="F145" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H145" s="4" t="s">
-        <v>52</v>
+      <c r="H145" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I145" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J145" t="s">
-        <v>405</v>
+        <v>76</v>
+      </c>
+      <c r="AD145" t="s">
+        <v>487</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="AI145" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="AJ145">
-        <v>106254</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>110951</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
-        <v>491</v>
+        <v>73</v>
       </c>
       <c r="E146" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="F146" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H146" s="4" t="s">
-        <v>52</v>
+      <c r="H146" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I146" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J146" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>76</v>
+      </c>
+      <c r="AD146" t="s">
+        <v>490</v>
       </c>
       <c r="AF146">
-        <v>22.0</v>
+        <v>10.0</v>
       </c>
       <c r="AI146" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="AJ146">
-        <v>106293</v>
+        <v>105578</v>
       </c>
       <c r="AK146">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="E147" t="s">
-        <v>375</v>
+        <v>102</v>
       </c>
       <c r="F147" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H147" s="4" t="s">
-        <v>52</v>
+      <c r="H147" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I147" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J147" t="s">
-        <v>35</v>
+        <v>58</v>
+      </c>
+      <c r="AD147" t="s">
+        <v>492</v>
       </c>
       <c r="AE147">
         <v>1</v>
       </c>
       <c r="AF147">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="AI147" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="AJ147">
-        <v>106555</v>
+        <v>109940</v>
       </c>
       <c r="AK147">
         <v>5</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
+        <v>493</v>
+      </c>
+      <c r="E148" t="s">
+        <v>494</v>
+      </c>
+      <c r="F148" t="s">
         <v>495</v>
       </c>
-      <c r="E148" t="s">
-[...2 lines deleted...]
-      <c r="F148" t="s">
+      <c r="G148" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H148" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I148" t="s">
+        <v>481</v>
+      </c>
+      <c r="J148" t="s">
+        <v>430</v>
+      </c>
+      <c r="AD148" t="s">
         <v>496</v>
       </c>
-      <c r="G148" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AF148">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="AI148" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="AJ148">
-        <v>108356</v>
+        <v>105744</v>
       </c>
       <c r="AK148">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
+        <v>498</v>
+      </c>
+      <c r="E149" t="s">
+        <v>499</v>
+      </c>
+      <c r="F149" t="s">
+        <v>500</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H149" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I149" t="s">
+        <v>481</v>
+      </c>
+      <c r="J149" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD149" t="s">
+        <v>501</v>
+      </c>
+      <c r="AE149">
+        <v>1</v>
+      </c>
+      <c r="AF149">
+        <v>20.0</v>
+      </c>
+      <c r="AI149" t="s">
         <v>497</v>
       </c>
-      <c r="E149" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ149">
-        <v>105916</v>
+        <v>112469</v>
       </c>
       <c r="AK149">
         <v>3</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
-        <v>265</v>
+        <v>502</v>
       </c>
       <c r="E150" t="s">
-        <v>375</v>
+        <v>503</v>
       </c>
       <c r="F150" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>504</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H150" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I150" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J150" t="s">
-        <v>41</v>
+        <v>76</v>
+      </c>
+      <c r="AD150" t="s">
+        <v>505</v>
+      </c>
+      <c r="AE150">
+        <v>1</v>
       </c>
       <c r="AF150">
-        <v>12.0</v>
+        <v>20.0</v>
       </c>
       <c r="AI150" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="AJ150">
-        <v>110785</v>
+        <v>106960</v>
       </c>
       <c r="AK150">
         <v>2</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
-        <v>163</v>
+        <v>506</v>
       </c>
       <c r="E151" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="F151" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="H151" s="4" t="s">
-        <v>52</v>
+      <c r="H151" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I151" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J151" t="s">
-        <v>29</v>
+        <v>41</v>
+      </c>
+      <c r="AD151" t="s">
+        <v>509</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AF151">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="AI151" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="AJ151">
-        <v>111628</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>112376</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
-        <v>503</v>
+        <v>417</v>
       </c>
       <c r="E152" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="F152" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>511</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H152" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I152" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J152" t="s">
-        <v>363</v>
+        <v>420</v>
       </c>
       <c r="AE152">
         <v>1</v>
       </c>
       <c r="AF152">
         <v>22.0</v>
       </c>
       <c r="AI152" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="AJ152">
-        <v>109636</v>
+        <v>106254</v>
       </c>
       <c r="AK152">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="E153" t="s">
-        <v>388</v>
+        <v>514</v>
       </c>
       <c r="F153" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>515</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H153" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I153" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J153" t="s">
-        <v>41</v>
+        <v>188</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
         <v>22.0</v>
       </c>
       <c r="AI153" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="AJ153">
-        <v>107952</v>
+        <v>106293</v>
       </c>
       <c r="AK153">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
-        <v>506</v>
+        <v>91</v>
       </c>
       <c r="E154" t="s">
-        <v>67</v>
+        <v>391</v>
       </c>
       <c r="F154" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>516</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H154" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I154" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J154" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AF154">
         <v>22.0</v>
       </c>
       <c r="AI154" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="AJ154">
-        <v>107953</v>
+        <v>106555</v>
       </c>
       <c r="AK154">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="E155" t="s">
-        <v>510</v>
+        <v>269</v>
       </c>
       <c r="F155" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>518</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H155" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I155" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J155" t="s">
-        <v>35</v>
+        <v>41</v>
+      </c>
+      <c r="AE155">
+        <v>1</v>
       </c>
       <c r="AF155">
-        <v>12.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI155" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="AJ155">
-        <v>110026</v>
+        <v>108356</v>
       </c>
       <c r="AK155">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
-        <v>327</v>
+        <v>519</v>
       </c>
       <c r="E156" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="F156" t="s">
+        <v>520</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H156" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I156" t="s">
+        <v>481</v>
+      </c>
+      <c r="J156" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE156">
+        <v>1</v>
+      </c>
+      <c r="AF156">
+        <v>22.0</v>
+      </c>
+      <c r="AI156" t="s">
         <v>512</v>
       </c>
-      <c r="G156" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ156">
-        <v>110598</v>
+        <v>105916</v>
       </c>
       <c r="AK156">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
-        <v>514</v>
+        <v>271</v>
       </c>
       <c r="E157" t="s">
-        <v>177</v>
+        <v>391</v>
       </c>
       <c r="F157" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H157" s="5" t="s">
-        <v>82</v>
+      <c r="H157" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I157" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J157" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="AF157">
-        <v>26.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI157" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="AJ157">
-        <v>105991</v>
+        <v>110785</v>
       </c>
       <c r="AK157">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
       <c r="E158" t="s">
-        <v>106</v>
+        <v>522</v>
       </c>
       <c r="F158" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>523</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H158" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I158" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J158" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AF158">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI158" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
       <c r="AJ158">
-        <v>110358</v>
+        <v>111628</v>
       </c>
       <c r="AK158">
         <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
-        <v>203</v>
+        <v>525</v>
       </c>
       <c r="E159" t="s">
-        <v>80</v>
+        <v>526</v>
       </c>
       <c r="F159" t="s">
-        <v>517</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>527</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H159" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I159" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J159" t="s">
-        <v>206</v>
+        <v>379</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AF159">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI159" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
       <c r="AJ159">
-        <v>106007</v>
+        <v>109636</v>
       </c>
       <c r="AK159">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
-        <v>239</v>
+        <v>528</v>
       </c>
       <c r="E160" t="s">
-        <v>89</v>
+        <v>403</v>
       </c>
       <c r="F160" t="s">
-        <v>518</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>529</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H160" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I160" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J160" t="s">
-        <v>170</v>
+        <v>41</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AF160">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI160" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
       <c r="AJ160">
-        <v>111132</v>
+        <v>107952</v>
       </c>
       <c r="AK160">
         <v>4</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
       <c r="E161" t="s">
-        <v>458</v>
+        <v>71</v>
       </c>
       <c r="F161" t="s">
-        <v>520</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>530</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H161" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I161" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J161" t="s">
-        <v>415</v>
+        <v>41</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AF161">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI161" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
       <c r="AJ161">
-        <v>105758</v>
+        <v>107953</v>
       </c>
       <c r="AK161">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
-        <v>470</v>
+        <v>531</v>
       </c>
       <c r="E162" t="s">
-        <v>521</v>
+        <v>532</v>
       </c>
       <c r="F162" t="s">
-        <v>522</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>533</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H162" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I162" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J162" t="s">
         <v>35</v>
       </c>
-      <c r="AE162">
-[...1 lines deleted...]
-      </c>
       <c r="AF162">
-        <v>36.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI162" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
       <c r="AJ162">
-        <v>110952</v>
+        <v>110026</v>
+      </c>
+      <c r="AK162">
+        <v>4</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
-        <v>523</v>
+        <v>343</v>
       </c>
       <c r="E163" t="s">
-        <v>524</v>
+        <v>183</v>
       </c>
       <c r="F163" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I163" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J163" t="s">
-        <v>363</v>
+        <v>176</v>
       </c>
       <c r="AE163">
         <v>1</v>
       </c>
       <c r="AF163">
         <v>26.0</v>
       </c>
       <c r="AI163" t="s">
-        <v>513</v>
+        <v>535</v>
       </c>
       <c r="AJ163">
-        <v>109167</v>
+        <v>110598</v>
       </c>
       <c r="AK163">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="E164" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="F164" t="s">
-        <v>527</v>
+        <v>537</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I164" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J164" t="s">
-        <v>440</v>
+        <v>35</v>
       </c>
       <c r="AE164">
         <v>1</v>
       </c>
       <c r="AF164">
         <v>26.0</v>
       </c>
       <c r="AI164" t="s">
-        <v>513</v>
+        <v>535</v>
       </c>
       <c r="AJ164">
-        <v>109443</v>
+        <v>105991</v>
       </c>
       <c r="AK164">
         <v>2</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
-        <v>528</v>
+        <v>190</v>
       </c>
       <c r="E165" t="s">
-        <v>371</v>
+        <v>109</v>
       </c>
       <c r="F165" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I165" t="s">
-        <v>467</v>
+        <v>481</v>
+      </c>
+      <c r="J165" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE165">
+        <v>1</v>
       </c>
       <c r="AF165">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI165" t="s">
-        <v>513</v>
+        <v>535</v>
       </c>
       <c r="AJ165">
-        <v>109444</v>
+        <v>110358</v>
       </c>
       <c r="AK165">
         <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
-        <v>530</v>
+        <v>209</v>
       </c>
       <c r="E166" t="s">
-        <v>177</v>
+        <v>83</v>
       </c>
       <c r="F166" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I166" t="s">
-        <v>467</v>
+        <v>481</v>
+      </c>
+      <c r="J166" t="s">
+        <v>212</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AF166">
         <v>26.0</v>
       </c>
       <c r="AI166" t="s">
-        <v>513</v>
+        <v>535</v>
       </c>
       <c r="AJ166">
-        <v>106672</v>
+        <v>106007</v>
       </c>
       <c r="AK166">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
-        <v>532</v>
+        <v>245</v>
       </c>
       <c r="E167" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="F167" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I167" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J167" t="s">
-        <v>41</v>
+        <v>176</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AF167">
         <v>26.0</v>
       </c>
       <c r="AI167" t="s">
-        <v>513</v>
+        <v>535</v>
       </c>
       <c r="AJ167">
-        <v>105930</v>
+        <v>111132</v>
       </c>
       <c r="AK167">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="E168" t="s">
-        <v>343</v>
+        <v>472</v>
       </c>
       <c r="F168" t="s">
+        <v>542</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H168" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I168" t="s">
+        <v>481</v>
+      </c>
+      <c r="J168" t="s">
+        <v>430</v>
+      </c>
+      <c r="AE168">
+        <v>1</v>
+      </c>
+      <c r="AF168">
+        <v>26.0</v>
+      </c>
+      <c r="AI168" t="s">
         <v>535</v>
       </c>
-      <c r="G168" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ168">
-        <v>106959</v>
+        <v>105758</v>
       </c>
       <c r="AK168">
         <v>2</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="E169" t="s">
-        <v>537</v>
+        <v>183</v>
       </c>
       <c r="F169" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I169" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J169" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="AF169">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI169" t="s">
-        <v>513</v>
+        <v>535</v>
       </c>
       <c r="AJ169">
-        <v>110545</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>112995</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
-        <v>532</v>
+        <v>484</v>
       </c>
       <c r="E170" t="s">
-        <v>92</v>
+        <v>545</v>
       </c>
       <c r="F170" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I170" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J170" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="AE170">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF170">
-        <v>26.0</v>
+        <v>36.0</v>
       </c>
       <c r="AI170" t="s">
-        <v>513</v>
+        <v>535</v>
       </c>
       <c r="AJ170">
-        <v>105708</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>110952</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E171" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
       <c r="F171" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>549</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I171" t="s">
-        <v>467</v>
+        <v>481</v>
+      </c>
+      <c r="J171" t="s">
+        <v>379</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AF171">
         <v>26.0</v>
       </c>
       <c r="AI171" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="AJ171">
-        <v>106037</v>
+        <v>109167</v>
       </c>
       <c r="AK171">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="E172" t="s">
-        <v>545</v>
+        <v>186</v>
       </c>
       <c r="F172" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>551</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I172" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J172" t="s">
-        <v>35</v>
+        <v>454</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AF172">
         <v>26.0</v>
       </c>
       <c r="AI172" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="AJ172">
-        <v>106554</v>
+        <v>109443</v>
       </c>
       <c r="AK172">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="E173" t="s">
-        <v>548</v>
+        <v>387</v>
       </c>
       <c r="F173" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>553</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I173" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>481</v>
       </c>
       <c r="AF173">
         <v>16.0</v>
       </c>
       <c r="AI173" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="AJ173">
-        <v>107347</v>
+        <v>109444</v>
       </c>
       <c r="AK173">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="E174" t="s">
-        <v>545</v>
+        <v>555</v>
       </c>
       <c r="F174" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>556</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I174" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>481</v>
       </c>
       <c r="AF174">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI174" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="AJ174">
-        <v>106089</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>112544</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="E175" t="s">
-        <v>541</v>
+        <v>183</v>
       </c>
       <c r="F175" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>558</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I175" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>481</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AF175">
         <v>26.0</v>
       </c>
       <c r="AI175" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="AJ175">
-        <v>110458</v>
+        <v>106672</v>
       </c>
       <c r="AK175">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="E176" t="s">
-        <v>556</v>
+        <v>116</v>
       </c>
       <c r="F176" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>560</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I176" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J176" t="s">
-        <v>108</v>
+        <v>41</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AF176">
         <v>26.0</v>
       </c>
       <c r="AI176" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="AJ176">
-        <v>111258</v>
+        <v>105930</v>
       </c>
       <c r="AK176">
         <v>5</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E177" t="s">
-        <v>385</v>
+        <v>359</v>
       </c>
       <c r="F177" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>562</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I177" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J177" t="s">
-        <v>560</v>
+        <v>76</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AF177">
         <v>26.0</v>
       </c>
       <c r="AI177" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="AJ177">
-        <v>107695</v>
+        <v>106959</v>
+      </c>
+      <c r="AK177">
+        <v>2</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E178" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F178" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>565</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I178" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J178" t="s">
         <v>41</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AF178">
         <v>26.0</v>
       </c>
       <c r="AI178" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="AJ178">
-        <v>107951</v>
+        <v>110545</v>
       </c>
       <c r="AK178">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="E179" t="s">
-        <v>565</v>
+        <v>95</v>
       </c>
       <c r="F179" t="s">
         <v>566</v>
       </c>
-      <c r="G179" s="3" t="s">
-        <v>40</v>
+      <c r="G179" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H179" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I179" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J179" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="AE179">
         <v>1</v>
       </c>
       <c r="AF179">
         <v>26.0</v>
       </c>
       <c r="AI179" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="AJ179">
-        <v>105685</v>
+        <v>105708</v>
       </c>
       <c r="AK179">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
         <v>567</v>
       </c>
       <c r="E180" t="s">
-        <v>122</v>
+        <v>568</v>
       </c>
       <c r="F180" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I180" t="s">
-        <v>467</v>
+        <v>481</v>
+      </c>
+      <c r="AE180">
+        <v>1</v>
       </c>
       <c r="AF180">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI180" t="s">
-        <v>543</v>
+        <v>570</v>
       </c>
       <c r="AJ180">
-        <v>111832</v>
+        <v>106037</v>
       </c>
       <c r="AK180">
         <v>3</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E181" t="s">
-        <v>197</v>
+        <v>572</v>
       </c>
       <c r="F181" t="s">
+        <v>573</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H181" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I181" t="s">
+        <v>481</v>
+      </c>
+      <c r="J181" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE181">
+        <v>1</v>
+      </c>
+      <c r="AF181">
+        <v>26.0</v>
+      </c>
+      <c r="AI181" t="s">
         <v>570</v>
       </c>
-      <c r="G181" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AJ181">
-        <v>106776</v>
+        <v>106554</v>
       </c>
       <c r="AK181">
         <v>3</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E182" t="s">
-        <v>197</v>
+        <v>575</v>
       </c>
       <c r="F182" t="s">
-        <v>573</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>576</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H182" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I182" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J182" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>577</v>
       </c>
       <c r="AF182">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI182" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="AJ182">
-        <v>106266</v>
+        <v>107347</v>
       </c>
       <c r="AK182">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="E183" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="F183" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>579</v>
+      </c>
+      <c r="G183" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H183" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I183" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J183" t="s">
-        <v>578</v>
+        <v>41</v>
+      </c>
+      <c r="AE183">
+        <v>1</v>
       </c>
       <c r="AF183">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI183" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="AJ183">
-        <v>108834</v>
+        <v>106089</v>
+      </c>
+      <c r="AK183">
+        <v>5</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="E184" t="s">
-        <v>172</v>
+        <v>568</v>
       </c>
       <c r="F184" t="s">
-        <v>580</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>581</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H184" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I184" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="J184" t="s">
-        <v>35</v>
+        <v>577</v>
       </c>
       <c r="AE184">
+        <v>1</v>
+      </c>
+      <c r="AF184">
+        <v>26.0</v>
+      </c>
+      <c r="AI184" t="s">
+        <v>570</v>
+      </c>
+      <c r="AJ184">
+        <v>110458</v>
+      </c>
+      <c r="AK184">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>105527</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="E185" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="F185" t="s">
-        <v>583</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>584</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H185" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I185" t="s">
-        <v>467</v>
+        <v>481</v>
+      </c>
+      <c r="J185" t="s">
+        <v>111</v>
       </c>
       <c r="AE185">
         <v>1</v>
       </c>
       <c r="AF185">
         <v>26.0</v>
       </c>
       <c r="AI185" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="AJ185">
-        <v>105610</v>
+        <v>111258</v>
       </c>
       <c r="AK185">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="D186" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="E186" t="s">
-        <v>585</v>
+        <v>400</v>
       </c>
       <c r="F186" t="s">
         <v>586</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="H186" s="6" t="s">
-        <v>138</v>
+      <c r="H186" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="I186" t="s">
+        <v>481</v>
+      </c>
+      <c r="J186" t="s">
+        <v>587</v>
+      </c>
+      <c r="AE186">
+        <v>1</v>
+      </c>
+      <c r="AF186">
+        <v>26.0</v>
+      </c>
+      <c r="AI186" t="s">
+        <v>570</v>
+      </c>
+      <c r="AJ186">
+        <v>107695</v>
+      </c>
+    </row>
+    <row r="187" spans="1:37">
+      <c r="D187" t="s">
+        <v>588</v>
+      </c>
+      <c r="E187" t="s">
+        <v>589</v>
+      </c>
+      <c r="F187" t="s">
+        <v>590</v>
+      </c>
+      <c r="G187" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H187" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I187" t="s">
+        <v>481</v>
+      </c>
+      <c r="J187" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE187">
+        <v>1</v>
+      </c>
+      <c r="AF187">
+        <v>26.0</v>
+      </c>
+      <c r="AI187" t="s">
+        <v>570</v>
+      </c>
+      <c r="AJ187">
+        <v>107951</v>
+      </c>
+      <c r="AK187">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="188" spans="1:37">
+      <c r="D188" t="s">
+        <v>591</v>
+      </c>
+      <c r="E188" t="s">
+        <v>592</v>
+      </c>
+      <c r="F188" t="s">
+        <v>593</v>
+      </c>
+      <c r="G188" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H188" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I188" t="s">
+        <v>481</v>
+      </c>
+      <c r="J188" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE188">
+        <v>1</v>
+      </c>
+      <c r="AF188">
+        <v>26.0</v>
+      </c>
+      <c r="AI188" t="s">
+        <v>570</v>
+      </c>
+      <c r="AJ188">
+        <v>105685</v>
+      </c>
+      <c r="AK188">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="189" spans="1:37">
+      <c r="D189" t="s">
+        <v>594</v>
+      </c>
+      <c r="E189" t="s">
+        <v>128</v>
+      </c>
+      <c r="F189" t="s">
+        <v>595</v>
+      </c>
+      <c r="G189" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H189" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="I189" t="s">
+        <v>481</v>
+      </c>
+      <c r="AF189">
+        <v>16.0</v>
+      </c>
+      <c r="AI189" t="s">
+        <v>570</v>
+      </c>
+      <c r="AJ189">
+        <v>111832</v>
+      </c>
+      <c r="AK189">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="190" spans="1:37">
+      <c r="D190" t="s">
+        <v>596</v>
+      </c>
+      <c r="E190" t="s">
+        <v>203</v>
+      </c>
+      <c r="F190" t="s">
+        <v>597</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H190" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="I190" t="s">
+        <v>481</v>
+      </c>
+      <c r="AE190">
+        <v>1</v>
+      </c>
+      <c r="AF190">
+        <v>26.0</v>
+      </c>
+      <c r="AI190" t="s">
+        <v>598</v>
+      </c>
+      <c r="AJ190">
+        <v>106776</v>
+      </c>
+      <c r="AK190">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="191" spans="1:37">
+      <c r="D191" t="s">
+        <v>599</v>
+      </c>
+      <c r="E191" t="s">
+        <v>203</v>
+      </c>
+      <c r="F191" t="s">
+        <v>600</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H191" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="I191" t="s">
+        <v>481</v>
+      </c>
+      <c r="J191" t="s">
+        <v>601</v>
+      </c>
+      <c r="AE191">
+        <v>1</v>
+      </c>
+      <c r="AF191">
+        <v>26.0</v>
+      </c>
+      <c r="AI191" t="s">
+        <v>598</v>
+      </c>
+      <c r="AJ191">
+        <v>106266</v>
+      </c>
+      <c r="AK191">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="192" spans="1:37">
+      <c r="D192" t="s">
+        <v>602</v>
+      </c>
+      <c r="E192" t="s">
+        <v>603</v>
+      </c>
+      <c r="F192" t="s">
+        <v>604</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H192" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="I192" t="s">
+        <v>481</v>
+      </c>
+      <c r="J192" t="s">
+        <v>605</v>
+      </c>
+      <c r="AF192">
+        <v>16.0</v>
+      </c>
+      <c r="AI192" t="s">
+        <v>598</v>
+      </c>
+      <c r="AJ192">
+        <v>108834</v>
+      </c>
+    </row>
+    <row r="193" spans="1:37">
+      <c r="D193" t="s">
+        <v>606</v>
+      </c>
+      <c r="E193" t="s">
+        <v>178</v>
+      </c>
+      <c r="F193" t="s">
+        <v>607</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H193" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="I193" t="s">
+        <v>481</v>
+      </c>
+      <c r="J193" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE193">
+        <v>2</v>
+      </c>
+      <c r="AF193">
+        <v>36.0</v>
+      </c>
+      <c r="AI193" t="s">
+        <v>598</v>
+      </c>
+      <c r="AJ193">
+        <v>105527</v>
+      </c>
+    </row>
+    <row r="194" spans="1:37">
+      <c r="D194" t="s">
+        <v>608</v>
+      </c>
+      <c r="E194" t="s">
+        <v>153</v>
+      </c>
+      <c r="F194" t="s">
+        <v>609</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H194" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="I194" t="s">
+        <v>481</v>
+      </c>
+      <c r="J194" t="s">
+        <v>610</v>
+      </c>
+      <c r="AE194">
+        <v>1</v>
+      </c>
+      <c r="AF194">
+        <v>26.0</v>
+      </c>
+      <c r="AI194" t="s">
+        <v>598</v>
+      </c>
+      <c r="AJ194">
+        <v>112449</v>
+      </c>
+      <c r="AK194">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="195" spans="1:37">
+      <c r="D195" t="s">
+        <v>611</v>
+      </c>
+      <c r="E195" t="s">
+        <v>612</v>
+      </c>
+      <c r="F195" t="s">
+        <v>613</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H195" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="I195" t="s">
+        <v>481</v>
+      </c>
+      <c r="AE195">
+        <v>1</v>
+      </c>
+      <c r="AF195">
+        <v>26.0</v>
+      </c>
+      <c r="AI195" t="s">
+        <v>598</v>
+      </c>
+      <c r="AJ195">
+        <v>105610</v>
+      </c>
+      <c r="AK195">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="196" spans="1:37">
+      <c r="D196" t="s">
+        <v>614</v>
+      </c>
+      <c r="E196" t="s">
+        <v>615</v>
+      </c>
+      <c r="F196" t="s">
+        <v>616</v>
+      </c>
+      <c r="G196" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H196" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="I196" t="s">
+        <v>481</v>
+      </c>
+      <c r="J196" t="s">
         <v>467</v>
       </c>
-      <c r="J186" t="s">
-[...2 lines deleted...]
-      <c r="AF186">
+      <c r="AF196">
         <v>16.0</v>
       </c>
-      <c r="AI186" t="s">
-[...2 lines deleted...]
-      <c r="AJ186">
+      <c r="AI196" t="s">
+        <v>617</v>
+      </c>
+      <c r="AJ196">
         <v>109819</v>
       </c>
-      <c r="AK186">
+      <c r="AK196">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">