--- v1 (2026-05-25)
+++ v2 (2026-06-17)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="618">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="635">
   <si>
     <t>SLOVENSKÝ POHÁR SLA 3D 2026 - 6.kolo</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -163,68 +163,77 @@
   <si>
     <t>Lukostrelecký klub Topoľ</t>
   </si>
   <si>
     <t>SVK2208 Miroslav Beno</t>
   </si>
   <si>
     <t>BB12z</t>
   </si>
   <si>
     <t>Dolnačková</t>
   </si>
   <si>
     <t>Tamara</t>
   </si>
   <si>
     <t>SVK2854</t>
   </si>
   <si>
     <t>SLK Spišské  Vlachy</t>
   </si>
   <si>
     <t>Marek Dolnačko</t>
   </si>
   <si>
+    <t>Reck</t>
+  </si>
+  <si>
+    <t>Matúš</t>
+  </si>
+  <si>
+    <t>SVK2528</t>
+  </si>
+  <si>
+    <t>Kadet 13+</t>
+  </si>
+  <si>
+    <t>BB17m</t>
+  </si>
+  <si>
     <t>Lysina</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>SVK2648</t>
   </si>
   <si>
-    <t>Kadet 13+</t>
-[...1 lines deleted...]
-  <si>
     <t>Lukostrelecký klub route 66</t>
   </si>
   <si>
-    <t>BB17m</t>
-[...1 lines deleted...]
-  <si>
     <t>Pytel</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>SVK2996</t>
   </si>
   <si>
     <t>Lukostrelecký klub Rovinka</t>
   </si>
   <si>
     <t>Demmler</t>
   </si>
   <si>
     <t>Ivo</t>
   </si>
   <si>
     <t>SVK2444</t>
   </si>
   <si>
     <t>Lukostrelecký klub Epirus</t>
   </si>
   <si>
     <t>Špindor</t>
@@ -289,53 +298,50 @@
   <si>
     <t>Jozef</t>
   </si>
   <si>
     <t>SVK2545</t>
   </si>
   <si>
     <t>Senior 18+</t>
   </si>
   <si>
     <t>LukostrelecBB</t>
   </si>
   <si>
     <t>BB50m</t>
   </si>
   <si>
     <t>Holák</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>SVK2891</t>
   </si>
   <si>
-    <t>Reck</t>
-[...1 lines deleted...]
-  <si>
     <t>Róbert</t>
   </si>
   <si>
     <t>SVK2529</t>
   </si>
   <si>
     <t>Kapusta</t>
   </si>
   <si>
     <t>Juraj</t>
   </si>
   <si>
     <t>SVK2089</t>
   </si>
   <si>
     <t>Murín</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>SVK2968</t>
   </si>
   <si>
     <t>OZ Cech Terra de Selinan</t>
@@ -430,50 +436,59 @@
   <si>
     <t>Málek</t>
   </si>
   <si>
     <t>Mária</t>
   </si>
   <si>
     <t>SVK0611</t>
   </si>
   <si>
     <t>HORNÉ HÚŠČIE 3D ☯</t>
   </si>
   <si>
     <t>Trúchla</t>
   </si>
   <si>
     <t>Eva</t>
   </si>
   <si>
     <t>SVK3058</t>
   </si>
   <si>
     <t>LK Reflex Žilina</t>
   </si>
   <si>
+    <t>SZÉKELY</t>
+  </si>
+  <si>
+    <t>Kamilla</t>
+  </si>
+  <si>
+    <t>SVK2732</t>
+  </si>
+  <si>
     <t>Modrovičová</t>
   </si>
   <si>
     <t>Ivana</t>
   </si>
   <si>
     <t>SVK2863</t>
   </si>
   <si>
     <t>Blue arrows Viničné</t>
   </si>
   <si>
     <t>Földeš</t>
   </si>
   <si>
     <t>SVK2148</t>
   </si>
   <si>
     <t>Veterán 55+</t>
   </si>
   <si>
     <t>BB999m</t>
   </si>
   <si>
     <t>Cehlár</t>
@@ -1003,62 +1018,74 @@
   <si>
     <t>LK PERUN</t>
   </si>
   <si>
     <t>NAGY</t>
   </si>
   <si>
     <t>György</t>
   </si>
   <si>
     <t>SVK2549</t>
   </si>
   <si>
     <t>FERLEŤÁKOVÁ</t>
   </si>
   <si>
     <t>Júlia</t>
   </si>
   <si>
     <t>SVK2736</t>
   </si>
   <si>
     <t>HU999z</t>
   </si>
   <si>
+    <t>Stuľák</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>SVK3068</t>
+  </si>
+  <si>
+    <t>OL</t>
+  </si>
+  <si>
+    <t>OL17m</t>
+  </si>
+  <si>
     <t>Martoňáková</t>
   </si>
   <si>
     <t>Viera</t>
   </si>
   <si>
     <t>SVK2855</t>
   </si>
   <si>
-    <t>OL</t>
-[...1 lines deleted...]
-  <si>
     <t>OL17z</t>
   </si>
   <si>
     <t>Kochanová</t>
   </si>
   <si>
     <t>Emily</t>
   </si>
   <si>
     <t>SVK2856</t>
   </si>
   <si>
     <t>SVK2853</t>
   </si>
   <si>
     <t>Fiala</t>
   </si>
   <si>
     <t>Ľuboš</t>
   </si>
   <si>
     <t>SVK2621</t>
   </si>
   <si>
     <t>Blue Arrows Viničné</t>
@@ -1111,50 +1138,65 @@
   <si>
     <t>PBHB12m</t>
   </si>
   <si>
     <t>Drážovský</t>
   </si>
   <si>
     <t>Lukáš</t>
   </si>
   <si>
     <t>SVK2898</t>
   </si>
   <si>
     <t>Marek Drazovsky</t>
   </si>
   <si>
     <t>Hank</t>
   </si>
   <si>
     <t>SVK2311</t>
   </si>
   <si>
     <t>PBHB17m</t>
   </si>
   <si>
+    <t>Králik</t>
+  </si>
+  <si>
+    <t>SVK1629</t>
+  </si>
+  <si>
+    <t>Králik ml.</t>
+  </si>
+  <si>
+    <t>Ľubomír</t>
+  </si>
+  <si>
+    <t>SVK2493</t>
+  </si>
+  <si>
     <t>Zajac</t>
   </si>
   <si>
     <t>SVK2541</t>
   </si>
   <si>
     <t>PBHB50m</t>
   </si>
   <si>
     <t>Csóri</t>
   </si>
   <si>
     <t>SVK2138</t>
   </si>
   <si>
     <t>Lelkes</t>
   </si>
   <si>
     <t>Laci</t>
   </si>
   <si>
     <t>SVK2650</t>
   </si>
   <si>
     <t>Nagyfödémesi íjászok</t>
@@ -1168,596 +1210,599 @@
   <si>
     <t>Rybarčák</t>
   </si>
   <si>
     <t>Andrej</t>
   </si>
   <si>
     <t>SVK3013</t>
   </si>
   <si>
     <t>Lukostrelecký klub Prešov</t>
   </si>
   <si>
     <t>Kaľavský</t>
   </si>
   <si>
     <t>SVK2055</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>SVK2946</t>
   </si>
   <si>
-    <t>Ľubomír</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK0888</t>
   </si>
   <si>
-    <t>Kolesnáč</t>
+    <t>SVK2896</t>
+  </si>
+  <si>
+    <t>Králik st.</t>
+  </si>
+  <si>
+    <t>SVK0649</t>
+  </si>
+  <si>
+    <t>Bystričan</t>
+  </si>
+  <si>
+    <t>SVK2267</t>
+  </si>
+  <si>
+    <t>Palcso</t>
+  </si>
+  <si>
+    <t>SVK1405</t>
+  </si>
+  <si>
+    <t>Rybarčáková</t>
+  </si>
+  <si>
+    <t>Vladimíra</t>
+  </si>
+  <si>
+    <t>SVK3014</t>
+  </si>
+  <si>
+    <t>PBHB50z</t>
+  </si>
+  <si>
+    <t>Šmidová</t>
+  </si>
+  <si>
+    <t>Zuzana</t>
+  </si>
+  <si>
+    <t>SVK2984</t>
+  </si>
+  <si>
+    <t>Králiková st.</t>
+  </si>
+  <si>
+    <t>SVK1203</t>
+  </si>
+  <si>
+    <t>Králiková ml.</t>
+  </si>
+  <si>
+    <t>SVK1628</t>
+  </si>
+  <si>
+    <t>Hrbeková</t>
+  </si>
+  <si>
+    <t>Veronika</t>
+  </si>
+  <si>
+    <t>SVK2772</t>
+  </si>
+  <si>
+    <t>Nagy</t>
+  </si>
+  <si>
+    <t>SVK1370</t>
+  </si>
+  <si>
+    <t>PBHB999m</t>
+  </si>
+  <si>
+    <t>SVK1372</t>
+  </si>
+  <si>
+    <t>Mišút</t>
+  </si>
+  <si>
+    <t>Timotej</t>
+  </si>
+  <si>
+    <t>SVK2671</t>
+  </si>
+  <si>
+    <t>TRLB</t>
+  </si>
+  <si>
+    <t>TRLB17m</t>
+  </si>
+  <si>
+    <t>Milan</t>
+  </si>
+  <si>
+    <t>SVK2670</t>
+  </si>
+  <si>
+    <t>TRLB50m</t>
+  </si>
+  <si>
+    <t>Jusko</t>
+  </si>
+  <si>
+    <t>Marcel</t>
+  </si>
+  <si>
+    <t>SVK2011</t>
+  </si>
+  <si>
+    <t>Archery Team 2008 Michalovce</t>
+  </si>
+  <si>
+    <t>Čujdík</t>
+  </si>
+  <si>
+    <t>František</t>
+  </si>
+  <si>
+    <t>SVK1337</t>
+  </si>
+  <si>
+    <t>Truhlář</t>
+  </si>
+  <si>
+    <t>SVK2469</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Fityfal</t>
+  </si>
+  <si>
+    <t>Zavacký</t>
+  </si>
+  <si>
+    <t>Adrián</t>
+  </si>
+  <si>
+    <t>SVK2516</t>
+  </si>
+  <si>
+    <t>Vres</t>
+  </si>
+  <si>
+    <t>NOVÁK</t>
+  </si>
+  <si>
+    <t>Attila</t>
+  </si>
+  <si>
+    <t>SVK1928</t>
+  </si>
+  <si>
+    <t>Fryk</t>
+  </si>
+  <si>
+    <t>SVK1189</t>
+  </si>
+  <si>
+    <t>Bača</t>
+  </si>
+  <si>
+    <t>SVK0961</t>
+  </si>
+  <si>
+    <t>Kočiš</t>
+  </si>
+  <si>
+    <t>Ferdinand</t>
+  </si>
+  <si>
+    <t>SVK0065</t>
+  </si>
+  <si>
+    <t>SVK2113</t>
+  </si>
+  <si>
+    <t>Marcinaško</t>
+  </si>
+  <si>
+    <t>SVK2983</t>
+  </si>
+  <si>
+    <t>Králl</t>
+  </si>
+  <si>
+    <t>SVK1355</t>
+  </si>
+  <si>
+    <t>Rédey</t>
+  </si>
+  <si>
+    <t>SVK0119</t>
+  </si>
+  <si>
+    <t>TRLB50z</t>
+  </si>
+  <si>
+    <t>Gilániová</t>
+  </si>
+  <si>
+    <t>SVK0830</t>
+  </si>
+  <si>
+    <t>Hajdáková</t>
+  </si>
+  <si>
+    <t>Lucia</t>
+  </si>
+  <si>
+    <t>SVK2109</t>
+  </si>
+  <si>
+    <t>Antares 3D</t>
+  </si>
+  <si>
+    <t>Vavrová</t>
+  </si>
+  <si>
+    <t>Lubomíra</t>
+  </si>
+  <si>
+    <t>SVK1065</t>
+  </si>
+  <si>
+    <t>LK  Reflex  Žilina</t>
+  </si>
+  <si>
+    <t>POPOVICS</t>
+  </si>
+  <si>
+    <t>János</t>
+  </si>
+  <si>
+    <t>SVK2304</t>
+  </si>
+  <si>
+    <t>TRLB999m</t>
+  </si>
+  <si>
+    <t>SVK0030</t>
+  </si>
+  <si>
+    <t>Binder</t>
+  </si>
+  <si>
+    <t>Dušan</t>
+  </si>
+  <si>
+    <t>SVK0063</t>
+  </si>
+  <si>
+    <t>KŠL Robin Zvolen</t>
+  </si>
+  <si>
+    <t>Majchrovič</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>SVK1230</t>
+  </si>
+  <si>
+    <t>Bočkay</t>
+  </si>
+  <si>
+    <t>Stanislav</t>
+  </si>
+  <si>
+    <t>SVK0922</t>
+  </si>
+  <si>
+    <t>Prevaj</t>
+  </si>
+  <si>
+    <t>SVK1179</t>
+  </si>
+  <si>
+    <t>Tutoky</t>
+  </si>
+  <si>
+    <t>SVK1382</t>
+  </si>
+  <si>
+    <t>SVK2367</t>
+  </si>
+  <si>
+    <t>TRRB</t>
+  </si>
+  <si>
+    <t>SVK2011 Marcel Jusko</t>
+  </si>
+  <si>
+    <t>TRRB12m</t>
+  </si>
+  <si>
+    <t>Janák</t>
+  </si>
+  <si>
+    <t>Sebastián</t>
+  </si>
+  <si>
+    <t>SVK2866</t>
+  </si>
+  <si>
+    <t>Miroslava Janákova</t>
+  </si>
+  <si>
+    <t>Sebastian</t>
+  </si>
+  <si>
+    <t>SVK2738</t>
+  </si>
+  <si>
+    <t>Hermina Vatlavic</t>
+  </si>
+  <si>
+    <t>SVK2995</t>
+  </si>
+  <si>
+    <t>Eva Pytlova</t>
+  </si>
+  <si>
+    <t>Komáriková</t>
+  </si>
+  <si>
+    <t>Hana</t>
+  </si>
+  <si>
+    <t>SVK2818</t>
+  </si>
+  <si>
+    <t>Daniela Komáriková</t>
+  </si>
+  <si>
+    <t>TRRB12z</t>
+  </si>
+  <si>
+    <t>Medeková</t>
+  </si>
+  <si>
+    <t>Natália</t>
+  </si>
+  <si>
+    <t>SVK2901</t>
+  </si>
+  <si>
+    <t>Monika Medekova</t>
+  </si>
+  <si>
+    <t>Poláčiková</t>
+  </si>
+  <si>
+    <t>Simona</t>
+  </si>
+  <si>
+    <t>SVK2823</t>
+  </si>
+  <si>
+    <t>SVK2665 Lukáš Poláčik</t>
+  </si>
+  <si>
+    <t>Orlická</t>
+  </si>
+  <si>
+    <t>Erika</t>
+  </si>
+  <si>
+    <t>SVK3065</t>
+  </si>
+  <si>
+    <t>SVK2647 Paulína Niznerová</t>
+  </si>
+  <si>
+    <t>Maximilián</t>
+  </si>
+  <si>
+    <t>SVK2368</t>
+  </si>
+  <si>
+    <t>TRRB17m</t>
+  </si>
+  <si>
+    <t>Frank</t>
+  </si>
+  <si>
+    <t>Róbert Koppany</t>
+  </si>
+  <si>
+    <t>SVK2976</t>
+  </si>
+  <si>
+    <t>Širo</t>
+  </si>
+  <si>
+    <t>SVK2821</t>
+  </si>
+  <si>
+    <t>Šúň ml.</t>
+  </si>
+  <si>
+    <t>SVK2206</t>
+  </si>
+  <si>
+    <t>SVK2115</t>
+  </si>
+  <si>
+    <t>Hanna</t>
+  </si>
+  <si>
+    <t>SVK2421</t>
+  </si>
+  <si>
+    <t>TRRB17z</t>
+  </si>
+  <si>
+    <t>Fryková</t>
+  </si>
+  <si>
+    <t>Alexandra</t>
+  </si>
+  <si>
+    <t>SVK1183</t>
+  </si>
+  <si>
+    <t>Čurejová</t>
+  </si>
+  <si>
+    <t>SVK2834</t>
+  </si>
+  <si>
+    <t>SVK2833</t>
+  </si>
+  <si>
+    <t>Drážovská</t>
+  </si>
+  <si>
+    <t>Eliška</t>
+  </si>
+  <si>
+    <t>SVK2897</t>
+  </si>
+  <si>
+    <t>SVK1388</t>
+  </si>
+  <si>
+    <t>TRRB50m</t>
+  </si>
+  <si>
+    <t>Šúň</t>
+  </si>
+  <si>
+    <t>SVK2279</t>
+  </si>
+  <si>
+    <t>SVK1143</t>
+  </si>
+  <si>
+    <t>SVK0360</t>
+  </si>
+  <si>
+    <t>Vejčík</t>
+  </si>
+  <si>
+    <t>SVK2226</t>
+  </si>
+  <si>
+    <t>Vavro</t>
+  </si>
+  <si>
+    <t>SVK3066</t>
+  </si>
+  <si>
+    <t>Miloš</t>
+  </si>
+  <si>
+    <t>SVK2867</t>
+  </si>
+  <si>
+    <t>Csizmadia</t>
+  </si>
+  <si>
+    <t>Imrich</t>
+  </si>
+  <si>
+    <t>SVK1188</t>
+  </si>
+  <si>
+    <t>Bobek</t>
+  </si>
+  <si>
+    <t>SVK2331</t>
+  </si>
+  <si>
+    <t>Potocki</t>
   </si>
   <si>
     <t>Maroš</t>
   </si>
   <si>
-    <t>SVK1320</t>
-[...493 lines deleted...]
-  <si>
     <t>SVK2263</t>
   </si>
   <si>
     <t>Richter</t>
   </si>
   <si>
     <t>LIBOR</t>
   </si>
   <si>
     <t>CZE0805</t>
   </si>
   <si>
     <t>Guldan</t>
   </si>
   <si>
     <t>SVK1435</t>
   </si>
   <si>
     <t>Vanovčan</t>
   </si>
   <si>
     <t>SVK2591</t>
   </si>
   <si>
     <t>Poláčik</t>
   </si>
   <si>
     <t>SVK2665</t>
   </si>
   <si>
     <t>Sádovský</t>
   </si>
   <si>
     <t>Pavol</t>
   </si>
   <si>
     <t>SVK2377</t>
   </si>
   <si>
+    <t>Baranyai</t>
+  </si>
+  <si>
+    <t>Zsolt</t>
+  </si>
+  <si>
+    <t>SVK0838</t>
+  </si>
+  <si>
     <t>SVK1911</t>
   </si>
   <si>
     <t>Janštová</t>
   </si>
   <si>
     <t>Lívia</t>
   </si>
   <si>
     <t>SVK1145</t>
   </si>
   <si>
     <t>TRRB50z</t>
   </si>
   <si>
     <t>Recková</t>
   </si>
   <si>
     <t>Martina</t>
   </si>
   <si>
     <t>SVK2530</t>
   </si>
   <si>
     <t>Martincová</t>
@@ -1789,59 +1834,50 @@
   <si>
     <t>Viktória</t>
   </si>
   <si>
     <t>SVK2637</t>
   </si>
   <si>
     <t>Gáspárová</t>
   </si>
   <si>
     <t>SVK2970</t>
   </si>
   <si>
     <t>Lk kajal</t>
   </si>
   <si>
     <t>Niznerová</t>
   </si>
   <si>
     <t>Paulína</t>
   </si>
   <si>
     <t>SVK2647</t>
   </si>
   <si>
-    <t>SZÉKELY</t>
-[...7 lines deleted...]
-  <si>
     <t>Potocká</t>
   </si>
   <si>
     <t>SVK2454</t>
   </si>
   <si>
     <t>Bitto</t>
   </si>
   <si>
     <t>SVK1423</t>
   </si>
   <si>
     <t>TRRB999m</t>
   </si>
   <si>
     <t>Kováč</t>
   </si>
   <si>
     <t>SVK0747</t>
   </si>
   <si>
     <t>ML3D TJ Družstevník Mníchova Lehota</t>
   </si>
   <si>
     <t>Jakab</t>
@@ -1849,69 +1885,84 @@
   <si>
     <t>László</t>
   </si>
   <si>
     <t>HUN11142</t>
   </si>
   <si>
     <t>Ostorosi SE</t>
   </si>
   <si>
     <t>Hačár</t>
   </si>
   <si>
     <t>SVK2820</t>
   </si>
   <si>
     <t>Bagi</t>
   </si>
   <si>
     <t>SVK2198</t>
   </si>
   <si>
     <t>Lukostrelecký klub Kajal</t>
   </si>
   <si>
+    <t>Tóth</t>
+  </si>
+  <si>
+    <t>Ladislav</t>
+  </si>
+  <si>
+    <t>SVK1401</t>
+  </si>
+  <si>
     <t>Lukáč</t>
   </si>
   <si>
     <t>Zdeněk</t>
   </si>
   <si>
     <t>SVK2903</t>
   </si>
   <si>
+    <t>Monika</t>
+  </si>
+  <si>
+    <t>SVK0655</t>
+  </si>
+  <si>
+    <t>TRRB999z</t>
+  </si>
+  <si>
     <t>Binderová</t>
   </si>
   <si>
     <t>Tatiana</t>
   </si>
   <si>
     <t>SVK0307</t>
-  </si>
-[...1 lines deleted...]
-    <t>TRRB999z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2277,62 +2328,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK196"/>
+  <dimension ref="A1:AK202"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="18.71" bestFit="true" customWidth="true" style="0"/>
@@ -2633,7022 +2684,7211 @@
       </c>
       <c r="AK6">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>49</v>
       </c>
       <c r="E7" t="s">
         <v>50</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>22.0</v>
       </c>
       <c r="AI7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ7">
-        <v>106602</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>106555</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E8" t="s">
         <v>55</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>22.0</v>
       </c>
       <c r="AI8" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ8">
-        <v>109939</v>
+        <v>106602</v>
+      </c>
+      <c r="AK8">
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" t="s">
         <v>59</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>22.0</v>
       </c>
       <c r="AI9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ9">
-        <v>112552</v>
+        <v>109939</v>
       </c>
       <c r="AK9">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
         <v>63</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>22.0</v>
       </c>
       <c r="AI10" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AJ10">
-        <v>105471</v>
+        <v>112552</v>
       </c>
       <c r="AK10">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>67</v>
       </c>
       <c r="F11" t="s">
         <v>68</v>
       </c>
-      <c r="G11" s="3" t="s">
-        <v>40</v>
+      <c r="G11" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>41</v>
       </c>
+      <c r="AE11">
+        <v>1</v>
+      </c>
       <c r="AF11">
-        <v>12.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI11" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="AJ11">
-        <v>109876</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>105471</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" t="s">
         <v>70</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="AF12">
-        <v>22.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI12" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="AJ12">
-        <v>109233</v>
+        <v>109876</v>
+      </c>
+      <c r="AK12">
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>73</v>
       </c>
       <c r="E13" t="s">
         <v>74</v>
       </c>
       <c r="F13" t="s">
         <v>75</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
-        <v>76</v>
+        <v>57</v>
+      </c>
+      <c r="AE13">
+        <v>1</v>
       </c>
       <c r="AF13">
-        <v>12.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="AJ13">
-        <v>106968</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>109233</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
+        <v>76</v>
+      </c>
+      <c r="E14" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F14" t="s">
         <v>78</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="AF14">
-        <v>22.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI14" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="AJ14">
-        <v>108009</v>
+        <v>106968</v>
       </c>
       <c r="AK14">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E15" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F15" t="s">
         <v>81</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
-        <v>62</v>
+        <v>79</v>
+      </c>
+      <c r="AE15">
+        <v>1</v>
       </c>
       <c r="AF15">
-        <v>12.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI15" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="AJ15">
-        <v>105724</v>
+        <v>108009</v>
       </c>
       <c r="AK15">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>82</v>
       </c>
       <c r="E16" t="s">
         <v>83</v>
       </c>
       <c r="F16" t="s">
         <v>84</v>
       </c>
-      <c r="G16" s="1" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="G16" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>65</v>
       </c>
       <c r="AF16">
-        <v>26.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI16" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="AJ16">
-        <v>111110</v>
+        <v>105724</v>
       </c>
       <c r="AK16">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="E17" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F17" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>26.0</v>
       </c>
       <c r="AI17" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ17">
-        <v>105485</v>
+        <v>111110</v>
       </c>
       <c r="AK17">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>91</v>
       </c>
       <c r="E18" t="s">
         <v>92</v>
       </c>
       <c r="F18" t="s">
         <v>93</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>26.0</v>
       </c>
       <c r="AI18" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ18">
-        <v>106553</v>
+        <v>105485</v>
       </c>
       <c r="AK18">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" t="s">
         <v>94</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>95</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
-      <c r="J19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>26.0</v>
       </c>
       <c r="AI19" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ19">
-        <v>105534</v>
+        <v>106553</v>
       </c>
       <c r="AK19">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
+        <v>96</v>
+      </c>
+      <c r="E20" t="s">
         <v>97</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20" t="s">
         <v>98</v>
       </c>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>26.0</v>
       </c>
       <c r="AI20" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ20">
-        <v>109902</v>
+        <v>105534</v>
+      </c>
+      <c r="AK20">
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
+        <v>99</v>
+      </c>
+      <c r="E21" t="s">
+        <v>100</v>
+      </c>
+      <c r="F21" t="s">
         <v>101</v>
       </c>
-      <c r="E21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
-        <v>29</v>
+        <v>102</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>26.0</v>
       </c>
       <c r="AI21" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ21">
-        <v>106852</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>109902</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
-        <v>49</v>
+        <v>103</v>
       </c>
       <c r="E22" t="s">
         <v>104</v>
       </c>
       <c r="F22" t="s">
         <v>105</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>26.0</v>
       </c>
       <c r="AI22" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ22">
-        <v>106601</v>
+        <v>106852</v>
       </c>
       <c r="AK22">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="E23" t="s">
         <v>106</v>
       </c>
       <c r="F23" t="s">
         <v>107</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
-        <v>76</v>
+        <v>57</v>
+      </c>
+      <c r="AE23">
+        <v>1</v>
       </c>
       <c r="AF23">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI23" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ23">
-        <v>105579</v>
+        <v>106601</v>
       </c>
       <c r="AK23">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
+        <v>76</v>
+      </c>
+      <c r="E24" t="s">
         <v>108</v>
       </c>
-      <c r="E24" t="s">
+      <c r="F24" t="s">
         <v>109</v>
       </c>
-      <c r="F24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="AF24">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI24" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ24">
-        <v>105633</v>
+        <v>105579</v>
       </c>
       <c r="AK24">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
+        <v>110</v>
+      </c>
+      <c r="E25" t="s">
+        <v>111</v>
+      </c>
+      <c r="F25" t="s">
         <v>112</v>
       </c>
-      <c r="E25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
+      <c r="J25" t="s">
+        <v>113</v>
+      </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>26.0</v>
       </c>
       <c r="AI25" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ25">
-        <v>108478</v>
+        <v>105633</v>
       </c>
       <c r="AK25">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
+        <v>114</v>
+      </c>
+      <c r="E26" t="s">
         <v>115</v>
       </c>
-      <c r="E26" t="s">
+      <c r="F26" t="s">
         <v>116</v>
       </c>
-      <c r="F26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
-      <c r="J26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>26.0</v>
       </c>
       <c r="AI26" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ26">
-        <v>109278</v>
+        <v>108478</v>
       </c>
       <c r="AK26">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
+        <v>117</v>
+      </c>
+      <c r="E27" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="F27" t="s">
         <v>119</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>26.0</v>
       </c>
       <c r="AI27" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ27">
-        <v>108010</v>
+        <v>109278</v>
       </c>
       <c r="AK27">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>120</v>
       </c>
       <c r="E28" t="s">
+        <v>111</v>
+      </c>
+      <c r="F28" t="s">
         <v>121</v>
       </c>
-      <c r="F28" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="G28" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
-        <v>111</v>
+        <v>79</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>26.0</v>
       </c>
       <c r="AI28" t="s">
-        <v>123</v>
+        <v>90</v>
       </c>
       <c r="AJ28">
-        <v>106023</v>
+        <v>108010</v>
       </c>
       <c r="AK28">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
+        <v>122</v>
+      </c>
+      <c r="E29" t="s">
+        <v>123</v>
+      </c>
+      <c r="F29" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
-        <v>76</v>
+        <v>113</v>
+      </c>
+      <c r="AE29">
+        <v>1</v>
       </c>
       <c r="AF29">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI29" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AJ29">
-        <v>112775</v>
+        <v>106023</v>
       </c>
       <c r="AK29">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
+        <v>126</v>
+      </c>
+      <c r="E30" t="s">
         <v>127</v>
       </c>
-      <c r="E30" t="s">
+      <c r="F30" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="AF30">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI30" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AJ30">
-        <v>105634</v>
+        <v>112775</v>
       </c>
       <c r="AK30">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
+        <v>129</v>
+      </c>
+      <c r="E31" t="s">
         <v>130</v>
       </c>
-      <c r="E31" t="s">
+      <c r="F31" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
-        <v>133</v>
+        <v>113</v>
+      </c>
+      <c r="AE31">
+        <v>1</v>
       </c>
       <c r="AF31">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AJ31">
-        <v>107178</v>
+        <v>105634</v>
       </c>
       <c r="AK31">
         <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
+        <v>132</v>
+      </c>
+      <c r="E32" t="s">
+        <v>133</v>
+      </c>
+      <c r="F32" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>135</v>
       </c>
       <c r="AF32">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI32" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AJ32">
-        <v>111828</v>
+        <v>107178</v>
+      </c>
+      <c r="AK32">
+        <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
+        <v>136</v>
+      </c>
+      <c r="E33" t="s">
+        <v>137</v>
+      </c>
+      <c r="F33" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>26.0</v>
       </c>
       <c r="AI33" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AJ33">
-        <v>106239</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>111828</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
+        <v>140</v>
+      </c>
+      <c r="E34" t="s">
+        <v>141</v>
+      </c>
+      <c r="F34" t="s">
         <v>142</v>
       </c>
-      <c r="E34" t="s">
-[...9 lines deleted...]
-        <v>144</v>
+      <c r="G34" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
-        <v>111</v>
+        <v>29</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>26.0</v>
       </c>
       <c r="AI34" t="s">
-        <v>145</v>
+        <v>125</v>
       </c>
       <c r="AJ34">
-        <v>111643</v>
+        <v>105685</v>
       </c>
       <c r="AK34">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E35" t="s">
-        <v>89</v>
+        <v>144</v>
       </c>
       <c r="F35" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>145</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>26.0</v>
       </c>
       <c r="AI35" t="s">
-        <v>145</v>
+        <v>125</v>
       </c>
       <c r="AJ35">
-        <v>112164</v>
+        <v>106239</v>
       </c>
       <c r="AK35">
         <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
+        <v>147</v>
+      </c>
+      <c r="E36" t="s">
+        <v>92</v>
+      </c>
+      <c r="F36" t="s">
+        <v>148</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H36" s="6" t="s">
         <v>149</v>
-      </c>
-[...10 lines deleted...]
-        <v>144</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
+      <c r="J36" t="s">
+        <v>113</v>
+      </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>26.0</v>
       </c>
       <c r="AI36" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="AJ36">
-        <v>106038</v>
+        <v>111643</v>
       </c>
       <c r="AK36">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
+        <v>151</v>
+      </c>
+      <c r="E37" t="s">
+        <v>92</v>
+      </c>
+      <c r="F37" t="s">
         <v>152</v>
       </c>
-      <c r="E37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="6" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>26.0</v>
       </c>
       <c r="AI37" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="AJ37">
-        <v>106578</v>
+        <v>112164</v>
+      </c>
+      <c r="AK37">
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
+        <v>154</v>
+      </c>
+      <c r="E38" t="s">
+        <v>155</v>
+      </c>
+      <c r="F38" t="s">
         <v>156</v>
       </c>
-      <c r="E38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="6" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
-      <c r="J38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>26.0</v>
       </c>
       <c r="AI38" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="AJ38">
-        <v>106845</v>
+        <v>106038</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
+        <v>157</v>
+      </c>
+      <c r="E39" t="s">
         <v>158</v>
       </c>
-      <c r="E39" t="s">
+      <c r="F39" t="s">
         <v>159</v>
       </c>
-      <c r="F39" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="G39" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>26.0</v>
       </c>
       <c r="AI39" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="AJ39">
-        <v>110933</v>
+        <v>106578</v>
       </c>
       <c r="AK39">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="E40" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="F40" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>162</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H40" s="6" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>26.0</v>
       </c>
       <c r="AI40" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="AJ40">
-        <v>106846</v>
+        <v>106845</v>
       </c>
       <c r="AK40">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
+        <v>163</v>
+      </c>
+      <c r="E41" t="s">
+        <v>164</v>
+      </c>
+      <c r="F41" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H41" s="6" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
-        <v>168</v>
+        <v>166</v>
+      </c>
+      <c r="AE41">
+        <v>1</v>
       </c>
       <c r="AF41">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI41" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="AJ41">
-        <v>110267</v>
+        <v>110933</v>
       </c>
       <c r="AK41">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
+        <v>168</v>
+      </c>
+      <c r="E42" t="s">
+        <v>137</v>
+      </c>
+      <c r="F42" t="s">
         <v>169</v>
       </c>
-      <c r="E42" t="s">
-[...9 lines deleted...]
-        <v>85</v>
+      <c r="G42" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H42" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I42" t="s">
-        <v>172</v>
+        <v>28</v>
       </c>
       <c r="J42" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>26.0</v>
       </c>
       <c r="AI42" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="AJ42">
-        <v>111629</v>
+        <v>106846</v>
       </c>
       <c r="AK42">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="E43" t="s">
-        <v>50</v>
+        <v>171</v>
       </c>
       <c r="F43" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>172</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I43" t="s">
-        <v>172</v>
+        <v>28</v>
       </c>
       <c r="J43" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="AF43">
         <v>16.0</v>
       </c>
       <c r="AI43" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="AJ43">
-        <v>109261</v>
+        <v>110267</v>
       </c>
       <c r="AK43">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
+        <v>174</v>
+      </c>
+      <c r="E44" t="s">
+        <v>175</v>
+      </c>
+      <c r="F44" t="s">
+        <v>176</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I44" t="s">
         <v>177</v>
       </c>
-      <c r="E44" t="s">
+      <c r="J44" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE44">
+        <v>1</v>
+      </c>
+      <c r="AF44">
+        <v>26.0</v>
+      </c>
+      <c r="AI44" t="s">
         <v>178</v>
       </c>
-      <c r="F44" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AJ44">
-        <v>108550</v>
+        <v>111629</v>
       </c>
       <c r="AK44">
         <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="E45" t="s">
-        <v>183</v>
+        <v>55</v>
       </c>
       <c r="F45" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I45" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="J45" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>181</v>
       </c>
       <c r="AF45">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI45" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="AJ45">
-        <v>107390</v>
+        <v>109261</v>
       </c>
       <c r="AK45">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
+        <v>182</v>
+      </c>
+      <c r="E46" t="s">
+        <v>183</v>
+      </c>
+      <c r="F46" t="s">
+        <v>184</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I46" t="s">
         <v>185</v>
       </c>
-      <c r="E46" t="s">
+      <c r="J46" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE46">
+        <v>1</v>
+      </c>
+      <c r="AF46">
+        <v>26.0</v>
+      </c>
+      <c r="AI46" t="s">
         <v>186</v>
       </c>
-      <c r="F46" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AJ46">
-        <v>109373</v>
+        <v>108550</v>
       </c>
       <c r="AK46">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="E47" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="F47" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H47" s="4" t="s">
-        <v>52</v>
+      <c r="H47" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I47" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="J47" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
-        <v>22.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI47" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="AJ47">
-        <v>105478</v>
+        <v>107390</v>
       </c>
       <c r="AK47">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="E48" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="F48" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H48" s="4" t="s">
-        <v>52</v>
+      <c r="H48" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I48" t="s">
+        <v>185</v>
+      </c>
+      <c r="J48" t="s">
         <v>193</v>
       </c>
-      <c r="J48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
-        <v>22.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI48" t="s">
         <v>194</v>
       </c>
       <c r="AJ48">
-        <v>108975</v>
+        <v>109373</v>
       </c>
       <c r="AK48">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="E49" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="F49" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>197</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I49" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="J49" t="s">
-        <v>29</v>
+        <v>41</v>
+      </c>
+      <c r="AE49">
+        <v>1</v>
       </c>
       <c r="AF49">
-        <v>12.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI49" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="AJ49">
-        <v>111063</v>
+        <v>105478</v>
+      </c>
+      <c r="AK49">
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
+        <v>200</v>
+      </c>
+      <c r="E50" t="s">
+        <v>201</v>
+      </c>
+      <c r="F50" t="s">
         <v>202</v>
       </c>
-      <c r="E50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H50" s="5" t="s">
-        <v>85</v>
+      <c r="H50" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I50" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="J50" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI50" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="AJ50">
-        <v>105499</v>
+        <v>108975</v>
       </c>
       <c r="AK50">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
+        <v>203</v>
+      </c>
+      <c r="E51" t="s">
+        <v>204</v>
+      </c>
+      <c r="F51" t="s">
+        <v>205</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I51" t="s">
+        <v>198</v>
+      </c>
+      <c r="J51" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF51">
+        <v>12.0</v>
+      </c>
+      <c r="AI51" t="s">
         <v>206</v>
       </c>
-      <c r="E51" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ51">
-        <v>106016</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>111063</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
+        <v>207</v>
+      </c>
+      <c r="E52" t="s">
+        <v>208</v>
+      </c>
+      <c r="F52" t="s">
         <v>209</v>
       </c>
-      <c r="E52" t="s">
+      <c r="G52" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I52" t="s">
+        <v>198</v>
+      </c>
+      <c r="J52" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE52">
+        <v>1</v>
+      </c>
+      <c r="AF52">
+        <v>26.0</v>
+      </c>
+      <c r="AI52" t="s">
         <v>210</v>
       </c>
-      <c r="F52" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ52">
-        <v>110656</v>
+        <v>105499</v>
       </c>
       <c r="AK52">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
+        <v>211</v>
+      </c>
+      <c r="E53" t="s">
+        <v>92</v>
+      </c>
+      <c r="F53" t="s">
+        <v>212</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I53" t="s">
+        <v>198</v>
+      </c>
+      <c r="J53" t="s">
         <v>213</v>
       </c>
-      <c r="E53" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>26.0</v>
       </c>
       <c r="AI53" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="AJ53">
-        <v>108876</v>
+        <v>106016</v>
       </c>
       <c r="AK53">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
+        <v>214</v>
+      </c>
+      <c r="E54" t="s">
+        <v>215</v>
+      </c>
+      <c r="F54" t="s">
         <v>216</v>
       </c>
-      <c r="E54" t="s">
+      <c r="G54" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I54" t="s">
+        <v>198</v>
+      </c>
+      <c r="J54" t="s">
         <v>217</v>
-      </c>
-[...10 lines deleted...]
-        <v>193</v>
       </c>
       <c r="AF54">
         <v>16.0</v>
       </c>
       <c r="AI54" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="AJ54">
-        <v>112260</v>
+        <v>110656</v>
       </c>
       <c r="AK54">
         <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
+        <v>218</v>
+      </c>
+      <c r="E55" t="s">
+        <v>104</v>
+      </c>
+      <c r="F55" t="s">
         <v>219</v>
       </c>
-      <c r="E55" t="s">
-[...2 lines deleted...]
-      <c r="F55" t="s">
+      <c r="G55" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I55" t="s">
+        <v>198</v>
+      </c>
+      <c r="J55" t="s">
         <v>220</v>
       </c>
-      <c r="G55" s="1" t="s">
-[...9 lines deleted...]
-        <v>176</v>
+      <c r="AE55">
+        <v>1</v>
       </c>
       <c r="AF55">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI55" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="AJ55">
-        <v>105619</v>
+        <v>108876</v>
       </c>
       <c r="AK55">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>221</v>
       </c>
       <c r="E56" t="s">
         <v>222</v>
       </c>
       <c r="F56" t="s">
         <v>223</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I56" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>198</v>
       </c>
       <c r="AF56">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI56" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="AJ56">
-        <v>105646</v>
+        <v>112260</v>
       </c>
       <c r="AK56">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>224</v>
       </c>
       <c r="E57" t="s">
-        <v>109</v>
+        <v>183</v>
       </c>
       <c r="F57" t="s">
         <v>225</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I57" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="J57" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>181</v>
       </c>
       <c r="AF57">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI57" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="AJ57">
-        <v>105663</v>
+        <v>105619</v>
       </c>
       <c r="AK57">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>226</v>
       </c>
       <c r="E58" t="s">
-        <v>89</v>
+        <v>227</v>
       </c>
       <c r="F58" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I58" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="J58" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>26.0</v>
       </c>
       <c r="AI58" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="AJ58">
-        <v>110271</v>
+        <v>105646</v>
       </c>
       <c r="AK58">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E59" t="s">
-        <v>229</v>
+        <v>111</v>
       </c>
       <c r="F59" t="s">
         <v>230</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H59" s="2" t="s">
-        <v>27</v>
+      <c r="H59" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I59" t="s">
-        <v>231</v>
+        <v>198</v>
       </c>
       <c r="J59" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>41</v>
+      </c>
+      <c r="AE59">
+        <v>1</v>
       </c>
       <c r="AF59">
-        <v>10.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI59" t="s">
-        <v>234</v>
+        <v>210</v>
       </c>
       <c r="AJ59">
-        <v>110739</v>
+        <v>105663</v>
       </c>
       <c r="AK59">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="E60" t="s">
-        <v>203</v>
+        <v>92</v>
       </c>
       <c r="F60" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H60" s="2" t="s">
-        <v>27</v>
+      <c r="H60" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I60" t="s">
-        <v>231</v>
+        <v>198</v>
       </c>
       <c r="J60" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>47</v>
       </c>
       <c r="AE60">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF60">
-        <v>30.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI60" t="s">
-        <v>234</v>
+        <v>210</v>
       </c>
       <c r="AJ60">
-        <v>112311</v>
+        <v>110271</v>
+      </c>
+      <c r="AK60">
+        <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="E61" t="s">
-        <v>38</v>
+        <v>234</v>
       </c>
       <c r="F61" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>235</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H61" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I61" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J61" t="s">
-        <v>41</v>
+        <v>237</v>
       </c>
       <c r="AD61" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="AF61">
         <v>10.0</v>
       </c>
       <c r="AI61" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="AJ61">
-        <v>110525</v>
+        <v>110739</v>
       </c>
       <c r="AK61">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
+        <v>240</v>
+      </c>
+      <c r="E62" t="s">
+        <v>208</v>
+      </c>
+      <c r="F62" t="s">
+        <v>241</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I62" t="s">
+        <v>236</v>
+      </c>
+      <c r="J62" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD62" t="s">
         <v>242</v>
       </c>
-      <c r="E62" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AE62">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF62">
-        <v>22.0</v>
+        <v>30.0</v>
       </c>
       <c r="AI62" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="AJ62">
-        <v>109570</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>112311</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
+        <v>243</v>
+      </c>
+      <c r="E63" t="s">
+        <v>38</v>
+      </c>
+      <c r="F63" t="s">
+        <v>244</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I63" t="s">
+        <v>236</v>
+      </c>
+      <c r="J63" t="s">
+        <v>41</v>
+      </c>
+      <c r="AD63" t="s">
         <v>245</v>
       </c>
-      <c r="E63" t="s">
+      <c r="AF63">
+        <v>10.0</v>
+      </c>
+      <c r="AI63" t="s">
         <v>246</v>
       </c>
-      <c r="F63" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AJ63">
-        <v>111133</v>
+        <v>110525</v>
       </c>
       <c r="AK63">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
+        <v>247</v>
+      </c>
+      <c r="E64" t="s">
+        <v>92</v>
+      </c>
+      <c r="F64" t="s">
         <v>248</v>
       </c>
-      <c r="E64" t="s">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="G64" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H64" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I64" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J64" t="s">
-        <v>232</v>
+        <v>29</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>22.0</v>
       </c>
       <c r="AI64" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="AJ64">
-        <v>105562</v>
+        <v>109570</v>
       </c>
       <c r="AK64">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
+        <v>250</v>
+      </c>
+      <c r="E65" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F65" t="s">
         <v>252</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H65" s="5" t="s">
-        <v>85</v>
+      <c r="H65" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I65" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J65" t="s">
-        <v>29</v>
+        <v>181</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI65" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="AJ65">
-        <v>109569</v>
+        <v>111133</v>
       </c>
       <c r="AK65">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
+        <v>253</v>
+      </c>
+      <c r="E66" t="s">
+        <v>74</v>
+      </c>
+      <c r="F66" t="s">
         <v>254</v>
       </c>
-      <c r="E66" t="s">
-[...2 lines deleted...]
-      <c r="F66" t="s">
+      <c r="G66" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H66" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I66" t="s">
+        <v>236</v>
+      </c>
+      <c r="J66" t="s">
+        <v>237</v>
+      </c>
+      <c r="AE66">
+        <v>1</v>
+      </c>
+      <c r="AF66">
+        <v>22.0</v>
+      </c>
+      <c r="AI66" t="s">
         <v>255</v>
       </c>
-      <c r="G66" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ66">
-        <v>106797</v>
+        <v>105562</v>
+      </c>
+      <c r="AK66">
+        <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>256</v>
       </c>
       <c r="E67" t="s">
+        <v>92</v>
+      </c>
+      <c r="F67" t="s">
         <v>257</v>
       </c>
-      <c r="F67" t="s">
+      <c r="G67" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I67" t="s">
+        <v>236</v>
+      </c>
+      <c r="J67" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE67">
+        <v>1</v>
+      </c>
+      <c r="AF67">
+        <v>26.0</v>
+      </c>
+      <c r="AI67" t="s">
         <v>258</v>
       </c>
-      <c r="G67" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AJ67">
-        <v>107567</v>
+        <v>109569</v>
       </c>
       <c r="AK67">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>259</v>
       </c>
       <c r="E68" t="s">
+        <v>92</v>
+      </c>
+      <c r="F68" t="s">
         <v>260</v>
       </c>
-      <c r="F68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I68" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J68" t="s">
-        <v>262</v>
+        <v>237</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>26.0</v>
       </c>
       <c r="AI68" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="AJ68">
-        <v>106822</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>106797</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
+        <v>261</v>
+      </c>
+      <c r="E69" t="s">
+        <v>262</v>
+      </c>
+      <c r="F69" t="s">
         <v>263</v>
       </c>
-      <c r="E69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I69" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>236</v>
       </c>
       <c r="AF69">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI69" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="AJ69">
-        <v>105543</v>
+        <v>107567</v>
       </c>
       <c r="AK69">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
+        <v>264</v>
+      </c>
+      <c r="E70" t="s">
         <v>265</v>
       </c>
-      <c r="E70" t="s">
+      <c r="F70" t="s">
         <v>266</v>
       </c>
-      <c r="F70" t="s">
+      <c r="G70" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I70" t="s">
+        <v>236</v>
+      </c>
+      <c r="J70" t="s">
         <v>267</v>
       </c>
-      <c r="G70" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
         <v>26.0</v>
       </c>
       <c r="AI70" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="AJ70">
-        <v>105549</v>
+        <v>106822</v>
       </c>
       <c r="AK70">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>268</v>
       </c>
       <c r="E71" t="s">
+        <v>94</v>
+      </c>
+      <c r="F71" t="s">
         <v>269</v>
       </c>
-      <c r="F71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I71" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J71" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>26.0</v>
       </c>
       <c r="AI71" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="AJ71">
-        <v>108630</v>
+        <v>105543</v>
       </c>
       <c r="AK71">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
+        <v>270</v>
+      </c>
+      <c r="E72" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F72" t="s">
         <v>272</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I72" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J72" t="s">
         <v>41</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>26.0</v>
       </c>
       <c r="AI72" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="AJ72">
-        <v>105615</v>
+        <v>105549</v>
       </c>
       <c r="AK72">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
-        <v>228</v>
+        <v>273</v>
       </c>
       <c r="E73" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F73" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I73" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J73" t="s">
-        <v>232</v>
+        <v>29</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>26.0</v>
       </c>
       <c r="AI73" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="AJ73">
-        <v>110738</v>
+        <v>108630</v>
       </c>
       <c r="AK73">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E74" t="s">
-        <v>276</v>
+        <v>251</v>
       </c>
       <c r="F74" t="s">
         <v>277</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I74" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J74" t="s">
-        <v>278</v>
+        <v>41</v>
+      </c>
+      <c r="AE74">
+        <v>1</v>
       </c>
       <c r="AF74">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI74" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="AJ74">
-        <v>110490</v>
+        <v>105615</v>
+      </c>
+      <c r="AK74">
+        <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
+        <v>233</v>
+      </c>
+      <c r="E75" t="s">
+        <v>278</v>
+      </c>
+      <c r="F75" t="s">
         <v>279</v>
       </c>
-      <c r="E75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I75" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J75" t="s">
-        <v>53</v>
+        <v>237</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>26.0</v>
       </c>
       <c r="AI75" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="AJ75">
-        <v>109232</v>
+        <v>110738</v>
       </c>
       <c r="AK75">
         <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
+        <v>280</v>
+      </c>
+      <c r="E76" t="s">
         <v>281</v>
       </c>
-      <c r="E76" t="s">
+      <c r="F76" t="s">
         <v>282</v>
       </c>
-      <c r="F76" t="s">
+      <c r="G76" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I76" t="s">
+        <v>236</v>
+      </c>
+      <c r="J76" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
       <c r="AF76">
         <v>16.0</v>
       </c>
       <c r="AI76" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="AJ76">
-        <v>110524</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>110490</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>284</v>
       </c>
       <c r="E77" t="s">
-        <v>89</v>
+        <v>188</v>
       </c>
       <c r="F77" t="s">
         <v>285</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I77" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J77" t="s">
-        <v>232</v>
+        <v>57</v>
+      </c>
+      <c r="AE77">
+        <v>1</v>
       </c>
       <c r="AF77">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI77" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="AJ77">
-        <v>105698</v>
+        <v>109232</v>
       </c>
       <c r="AK77">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>286</v>
       </c>
       <c r="E78" t="s">
         <v>287</v>
       </c>
       <c r="F78" t="s">
         <v>288</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I78" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J78" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="AF78">
         <v>16.0</v>
       </c>
       <c r="AI78" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="AJ78">
-        <v>108783</v>
+        <v>110524</v>
       </c>
       <c r="AK78">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>289</v>
       </c>
       <c r="E79" t="s">
+        <v>92</v>
+      </c>
+      <c r="F79" t="s">
         <v>290</v>
       </c>
-      <c r="F79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I79" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J79" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>237</v>
       </c>
       <c r="AF79">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI79" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="AJ79">
-        <v>105713</v>
+        <v>105698</v>
       </c>
       <c r="AK79">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
+        <v>291</v>
+      </c>
+      <c r="E80" t="s">
         <v>292</v>
       </c>
-      <c r="E80" t="s">
+      <c r="F80" t="s">
         <v>293</v>
       </c>
-      <c r="F80" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="G80" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I80" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J80" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="AF80">
         <v>16.0</v>
       </c>
       <c r="AI80" t="s">
-        <v>295</v>
+        <v>258</v>
       </c>
       <c r="AJ80">
-        <v>110366</v>
+        <v>108783</v>
       </c>
       <c r="AK80">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
+        <v>294</v>
+      </c>
+      <c r="E81" t="s">
+        <v>295</v>
+      </c>
+      <c r="F81" t="s">
         <v>296</v>
       </c>
-      <c r="E81" t="s">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="G81" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I81" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J81" t="s">
-        <v>262</v>
+        <v>41</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>26.0</v>
       </c>
       <c r="AI81" t="s">
-        <v>295</v>
+        <v>258</v>
       </c>
       <c r="AJ81">
-        <v>106823</v>
+        <v>105713</v>
       </c>
       <c r="AK81">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
+        <v>297</v>
+      </c>
+      <c r="E82" t="s">
         <v>298</v>
       </c>
-      <c r="E82" t="s">
+      <c r="F82" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I82" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J82" t="s">
-        <v>278</v>
+        <v>41</v>
       </c>
       <c r="AF82">
         <v>16.0</v>
       </c>
       <c r="AI82" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="AJ82">
-        <v>110488</v>
+        <v>110366</v>
       </c>
       <c r="AK82">
         <v>4</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>301</v>
       </c>
       <c r="E83" t="s">
+        <v>164</v>
+      </c>
+      <c r="F83" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I83" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J83" t="s">
-        <v>278</v>
+        <v>267</v>
+      </c>
+      <c r="AE83">
+        <v>1</v>
       </c>
       <c r="AF83">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI83" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="AJ83">
-        <v>110489</v>
+        <v>106823</v>
       </c>
       <c r="AK83">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
+        <v>303</v>
+      </c>
+      <c r="E84" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="F84" t="s">
         <v>305</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I84" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J84" t="s">
-        <v>232</v>
+        <v>283</v>
       </c>
       <c r="AF84">
         <v>16.0</v>
       </c>
       <c r="AI84" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="AJ84">
-        <v>105697</v>
+        <v>110488</v>
       </c>
       <c r="AK84">
         <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>306</v>
       </c>
       <c r="E85" t="s">
         <v>307</v>
       </c>
       <c r="F85" t="s">
         <v>308</v>
       </c>
-      <c r="G85" s="1" t="s">
-[...3 lines deleted...]
-        <v>144</v>
+      <c r="G85" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I85" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J85" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>283</v>
       </c>
       <c r="AF85">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI85" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="AJ85">
-        <v>106499</v>
+        <v>110489</v>
       </c>
       <c r="AK85">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="E86" t="s">
-        <v>178</v>
+        <v>133</v>
       </c>
       <c r="F86" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>310</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I86" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J86" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>237</v>
       </c>
       <c r="AF86">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI86" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="AJ86">
-        <v>107285</v>
+        <v>105697</v>
       </c>
       <c r="AK86">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
+        <v>311</v>
+      </c>
+      <c r="E87" t="s">
+        <v>312</v>
+      </c>
+      <c r="F87" t="s">
         <v>313</v>
       </c>
-      <c r="E87" t="s">
-[...2 lines deleted...]
-      <c r="F87" t="s">
+      <c r="G87" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H87" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="I87" t="s">
+        <v>236</v>
+      </c>
+      <c r="J87" t="s">
         <v>314</v>
       </c>
-      <c r="G87" s="1" t="s">
-[...8 lines deleted...]
-      <c r="J87" t="s">
+      <c r="AE87">
+        <v>1</v>
+      </c>
+      <c r="AF87">
+        <v>26.0</v>
+      </c>
+      <c r="AI87" t="s">
         <v>315</v>
       </c>
-      <c r="AE87">
-[...7 lines deleted...]
-      </c>
       <c r="AJ87">
-        <v>106099</v>
+        <v>106499</v>
       </c>
       <c r="AK87">
         <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>316</v>
       </c>
       <c r="E88" t="s">
-        <v>153</v>
+        <v>183</v>
       </c>
       <c r="F88" t="s">
         <v>317</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="6" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="I88" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J88" t="s">
-        <v>29</v>
+        <v>267</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AF88">
         <v>26.0</v>
       </c>
       <c r="AI88" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="AJ88">
-        <v>105642</v>
+        <v>107285</v>
       </c>
       <c r="AK88">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>318</v>
       </c>
       <c r="E89" t="s">
+        <v>92</v>
+      </c>
+      <c r="F89" t="s">
         <v>319</v>
       </c>
-      <c r="F89" t="s">
+      <c r="G89" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H89" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="I89" t="s">
+        <v>236</v>
+      </c>
+      <c r="J89" t="s">
         <v>320</v>
       </c>
-      <c r="G89" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
         <v>26.0</v>
       </c>
       <c r="AI89" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="AJ89">
-        <v>112845</v>
+        <v>106099</v>
       </c>
       <c r="AK89">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
+        <v>321</v>
+      </c>
+      <c r="E90" t="s">
+        <v>158</v>
+      </c>
+      <c r="F90" t="s">
         <v>322</v>
       </c>
-      <c r="E90" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="6" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="I90" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="J90" t="s">
         <v>29</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AF90">
         <v>26.0</v>
       </c>
       <c r="AI90" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="AJ90">
-        <v>105693</v>
+        <v>105642</v>
       </c>
       <c r="AK90">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
+        <v>323</v>
+      </c>
+      <c r="E91" t="s">
+        <v>324</v>
+      </c>
+      <c r="F91" t="s">
         <v>325</v>
       </c>
-      <c r="E91" t="s">
+      <c r="G91" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H91" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="I91" t="s">
+        <v>236</v>
+      </c>
+      <c r="J91" t="s">
         <v>326</v>
       </c>
-      <c r="F91" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
         <v>26.0</v>
       </c>
       <c r="AI91" t="s">
-        <v>328</v>
+        <v>315</v>
       </c>
       <c r="AJ91">
-        <v>109572</v>
+        <v>112845</v>
       </c>
       <c r="AK91">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
+        <v>327</v>
+      </c>
+      <c r="E92" t="s">
+        <v>328</v>
+      </c>
+      <c r="F92" t="s">
         <v>329</v>
       </c>
-      <c r="E92" t="s">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="G92" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H92" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I92" t="s">
-        <v>332</v>
+        <v>236</v>
       </c>
       <c r="J92" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
-        <v>22.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI92" t="s">
-        <v>333</v>
+        <v>315</v>
       </c>
       <c r="AJ92">
-        <v>113027</v>
+        <v>105693</v>
       </c>
       <c r="AK92">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="E93" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="F93" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="H93" s="4" t="s">
-        <v>52</v>
+      <c r="H93" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I93" t="s">
-        <v>332</v>
+        <v>236</v>
       </c>
       <c r="J93" t="s">
-        <v>47</v>
+        <v>29</v>
+      </c>
+      <c r="AE93">
+        <v>1</v>
       </c>
       <c r="AF93">
-        <v>12.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI93" t="s">
         <v>333</v>
       </c>
       <c r="AJ93">
-        <v>113030</v>
+        <v>109572</v>
       </c>
       <c r="AK93">
         <v>5</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
-        <v>44</v>
+        <v>334</v>
       </c>
       <c r="E94" t="s">
-        <v>166</v>
+        <v>335</v>
       </c>
       <c r="F94" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>336</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H94" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I94" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="J94" t="s">
         <v>47</v>
       </c>
-      <c r="AE94">
-[...1 lines deleted...]
-      </c>
       <c r="AF94">
-        <v>32.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI94" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="AJ94">
-        <v>112062</v>
+        <v>113040</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E95" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F95" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>341</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H95" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I95" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="J95" t="s">
-        <v>341</v>
+        <v>47</v>
+      </c>
+      <c r="AE95">
+        <v>1</v>
       </c>
       <c r="AF95">
-        <v>16.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI95" t="s">
         <v>342</v>
       </c>
       <c r="AJ95">
-        <v>106240</v>
+        <v>113027</v>
       </c>
       <c r="AK95">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>343</v>
       </c>
       <c r="E96" t="s">
-        <v>50</v>
+        <v>344</v>
       </c>
       <c r="F96" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>345</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H96" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I96" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="J96" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>47</v>
       </c>
       <c r="AF96">
-        <v>36.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI96" t="s">
         <v>342</v>
       </c>
       <c r="AJ96">
-        <v>110597</v>
+        <v>113030</v>
       </c>
       <c r="AK96">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
-        <v>345</v>
+        <v>44</v>
       </c>
       <c r="E97" t="s">
+        <v>171</v>
+      </c>
+      <c r="F97" t="s">
         <v>346</v>
       </c>
-      <c r="F97" t="s">
-[...6 lines deleted...]
-        <v>85</v>
+      <c r="G97" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H97" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I97" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="J97" t="s">
         <v>47</v>
       </c>
       <c r="AE97">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF97">
-        <v>26.0</v>
+        <v>32.0</v>
       </c>
       <c r="AI97" t="s">
         <v>342</v>
       </c>
       <c r="AJ97">
-        <v>112235</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>112062</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
+        <v>347</v>
+      </c>
+      <c r="E98" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F98" t="s">
         <v>349</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H98" s="6" t="s">
-        <v>144</v>
+      <c r="H98" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I98" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="J98" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>350</v>
       </c>
       <c r="AF98">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI98" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="AJ98">
-        <v>108094</v>
+        <v>106240</v>
+      </c>
+      <c r="AK98">
+        <v>3</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E99" t="s">
-        <v>352</v>
+        <v>55</v>
       </c>
       <c r="F99" t="s">
         <v>353</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H99" s="2" t="s">
-        <v>27</v>
+      <c r="H99" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I99" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="J99" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>181</v>
       </c>
       <c r="AE99">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF99">
-        <v>20.0</v>
+        <v>36.0</v>
       </c>
       <c r="AI99" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="AJ99">
-        <v>111678</v>
+        <v>110597</v>
       </c>
       <c r="AK99">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E100" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F100" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H100" s="2" t="s">
-        <v>27</v>
+      <c r="H100" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I100" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="J100" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>47</v>
+      </c>
+      <c r="AE100">
+        <v>1</v>
       </c>
       <c r="AF100">
-        <v>10.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI100" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="AJ100">
-        <v>110027</v>
+        <v>112235</v>
       </c>
       <c r="AK100">
         <v>4</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="E101" t="s">
-        <v>102</v>
+        <v>24</v>
       </c>
       <c r="F101" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H101" s="4" t="s">
-        <v>52</v>
+      <c r="H101" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I101" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="J101" t="s">
-        <v>355</v>
+        <v>29</v>
+      </c>
+      <c r="AE101">
+        <v>1</v>
       </c>
       <c r="AF101">
-        <v>12.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI101" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="AJ101">
-        <v>111766</v>
+        <v>108094</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
+        <v>360</v>
+      </c>
+      <c r="E102" t="s">
+        <v>361</v>
+      </c>
+      <c r="F102" t="s">
+        <v>362</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H102" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I102" t="s">
+        <v>363</v>
+      </c>
+      <c r="J102" t="s">
+        <v>364</v>
+      </c>
+      <c r="AD102" t="s">
         <v>365</v>
       </c>
-      <c r="E102" t="s">
-[...2 lines deleted...]
-      <c r="F102" t="s">
+      <c r="AE102">
+        <v>1</v>
+      </c>
+      <c r="AF102">
+        <v>20.0</v>
+      </c>
+      <c r="AI102" t="s">
         <v>366</v>
       </c>
-      <c r="G102" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ102">
-        <v>106285</v>
+        <v>111678</v>
       </c>
       <c r="AK102">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
+        <v>367</v>
+      </c>
+      <c r="E103" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F103" t="s">
         <v>369</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H103" s="5" t="s">
-        <v>85</v>
+      <c r="H103" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I103" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="J103" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>35</v>
+      </c>
+      <c r="AD103" t="s">
+        <v>370</v>
       </c>
       <c r="AF103">
-        <v>26.0</v>
+        <v>10.0</v>
       </c>
       <c r="AI103" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AJ103">
-        <v>106049</v>
+        <v>110027</v>
       </c>
       <c r="AK103">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E104" t="s">
-        <v>371</v>
+        <v>104</v>
       </c>
       <c r="F104" t="s">
         <v>372</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H104" s="5" t="s">
-        <v>85</v>
+      <c r="H104" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I104" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="J104" t="s">
+        <v>364</v>
+      </c>
+      <c r="AF104">
+        <v>12.0</v>
+      </c>
+      <c r="AI104" t="s">
         <v>373</v>
       </c>
-      <c r="AF104">
-[...4 lines deleted...]
-      </c>
       <c r="AJ104">
-        <v>110926</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>111766</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
         <v>374</v>
       </c>
       <c r="E105" t="s">
-        <v>95</v>
+        <v>262</v>
       </c>
       <c r="F105" t="s">
         <v>375</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H105" s="5" t="s">
-        <v>85</v>
+      <c r="H105" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I105" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>363</v>
       </c>
       <c r="AF105">
-        <v>26.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI105" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="AJ105">
-        <v>106870</v>
+        <v>113104</v>
       </c>
       <c r="AK105">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>376</v>
       </c>
       <c r="E106" t="s">
         <v>377</v>
       </c>
       <c r="F106" t="s">
         <v>378</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H106" s="5" t="s">
-        <v>85</v>
+      <c r="H106" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I106" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>363</v>
       </c>
       <c r="AF106">
-        <v>16.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI106" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="AJ106">
-        <v>109691</v>
+        <v>113105</v>
       </c>
       <c r="AK106">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
+        <v>379</v>
+      </c>
+      <c r="E107" t="s">
+        <v>97</v>
+      </c>
+      <c r="F107" t="s">
         <v>380</v>
       </c>
-      <c r="E107" t="s">
-[...2 lines deleted...]
-      <c r="F107" t="s">
+      <c r="G107" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H107" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I107" t="s">
+        <v>363</v>
+      </c>
+      <c r="J107" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE107">
+        <v>1</v>
+      </c>
+      <c r="AF107">
+        <v>26.0</v>
+      </c>
+      <c r="AI107" t="s">
         <v>381</v>
       </c>
-      <c r="G107" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ107">
-        <v>106638</v>
+        <v>106285</v>
       </c>
       <c r="AK107">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
-        <v>362</v>
+        <v>382</v>
       </c>
       <c r="E108" t="s">
-        <v>382</v>
+        <v>24</v>
       </c>
       <c r="F108" t="s">
         <v>383</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I108" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="J108" t="s">
-        <v>355</v>
+        <v>193</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
         <v>26.0</v>
       </c>
       <c r="AI108" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
       <c r="AJ108">
-        <v>111767</v>
+        <v>106049</v>
+      </c>
+      <c r="AK108">
+        <v>3</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
-        <v>130</v>
+        <v>384</v>
       </c>
       <c r="E109" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F109" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I109" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="J109" t="s">
-        <v>133</v>
+        <v>387</v>
       </c>
       <c r="AF109">
         <v>16.0</v>
       </c>
       <c r="AI109" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
       <c r="AJ109">
-        <v>107179</v>
+        <v>110926</v>
       </c>
       <c r="AK109">
         <v>3</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="E110" t="s">
-        <v>387</v>
+        <v>97</v>
       </c>
       <c r="F110" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I110" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="J110" t="s">
         <v>35</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>26.0</v>
       </c>
       <c r="AI110" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
       <c r="AJ110">
-        <v>106179</v>
+        <v>106870</v>
       </c>
       <c r="AK110">
         <v>5</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
-        <v>358</v>
+        <v>390</v>
       </c>
       <c r="E111" t="s">
-        <v>257</v>
+        <v>391</v>
       </c>
       <c r="F111" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I111" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="J111" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>393</v>
       </c>
       <c r="AF111">
-        <v>46.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI111" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
       <c r="AJ111">
-        <v>110028</v>
+        <v>109691</v>
+      </c>
+      <c r="AK111">
+        <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="E112" t="s">
-        <v>391</v>
+        <v>118</v>
       </c>
       <c r="F112" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I112" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="J112" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AF112">
         <v>26.0</v>
       </c>
       <c r="AI112" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
       <c r="AJ112">
-        <v>105941</v>
+        <v>106638</v>
       </c>
       <c r="AK112">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
-        <v>393</v>
+        <v>371</v>
       </c>
       <c r="E113" t="s">
-        <v>319</v>
+        <v>396</v>
       </c>
       <c r="F113" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I113" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="J113" t="s">
-        <v>355</v>
+        <v>364</v>
+      </c>
+      <c r="AE113">
+        <v>1</v>
       </c>
       <c r="AF113">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI113" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
       <c r="AJ113">
-        <v>105689</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>111767</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
-        <v>395</v>
+        <v>132</v>
       </c>
       <c r="E114" t="s">
-        <v>396</v>
+        <v>377</v>
       </c>
       <c r="F114" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>398</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I114" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="J114" t="s">
-        <v>379</v>
+        <v>135</v>
       </c>
       <c r="AF114">
         <v>16.0</v>
       </c>
       <c r="AI114" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="AJ114">
-        <v>109692</v>
+        <v>107179</v>
+      </c>
+      <c r="AK114">
+        <v>3</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
+        <v>367</v>
+      </c>
+      <c r="E115" t="s">
+        <v>262</v>
+      </c>
+      <c r="F115" t="s">
         <v>399</v>
       </c>
-      <c r="E115" t="s">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="G115" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I115" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="J115" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="AE115">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AF115">
-        <v>26.0</v>
+        <v>46.0</v>
       </c>
       <c r="AI115" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="AJ115">
-        <v>106629</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>110028</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="E116" t="s">
-        <v>403</v>
+        <v>377</v>
       </c>
       <c r="F116" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>401</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I116" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="AF116">
         <v>16.0</v>
       </c>
       <c r="AI116" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="AJ116">
-        <v>105702</v>
+        <v>113101</v>
       </c>
       <c r="AK116">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E117" t="s">
-        <v>153</v>
+        <v>50</v>
       </c>
       <c r="F117" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H117" s="6" t="s">
-        <v>144</v>
+      <c r="H117" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I117" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="J117" t="s">
-        <v>355</v>
+        <v>35</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>26.0</v>
       </c>
       <c r="AI117" t="s">
-        <v>407</v>
+        <v>381</v>
       </c>
       <c r="AJ117">
-        <v>107783</v>
+        <v>105941</v>
       </c>
       <c r="AK117">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
+        <v>404</v>
+      </c>
+      <c r="E118" t="s">
+        <v>324</v>
+      </c>
+      <c r="F118" t="s">
         <v>405</v>
       </c>
-      <c r="E118" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H118" s="6" t="s">
-        <v>144</v>
+      <c r="H118" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I118" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="J118" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>364</v>
       </c>
       <c r="AF118">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI118" t="s">
-        <v>407</v>
+        <v>381</v>
       </c>
       <c r="AJ118">
-        <v>106922</v>
+        <v>105689</v>
       </c>
       <c r="AK118">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
+        <v>406</v>
+      </c>
+      <c r="E119" t="s">
+        <v>407</v>
+      </c>
+      <c r="F119" t="s">
+        <v>408</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H119" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I119" t="s">
+        <v>363</v>
+      </c>
+      <c r="J119" t="s">
+        <v>393</v>
+      </c>
+      <c r="AF119">
+        <v>16.0</v>
+      </c>
+      <c r="AI119" t="s">
         <v>409</v>
       </c>
-      <c r="E119" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ119">
-        <v>105733</v>
+        <v>109692</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
+        <v>410</v>
+      </c>
+      <c r="E120" t="s">
+        <v>411</v>
+      </c>
+      <c r="F120" t="s">
+        <v>412</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I120" t="s">
+        <v>363</v>
+      </c>
+      <c r="J120" t="s">
+        <v>47</v>
+      </c>
+      <c r="AE120">
+        <v>1</v>
+      </c>
+      <c r="AF120">
+        <v>26.0</v>
+      </c>
+      <c r="AI120" t="s">
         <v>409</v>
       </c>
-      <c r="E120" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ120">
-        <v>105732</v>
+        <v>106629</v>
       </c>
       <c r="AK120">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="E121" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F121" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>414</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>40</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I121" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>363</v>
       </c>
       <c r="AF121">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI121" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="AJ121">
-        <v>106252</v>
+        <v>113102</v>
       </c>
       <c r="AK121">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="E122" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="F122" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>416</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>40</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I122" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>363</v>
       </c>
       <c r="AF122">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI122" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="AJ122">
-        <v>105763</v>
+        <v>113103</v>
       </c>
       <c r="AK122">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="E123" t="s">
-        <v>183</v>
+        <v>418</v>
       </c>
       <c r="F123" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>419</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>40</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I123" t="s">
-        <v>412</v>
+        <v>363</v>
       </c>
       <c r="J123" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>364</v>
       </c>
       <c r="AF123">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI123" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="AJ123">
-        <v>111911</v>
+        <v>105702</v>
       </c>
       <c r="AK123">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="E124" t="s">
-        <v>428</v>
+        <v>158</v>
       </c>
       <c r="F124" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H124" s="5" t="s">
-        <v>85</v>
+      <c r="H124" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I124" t="s">
-        <v>412</v>
+        <v>363</v>
       </c>
       <c r="J124" t="s">
-        <v>430</v>
+        <v>364</v>
+      </c>
+      <c r="AE124">
+        <v>1</v>
       </c>
       <c r="AF124">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI124" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="AJ124">
-        <v>105775</v>
+        <v>107783</v>
       </c>
       <c r="AK124">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
       <c r="E125" t="s">
-        <v>432</v>
+        <v>94</v>
       </c>
       <c r="F125" t="s">
-        <v>433</v>
+        <v>423</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H125" s="5" t="s">
-        <v>85</v>
+      <c r="H125" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I125" t="s">
-        <v>412</v>
+        <v>363</v>
       </c>
       <c r="J125" t="s">
-        <v>29</v>
+        <v>364</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>26.0</v>
       </c>
       <c r="AI125" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="AJ125">
-        <v>110397</v>
+        <v>106922</v>
       </c>
       <c r="AK125">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
-        <v>434</v>
+        <v>424</v>
       </c>
       <c r="E126" t="s">
-        <v>273</v>
+        <v>425</v>
       </c>
       <c r="F126" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H126" s="5" t="s">
-        <v>85</v>
+      <c r="H126" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I126" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="J126" t="s">
-        <v>379</v>
+        <v>102</v>
+      </c>
+      <c r="AE126">
+        <v>1</v>
       </c>
       <c r="AF126">
-        <v>16.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI126" t="s">
-        <v>416</v>
+        <v>428</v>
       </c>
       <c r="AJ126">
-        <v>109637</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>105733</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="E127" t="s">
-        <v>89</v>
+        <v>429</v>
       </c>
       <c r="F127" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I127" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="J127" t="s">
-        <v>379</v>
+        <v>102</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
         <v>26.0</v>
       </c>
       <c r="AI127" t="s">
-        <v>416</v>
+        <v>431</v>
       </c>
       <c r="AJ127">
-        <v>109638</v>
+        <v>105732</v>
       </c>
       <c r="AK127">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="E128" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="F128" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I128" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="J128" t="s">
-        <v>278</v>
+        <v>435</v>
+      </c>
+      <c r="AE128">
+        <v>1</v>
       </c>
       <c r="AF128">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI128" t="s">
-        <v>416</v>
+        <v>431</v>
       </c>
       <c r="AJ128">
-        <v>110487</v>
+        <v>106252</v>
       </c>
       <c r="AK128">
         <v>5</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
-        <v>271</v>
+        <v>436</v>
       </c>
       <c r="E129" t="s">
-        <v>109</v>
+        <v>437</v>
       </c>
       <c r="F129" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I129" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="J129" t="s">
-        <v>41</v>
+        <v>102</v>
       </c>
       <c r="AE129">
         <v>1</v>
       </c>
       <c r="AF129">
         <v>26.0</v>
       </c>
       <c r="AI129" t="s">
-        <v>416</v>
+        <v>431</v>
       </c>
       <c r="AJ129">
-        <v>110780</v>
+        <v>105763</v>
       </c>
       <c r="AK129">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="E130" t="s">
-        <v>257</v>
+        <v>188</v>
       </c>
       <c r="F130" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I130" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="J130" t="s">
-        <v>47</v>
+        <v>441</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
         <v>26.0</v>
       </c>
       <c r="AI130" t="s">
-        <v>416</v>
+        <v>431</v>
       </c>
       <c r="AJ130">
-        <v>106429</v>
+        <v>111911</v>
       </c>
       <c r="AK130">
         <v>5</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
+        <v>442</v>
+      </c>
+      <c r="E131" t="s">
+        <v>443</v>
+      </c>
+      <c r="F131" t="s">
         <v>444</v>
       </c>
-      <c r="E131" t="s">
-[...2 lines deleted...]
-      <c r="F131" t="s">
+      <c r="G131" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H131" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I131" t="s">
+        <v>427</v>
+      </c>
+      <c r="J131" t="s">
         <v>445</v>
       </c>
-      <c r="G131" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AF131">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI131" t="s">
-        <v>416</v>
+        <v>431</v>
       </c>
       <c r="AJ131">
-        <v>105671</v>
+        <v>105775</v>
       </c>
       <c r="AK131">
         <v>3</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>446</v>
       </c>
       <c r="E132" t="s">
-        <v>400</v>
+        <v>447</v>
       </c>
       <c r="F132" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>448</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I132" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="J132" t="s">
-        <v>309</v>
+        <v>29</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AF132">
         <v>26.0</v>
       </c>
       <c r="AI132" t="s">
-        <v>448</v>
+        <v>431</v>
       </c>
       <c r="AJ132">
-        <v>106500</v>
+        <v>110397</v>
       </c>
       <c r="AK132">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>449</v>
       </c>
       <c r="E133" t="s">
-        <v>125</v>
+        <v>278</v>
       </c>
       <c r="F133" t="s">
         <v>450</v>
       </c>
-      <c r="G133" s="3" t="s">
-        <v>40</v>
+      <c r="G133" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I133" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="J133" t="s">
-        <v>176</v>
+        <v>393</v>
       </c>
       <c r="AF133">
         <v>16.0</v>
       </c>
       <c r="AI133" t="s">
-        <v>448</v>
+        <v>431</v>
       </c>
       <c r="AJ133">
-        <v>105620</v>
+        <v>109637</v>
       </c>
       <c r="AK133">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>451</v>
       </c>
       <c r="E134" t="s">
+        <v>92</v>
+      </c>
+      <c r="F134" t="s">
         <v>452</v>
       </c>
-      <c r="F134" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="G134" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I134" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="J134" t="s">
-        <v>454</v>
+        <v>393</v>
+      </c>
+      <c r="AE134">
+        <v>1</v>
       </c>
       <c r="AF134">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI134" t="s">
-        <v>448</v>
+        <v>431</v>
       </c>
       <c r="AJ134">
-        <v>106415</v>
+        <v>109638</v>
       </c>
       <c r="AK134">
         <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
+        <v>453</v>
+      </c>
+      <c r="E135" t="s">
+        <v>454</v>
+      </c>
+      <c r="F135" t="s">
         <v>455</v>
       </c>
-      <c r="E135" t="s">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="G135" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I135" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="J135" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>283</v>
       </c>
       <c r="AF135">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI135" t="s">
-        <v>448</v>
+        <v>431</v>
       </c>
       <c r="AJ135">
-        <v>105676</v>
+        <v>110487</v>
+      </c>
+      <c r="AK135">
+        <v>5</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
-        <v>459</v>
+        <v>276</v>
       </c>
       <c r="E136" t="s">
-        <v>460</v>
+        <v>111</v>
       </c>
       <c r="F136" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H136" s="6" t="s">
-        <v>144</v>
+      <c r="H136" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I136" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="J136" t="s">
-        <v>29</v>
+        <v>41</v>
+      </c>
+      <c r="AE136">
+        <v>1</v>
       </c>
       <c r="AF136">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI136" t="s">
-        <v>462</v>
+        <v>431</v>
       </c>
       <c r="AJ136">
-        <v>106755</v>
+        <v>110780</v>
       </c>
       <c r="AK136">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="D137" t="s">
-        <v>213</v>
+        <v>457</v>
       </c>
       <c r="E137" t="s">
-        <v>422</v>
+        <v>262</v>
       </c>
       <c r="F137" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H137" s="6" t="s">
-        <v>144</v>
+      <c r="H137" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I137" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="J137" t="s">
-        <v>215</v>
+        <v>47</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AF137">
         <v>26.0</v>
       </c>
       <c r="AI137" t="s">
-        <v>462</v>
+        <v>431</v>
       </c>
       <c r="AJ137">
-        <v>108877</v>
+        <v>106429</v>
       </c>
       <c r="AK137">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="E138" t="s">
-        <v>465</v>
+        <v>183</v>
       </c>
       <c r="F138" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H138" s="6" t="s">
-        <v>144</v>
+      <c r="H138" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I138" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="J138" t="s">
-        <v>467</v>
+        <v>41</v>
+      </c>
+      <c r="AE138">
+        <v>1</v>
       </c>
       <c r="AF138">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI138" t="s">
-        <v>462</v>
+        <v>431</v>
       </c>
       <c r="AJ138">
-        <v>109408</v>
+        <v>105671</v>
       </c>
       <c r="AK138">
         <v>3</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="E139" t="s">
-        <v>469</v>
+        <v>411</v>
       </c>
       <c r="F139" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>462</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I139" t="s">
-        <v>412</v>
+        <v>427</v>
+      </c>
+      <c r="J139" t="s">
+        <v>314</v>
+      </c>
+      <c r="AE139">
+        <v>1</v>
       </c>
       <c r="AF139">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI139" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="AJ139">
-        <v>106875</v>
+        <v>106500</v>
       </c>
       <c r="AK139">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="E140" t="s">
-        <v>472</v>
+        <v>127</v>
       </c>
       <c r="F140" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>465</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I140" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="J140" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>181</v>
       </c>
       <c r="AF140">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI140" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="AJ140">
-        <v>105855</v>
+        <v>105620</v>
       </c>
       <c r="AK140">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
-        <v>474</v>
+        <v>466</v>
       </c>
       <c r="E141" t="s">
-        <v>92</v>
+        <v>467</v>
       </c>
       <c r="F141" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>468</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I141" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="J141" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>469</v>
       </c>
       <c r="AF141">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI141" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="AJ141">
-        <v>106156</v>
+        <v>106415</v>
       </c>
       <c r="AK141">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="E142" t="s">
-        <v>203</v>
+        <v>471</v>
       </c>
       <c r="F142" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>472</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I142" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="J142" t="s">
-        <v>430</v>
+        <v>473</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AF142">
         <v>26.0</v>
       </c>
       <c r="AI142" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="AJ142">
-        <v>107189</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>105676</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E143" t="s">
-        <v>422</v>
+        <v>475</v>
       </c>
       <c r="F143" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="6" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="I143" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="J143" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="AF143">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI143" t="s">
-        <v>462</v>
+        <v>477</v>
       </c>
       <c r="AJ143">
-        <v>111847</v>
+        <v>106755</v>
       </c>
       <c r="AK143">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
-        <v>417</v>
+        <v>218</v>
       </c>
       <c r="E144" t="s">
-        <v>266</v>
+        <v>437</v>
       </c>
       <c r="F144" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H144" s="2" t="s">
-        <v>27</v>
+      <c r="H144" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I144" t="s">
-        <v>481</v>
+        <v>427</v>
       </c>
       <c r="J144" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>220</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AF144">
-        <v>20.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI144" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="AJ144">
-        <v>106253</v>
+        <v>108877</v>
       </c>
       <c r="AK144">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="E145" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F145" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H145" s="2" t="s">
-        <v>27</v>
+      <c r="H145" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I145" t="s">
-        <v>481</v>
+        <v>427</v>
       </c>
       <c r="J145" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>482</v>
       </c>
       <c r="AF145">
-        <v>20.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI145" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="AJ145">
-        <v>110951</v>
+        <v>109408</v>
+      </c>
+      <c r="AK145">
+        <v>3</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
-        <v>73</v>
+        <v>483</v>
       </c>
       <c r="E146" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="F146" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H146" s="2" t="s">
-        <v>27</v>
+      <c r="H146" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I146" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>490</v>
+        <v>427</v>
       </c>
       <c r="AF146">
-        <v>10.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI146" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="AJ146">
-        <v>105578</v>
+        <v>106875</v>
       </c>
       <c r="AK146">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
-        <v>55</v>
+        <v>486</v>
       </c>
       <c r="E147" t="s">
-        <v>102</v>
+        <v>487</v>
       </c>
       <c r="F147" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H147" s="2" t="s">
-        <v>27</v>
+      <c r="H147" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I147" t="s">
-        <v>481</v>
+        <v>427</v>
       </c>
       <c r="J147" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>35</v>
       </c>
       <c r="AE147">
         <v>1</v>
       </c>
       <c r="AF147">
-        <v>20.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI147" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="AJ147">
-        <v>109940</v>
+        <v>105855</v>
       </c>
       <c r="AK147">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="E148" t="s">
-        <v>494</v>
+        <v>208</v>
       </c>
       <c r="F148" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>490</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H148" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I148" t="s">
-        <v>481</v>
+        <v>427</v>
       </c>
       <c r="J148" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>445</v>
       </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AF148">
-        <v>20.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI148" t="s">
-        <v>497</v>
+        <v>477</v>
       </c>
       <c r="AJ148">
-        <v>105744</v>
+        <v>107189</v>
       </c>
       <c r="AK148">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="E149" t="s">
-        <v>499</v>
+        <v>437</v>
       </c>
       <c r="F149" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>492</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H149" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I149" t="s">
-        <v>481</v>
+        <v>427</v>
       </c>
       <c r="J149" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>393</v>
       </c>
       <c r="AE149">
         <v>1</v>
       </c>
       <c r="AF149">
-        <v>20.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI149" t="s">
-        <v>497</v>
+        <v>477</v>
       </c>
       <c r="AJ149">
-        <v>112469</v>
+        <v>111847</v>
       </c>
       <c r="AK149">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
-        <v>502</v>
+        <v>432</v>
       </c>
       <c r="E150" t="s">
-        <v>503</v>
+        <v>271</v>
       </c>
       <c r="F150" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>493</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H150" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I150" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J150" t="s">
-        <v>76</v>
+        <v>435</v>
       </c>
       <c r="AD150" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AF150">
         <v>20.0</v>
       </c>
       <c r="AI150" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="AJ150">
-        <v>106960</v>
+        <v>106253</v>
       </c>
       <c r="AK150">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="E151" t="s">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="F151" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>499</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H151" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I151" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J151" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="AD151" t="s">
-        <v>509</v>
+        <v>500</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AF151">
         <v>20.0</v>
       </c>
       <c r="AI151" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="AJ151">
-        <v>112376</v>
+        <v>110951</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
-        <v>417</v>
+        <v>76</v>
       </c>
       <c r="E152" t="s">
-        <v>510</v>
+        <v>501</v>
       </c>
       <c r="F152" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H152" s="4" t="s">
-        <v>52</v>
+      <c r="H152" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I152" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J152" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>79</v>
+      </c>
+      <c r="AD152" t="s">
+        <v>503</v>
       </c>
       <c r="AF152">
-        <v>22.0</v>
+        <v>10.0</v>
       </c>
       <c r="AI152" t="s">
-        <v>512</v>
+        <v>496</v>
       </c>
       <c r="AJ152">
-        <v>106254</v>
+        <v>105578</v>
       </c>
       <c r="AK152">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
-        <v>513</v>
+        <v>58</v>
       </c>
       <c r="E153" t="s">
-        <v>514</v>
+        <v>104</v>
       </c>
       <c r="F153" t="s">
-        <v>515</v>
+        <v>504</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H153" s="4" t="s">
-        <v>52</v>
+      <c r="H153" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I153" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J153" t="s">
-        <v>188</v>
+        <v>61</v>
+      </c>
+      <c r="AD153" t="s">
+        <v>505</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="AI153" t="s">
-        <v>512</v>
+        <v>496</v>
       </c>
       <c r="AJ153">
-        <v>106293</v>
+        <v>109940</v>
       </c>
       <c r="AK153">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
-        <v>91</v>
+        <v>506</v>
       </c>
       <c r="E154" t="s">
-        <v>391</v>
+        <v>507</v>
       </c>
       <c r="F154" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>508</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H154" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I154" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J154" t="s">
-        <v>35</v>
+        <v>445</v>
+      </c>
+      <c r="AD154" t="s">
+        <v>509</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AF154">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="AI154" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="AJ154">
-        <v>106555</v>
+        <v>105744</v>
       </c>
       <c r="AK154">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="E155" t="s">
-        <v>269</v>
+        <v>512</v>
       </c>
       <c r="F155" t="s">
-        <v>518</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>513</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H155" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I155" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J155" t="s">
-        <v>41</v>
+        <v>79</v>
+      </c>
+      <c r="AD155" t="s">
+        <v>514</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AF155">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="AI155" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="AJ155">
-        <v>108356</v>
+        <v>112469</v>
       </c>
       <c r="AK155">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="E156" t="s">
-        <v>183</v>
+        <v>516</v>
       </c>
       <c r="F156" t="s">
-        <v>520</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>517</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H156" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I156" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J156" t="s">
-        <v>35</v>
+        <v>79</v>
+      </c>
+      <c r="AD156" t="s">
+        <v>518</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AF156">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="AI156" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="AJ156">
-        <v>105916</v>
+        <v>106960</v>
       </c>
       <c r="AK156">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
-        <v>271</v>
+        <v>519</v>
       </c>
       <c r="E157" t="s">
-        <v>391</v>
+        <v>520</v>
       </c>
       <c r="F157" t="s">
         <v>521</v>
       </c>
-      <c r="G157" s="1" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="G157" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H157" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I157" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J157" t="s">
         <v>41</v>
       </c>
+      <c r="AD157" t="s">
+        <v>522</v>
+      </c>
+      <c r="AE157">
+        <v>1</v>
+      </c>
       <c r="AF157">
-        <v>12.0</v>
+        <v>20.0</v>
       </c>
       <c r="AI157" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="AJ157">
-        <v>110785</v>
+        <v>112376</v>
       </c>
       <c r="AK157">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
-        <v>169</v>
+        <v>432</v>
       </c>
       <c r="E158" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="F158" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>524</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H158" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I158" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J158" t="s">
-        <v>29</v>
+        <v>435</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AF158">
         <v>22.0</v>
       </c>
       <c r="AI158" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="AJ158">
-        <v>111628</v>
+        <v>106254</v>
       </c>
       <c r="AK158">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="E159" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="F159" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>528</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H159" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I159" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J159" t="s">
-        <v>379</v>
+        <v>193</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AF159">
         <v>22.0</v>
       </c>
       <c r="AI159" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="AJ159">
-        <v>109636</v>
+        <v>106293</v>
       </c>
       <c r="AK159">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E160" t="s">
-        <v>403</v>
+        <v>274</v>
       </c>
       <c r="F160" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>530</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H160" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I160" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J160" t="s">
         <v>41</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AF160">
         <v>22.0</v>
       </c>
       <c r="AI160" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="AJ160">
-        <v>107952</v>
+        <v>108356</v>
       </c>
       <c r="AK160">
         <v>4</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E161" t="s">
-        <v>71</v>
+        <v>188</v>
       </c>
       <c r="F161" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>532</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I161" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J161" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AF161">
         <v>22.0</v>
       </c>
       <c r="AI161" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="AJ161">
-        <v>107953</v>
+        <v>105916</v>
       </c>
       <c r="AK161">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
-        <v>531</v>
+        <v>276</v>
       </c>
       <c r="E162" t="s">
-        <v>532</v>
+        <v>50</v>
       </c>
       <c r="F162" t="s">
         <v>533</v>
       </c>
-      <c r="G162" s="3" t="s">
-        <v>40</v>
+      <c r="G162" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H162" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I162" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J162" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="AF162">
         <v>12.0</v>
       </c>
       <c r="AI162" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="AJ162">
-        <v>110026</v>
+        <v>110785</v>
       </c>
       <c r="AK162">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
-        <v>343</v>
+        <v>174</v>
       </c>
       <c r="E163" t="s">
-        <v>183</v>
+        <v>534</v>
       </c>
       <c r="F163" t="s">
-        <v>534</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>535</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H163" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I163" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J163" t="s">
-        <v>176</v>
+        <v>29</v>
       </c>
       <c r="AE163">
         <v>1</v>
       </c>
       <c r="AF163">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI163" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="AJ163">
-        <v>110598</v>
+        <v>111628</v>
       </c>
       <c r="AK163">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
+        <v>537</v>
+      </c>
+      <c r="E164" t="s">
+        <v>538</v>
+      </c>
+      <c r="F164" t="s">
+        <v>539</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H164" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I164" t="s">
+        <v>494</v>
+      </c>
+      <c r="J164" t="s">
+        <v>393</v>
+      </c>
+      <c r="AE164">
+        <v>1</v>
+      </c>
+      <c r="AF164">
+        <v>22.0</v>
+      </c>
+      <c r="AI164" t="s">
         <v>536</v>
       </c>
-      <c r="E164" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ164">
-        <v>105991</v>
+        <v>109636</v>
       </c>
       <c r="AK164">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
-        <v>190</v>
+        <v>540</v>
       </c>
       <c r="E165" t="s">
-        <v>109</v>
+        <v>418</v>
       </c>
       <c r="F165" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>541</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H165" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I165" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J165" t="s">
         <v>41</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI165" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="AJ165">
-        <v>110358</v>
+        <v>107952</v>
       </c>
       <c r="AK165">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
-        <v>209</v>
+        <v>540</v>
       </c>
       <c r="E166" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="F166" t="s">
-        <v>539</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>542</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H166" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I166" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J166" t="s">
-        <v>212</v>
+        <v>41</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AF166">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI166" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="AJ166">
-        <v>106007</v>
+        <v>107953</v>
       </c>
       <c r="AK166">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
-        <v>245</v>
+        <v>543</v>
       </c>
       <c r="E167" t="s">
-        <v>92</v>
+        <v>544</v>
       </c>
       <c r="F167" t="s">
-        <v>540</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>545</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H167" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I167" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J167" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="AF167">
-        <v>26.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI167" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="AJ167">
-        <v>111132</v>
+        <v>110026</v>
       </c>
       <c r="AK167">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
-        <v>541</v>
+        <v>352</v>
       </c>
       <c r="E168" t="s">
-        <v>472</v>
+        <v>188</v>
       </c>
       <c r="F168" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H168" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I168" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J168" t="s">
-        <v>430</v>
+        <v>181</v>
       </c>
       <c r="AE168">
         <v>1</v>
       </c>
       <c r="AF168">
         <v>26.0</v>
       </c>
       <c r="AI168" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="AJ168">
-        <v>105758</v>
+        <v>110598</v>
       </c>
       <c r="AK168">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E169" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="F169" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I169" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J169" t="s">
-        <v>76</v>
+        <v>35</v>
+      </c>
+      <c r="AE169">
+        <v>1</v>
       </c>
       <c r="AF169">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI169" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="AJ169">
-        <v>112995</v>
+        <v>105991</v>
+      </c>
+      <c r="AK169">
+        <v>2</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
-        <v>484</v>
+        <v>195</v>
       </c>
       <c r="E170" t="s">
-        <v>545</v>
+        <v>111</v>
       </c>
       <c r="F170" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I170" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J170" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="AE170">
+        <v>1</v>
+      </c>
+      <c r="AF170">
+        <v>26.0</v>
+      </c>
+      <c r="AI170" t="s">
+        <v>547</v>
+      </c>
+      <c r="AJ170">
+        <v>110358</v>
+      </c>
+      <c r="AK170">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>110952</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
+        <v>250</v>
+      </c>
+      <c r="E171" t="s">
+        <v>94</v>
+      </c>
+      <c r="F171" t="s">
+        <v>551</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H171" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I171" t="s">
+        <v>494</v>
+      </c>
+      <c r="J171" t="s">
+        <v>181</v>
+      </c>
+      <c r="AE171">
+        <v>1</v>
+      </c>
+      <c r="AF171">
+        <v>26.0</v>
+      </c>
+      <c r="AI171" t="s">
         <v>547</v>
       </c>
-      <c r="E171" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ171">
-        <v>109167</v>
+        <v>111132</v>
       </c>
       <c r="AK171">
         <v>3</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="E172" t="s">
-        <v>186</v>
+        <v>487</v>
       </c>
       <c r="F172" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I172" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J172" t="s">
-        <v>454</v>
+        <v>445</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AF172">
         <v>26.0</v>
       </c>
       <c r="AI172" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="AJ172">
-        <v>109443</v>
+        <v>105758</v>
       </c>
       <c r="AK172">
         <v>2</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="E173" t="s">
-        <v>387</v>
+        <v>188</v>
       </c>
       <c r="F173" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I173" t="s">
-        <v>481</v>
+        <v>494</v>
+      </c>
+      <c r="J173" t="s">
+        <v>79</v>
       </c>
       <c r="AF173">
         <v>16.0</v>
       </c>
       <c r="AI173" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="AJ173">
-        <v>109444</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>112995</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
-        <v>554</v>
+        <v>497</v>
       </c>
       <c r="E174" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F174" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I174" t="s">
-        <v>481</v>
+        <v>494</v>
+      </c>
+      <c r="J174" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE174">
+        <v>2</v>
       </c>
       <c r="AF174">
-        <v>16.0</v>
+        <v>36.0</v>
       </c>
       <c r="AI174" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="AJ174">
-        <v>112544</v>
+        <v>110952</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E175" t="s">
-        <v>183</v>
+        <v>559</v>
       </c>
       <c r="F175" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I175" t="s">
-        <v>481</v>
+        <v>494</v>
+      </c>
+      <c r="J175" t="s">
+        <v>393</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AF175">
         <v>26.0</v>
       </c>
       <c r="AI175" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="AJ175">
-        <v>106672</v>
+        <v>109167</v>
       </c>
       <c r="AK175">
         <v>3</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="E176" t="s">
-        <v>116</v>
+        <v>191</v>
       </c>
       <c r="F176" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I176" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J176" t="s">
-        <v>41</v>
+        <v>469</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AF176">
         <v>26.0</v>
       </c>
       <c r="AI176" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="AJ176">
-        <v>105930</v>
+        <v>109443</v>
       </c>
       <c r="AK176">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E177" t="s">
-        <v>359</v>
+        <v>564</v>
       </c>
       <c r="F177" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I177" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>494</v>
       </c>
       <c r="AF177">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI177" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="AJ177">
-        <v>106959</v>
+        <v>109444</v>
       </c>
       <c r="AK177">
         <v>2</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E178" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="F178" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I178" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>494</v>
       </c>
       <c r="AF178">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI178" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="AJ178">
-        <v>110545</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>112544</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
-        <v>559</v>
+        <v>569</v>
       </c>
       <c r="E179" t="s">
-        <v>95</v>
+        <v>188</v>
       </c>
       <c r="F179" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I179" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>494</v>
       </c>
       <c r="AE179">
         <v>1</v>
       </c>
       <c r="AF179">
         <v>26.0</v>
       </c>
       <c r="AI179" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="AJ179">
-        <v>105708</v>
+        <v>106672</v>
       </c>
       <c r="AK179">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="E180" t="s">
-        <v>568</v>
+        <v>118</v>
       </c>
       <c r="F180" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>572</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I180" t="s">
-        <v>481</v>
+        <v>494</v>
+      </c>
+      <c r="J180" t="s">
+        <v>41</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AF180">
         <v>26.0</v>
       </c>
       <c r="AI180" t="s">
-        <v>570</v>
+        <v>547</v>
       </c>
       <c r="AJ180">
-        <v>106037</v>
+        <v>105930</v>
       </c>
       <c r="AK180">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E181" t="s">
-        <v>572</v>
+        <v>368</v>
       </c>
       <c r="F181" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>574</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I181" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J181" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AF181">
         <v>26.0</v>
       </c>
       <c r="AI181" t="s">
-        <v>570</v>
+        <v>547</v>
       </c>
       <c r="AJ181">
-        <v>106554</v>
+        <v>106959</v>
       </c>
       <c r="AK181">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E182" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="F182" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>577</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I182" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J182" t="s">
-        <v>577</v>
+        <v>41</v>
+      </c>
+      <c r="AE182">
+        <v>1</v>
       </c>
       <c r="AF182">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI182" t="s">
-        <v>570</v>
+        <v>547</v>
       </c>
       <c r="AJ182">
-        <v>107347</v>
+        <v>110545</v>
       </c>
       <c r="AK182">
         <v>4</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>578</v>
       </c>
       <c r="E183" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="F183" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>580</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I183" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J183" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>193</v>
       </c>
       <c r="AF183">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI183" t="s">
-        <v>570</v>
+        <v>547</v>
       </c>
       <c r="AJ183">
-        <v>106089</v>
+        <v>113128</v>
       </c>
       <c r="AK183">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
-        <v>580</v>
+        <v>571</v>
       </c>
       <c r="E184" t="s">
-        <v>568</v>
+        <v>97</v>
       </c>
       <c r="F184" t="s">
         <v>581</v>
       </c>
-      <c r="G184" s="3" t="s">
-        <v>40</v>
+      <c r="G184" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I184" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J184" t="s">
-        <v>577</v>
+        <v>41</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AF184">
         <v>26.0</v>
       </c>
       <c r="AI184" t="s">
-        <v>570</v>
+        <v>547</v>
       </c>
       <c r="AJ184">
-        <v>110458</v>
+        <v>105708</v>
       </c>
       <c r="AK184">
         <v>2</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>582</v>
       </c>
       <c r="E185" t="s">
         <v>583</v>
       </c>
       <c r="F185" t="s">
         <v>584</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H185" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I185" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>494</v>
       </c>
       <c r="AE185">
         <v>1</v>
       </c>
       <c r="AF185">
         <v>26.0</v>
       </c>
       <c r="AI185" t="s">
-        <v>570</v>
+        <v>585</v>
       </c>
       <c r="AJ185">
-        <v>111258</v>
+        <v>106037</v>
       </c>
       <c r="AK185">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="D186" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E186" t="s">
-        <v>400</v>
+        <v>587</v>
       </c>
       <c r="F186" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I186" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>494</v>
       </c>
       <c r="AE186">
         <v>1</v>
       </c>
       <c r="AF186">
         <v>26.0</v>
       </c>
       <c r="AI186" t="s">
-        <v>570</v>
+        <v>585</v>
       </c>
       <c r="AJ186">
-        <v>107695</v>
+        <v>106554</v>
+      </c>
+      <c r="AK186">
+        <v>3</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E187" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F187" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I187" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J187" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>592</v>
       </c>
       <c r="AF187">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI187" t="s">
-        <v>570</v>
+        <v>585</v>
       </c>
       <c r="AJ187">
-        <v>107951</v>
+        <v>107347</v>
       </c>
       <c r="AK187">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E188" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="F188" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I188" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J188" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AF188">
         <v>26.0</v>
       </c>
       <c r="AI188" t="s">
-        <v>570</v>
+        <v>585</v>
       </c>
       <c r="AJ188">
-        <v>105685</v>
+        <v>106089</v>
       </c>
       <c r="AK188">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E189" t="s">
-        <v>128</v>
+        <v>583</v>
       </c>
       <c r="F189" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I189" t="s">
-        <v>481</v>
+        <v>494</v>
+      </c>
+      <c r="J189" t="s">
+        <v>592</v>
+      </c>
+      <c r="AE189">
+        <v>1</v>
       </c>
       <c r="AF189">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI189" t="s">
-        <v>570</v>
+        <v>585</v>
       </c>
       <c r="AJ189">
-        <v>111832</v>
+        <v>110458</v>
       </c>
       <c r="AK189">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="E190" t="s">
-        <v>203</v>
+        <v>598</v>
       </c>
       <c r="F190" t="s">
-        <v>597</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>599</v>
+      </c>
+      <c r="G190" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H190" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I190" t="s">
-        <v>481</v>
+        <v>494</v>
+      </c>
+      <c r="J190" t="s">
+        <v>113</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AF190">
         <v>26.0</v>
       </c>
       <c r="AI190" t="s">
-        <v>598</v>
+        <v>585</v>
       </c>
       <c r="AJ190">
-        <v>106776</v>
+        <v>111258</v>
       </c>
       <c r="AK190">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="E191" t="s">
-        <v>203</v>
+        <v>411</v>
       </c>
       <c r="F191" t="s">
-        <v>600</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>601</v>
+      </c>
+      <c r="G191" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H191" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I191" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J191" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>26.0</v>
       </c>
       <c r="AI191" t="s">
-        <v>598</v>
+        <v>585</v>
       </c>
       <c r="AJ191">
-        <v>106266</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>107695</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="E192" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="F192" t="s">
-        <v>604</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>605</v>
+      </c>
+      <c r="G192" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H192" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I192" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J192" t="s">
-        <v>605</v>
+        <v>41</v>
+      </c>
+      <c r="AE192">
+        <v>1</v>
       </c>
       <c r="AF192">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI192" t="s">
-        <v>598</v>
+        <v>585</v>
       </c>
       <c r="AJ192">
-        <v>108834</v>
+        <v>107951</v>
+      </c>
+      <c r="AK192">
+        <v>3</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>606</v>
       </c>
       <c r="E193" t="s">
-        <v>178</v>
+        <v>130</v>
       </c>
       <c r="F193" t="s">
         <v>607</v>
       </c>
-      <c r="G193" s="1" t="s">
-[...3 lines deleted...]
-        <v>144</v>
+      <c r="G193" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H193" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I193" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>494</v>
       </c>
       <c r="AF193">
-        <v>36.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI193" t="s">
-        <v>598</v>
+        <v>585</v>
       </c>
       <c r="AJ193">
-        <v>105527</v>
+        <v>111832</v>
+      </c>
+      <c r="AK193">
+        <v>3</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>608</v>
       </c>
       <c r="E194" t="s">
-        <v>153</v>
+        <v>208</v>
       </c>
       <c r="F194" t="s">
         <v>609</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="6" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="I194" t="s">
-        <v>481</v>
-[...1 lines deleted...]
-      <c r="J194" t="s">
+        <v>494</v>
+      </c>
+      <c r="AE194">
+        <v>1</v>
+      </c>
+      <c r="AF194">
+        <v>26.0</v>
+      </c>
+      <c r="AI194" t="s">
         <v>610</v>
       </c>
-      <c r="AE194">
-[...7 lines deleted...]
-      </c>
       <c r="AJ194">
-        <v>112449</v>
+        <v>106776</v>
       </c>
       <c r="AK194">
         <v>3</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>611</v>
       </c>
       <c r="E195" t="s">
+        <v>208</v>
+      </c>
+      <c r="F195" t="s">
         <v>612</v>
       </c>
-      <c r="F195" t="s">
+      <c r="G195" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H195" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="I195" t="s">
+        <v>494</v>
+      </c>
+      <c r="J195" t="s">
         <v>613</v>
       </c>
-      <c r="G195" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AE195">
         <v>1</v>
       </c>
       <c r="AF195">
         <v>26.0</v>
       </c>
       <c r="AI195" t="s">
-        <v>598</v>
+        <v>610</v>
       </c>
       <c r="AJ195">
-        <v>105610</v>
+        <v>106266</v>
       </c>
       <c r="AK195">
         <v>3</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
         <v>614</v>
       </c>
       <c r="E196" t="s">
         <v>615</v>
       </c>
       <c r="F196" t="s">
         <v>616</v>
       </c>
-      <c r="G196" s="3" t="s">
-        <v>40</v>
+      <c r="G196" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H196" s="6" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="I196" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="J196" t="s">
-        <v>467</v>
+        <v>617</v>
       </c>
       <c r="AF196">
         <v>16.0</v>
       </c>
       <c r="AI196" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="AJ196">
+        <v>108834</v>
+      </c>
+    </row>
+    <row r="197" spans="1:37">
+      <c r="D197" t="s">
+        <v>618</v>
+      </c>
+      <c r="E197" t="s">
+        <v>183</v>
+      </c>
+      <c r="F197" t="s">
+        <v>619</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H197" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="I197" t="s">
+        <v>494</v>
+      </c>
+      <c r="J197" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE197">
+        <v>2</v>
+      </c>
+      <c r="AF197">
+        <v>36.0</v>
+      </c>
+      <c r="AI197" t="s">
+        <v>610</v>
+      </c>
+      <c r="AJ197">
+        <v>105527</v>
+      </c>
+      <c r="AK197">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="198" spans="1:37">
+      <c r="D198" t="s">
+        <v>620</v>
+      </c>
+      <c r="E198" t="s">
+        <v>158</v>
+      </c>
+      <c r="F198" t="s">
+        <v>621</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H198" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="I198" t="s">
+        <v>494</v>
+      </c>
+      <c r="J198" t="s">
+        <v>622</v>
+      </c>
+      <c r="AE198">
+        <v>1</v>
+      </c>
+      <c r="AF198">
+        <v>26.0</v>
+      </c>
+      <c r="AI198" t="s">
+        <v>610</v>
+      </c>
+      <c r="AJ198">
+        <v>112449</v>
+      </c>
+      <c r="AK198">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="199" spans="1:37">
+      <c r="D199" t="s">
+        <v>623</v>
+      </c>
+      <c r="E199" t="s">
+        <v>624</v>
+      </c>
+      <c r="F199" t="s">
+        <v>625</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H199" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="I199" t="s">
+        <v>494</v>
+      </c>
+      <c r="J199" t="s">
+        <v>364</v>
+      </c>
+      <c r="AE199">
+        <v>1</v>
+      </c>
+      <c r="AF199">
+        <v>26.0</v>
+      </c>
+      <c r="AI199" t="s">
+        <v>610</v>
+      </c>
+      <c r="AJ199">
+        <v>113240</v>
+      </c>
+      <c r="AK199">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:37">
+      <c r="D200" t="s">
+        <v>626</v>
+      </c>
+      <c r="E200" t="s">
+        <v>627</v>
+      </c>
+      <c r="F200" t="s">
+        <v>628</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H200" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="I200" t="s">
+        <v>494</v>
+      </c>
+      <c r="AE200">
+        <v>1</v>
+      </c>
+      <c r="AF200">
+        <v>26.0</v>
+      </c>
+      <c r="AI200" t="s">
+        <v>610</v>
+      </c>
+      <c r="AJ200">
+        <v>105610</v>
+      </c>
+      <c r="AK200">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="201" spans="1:37">
+      <c r="D201" t="s">
+        <v>595</v>
+      </c>
+      <c r="E201" t="s">
+        <v>629</v>
+      </c>
+      <c r="F201" t="s">
+        <v>630</v>
+      </c>
+      <c r="G201" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H201" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="I201" t="s">
+        <v>494</v>
+      </c>
+      <c r="J201" t="s">
+        <v>592</v>
+      </c>
+      <c r="AE201">
+        <v>1</v>
+      </c>
+      <c r="AF201">
+        <v>26.0</v>
+      </c>
+      <c r="AI201" t="s">
+        <v>631</v>
+      </c>
+      <c r="AJ201">
+        <v>113109</v>
+      </c>
+      <c r="AK201">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="202" spans="1:37">
+      <c r="D202" t="s">
+        <v>632</v>
+      </c>
+      <c r="E202" t="s">
+        <v>633</v>
+      </c>
+      <c r="F202" t="s">
+        <v>634</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H202" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="I202" t="s">
+        <v>494</v>
+      </c>
+      <c r="J202" t="s">
+        <v>482</v>
+      </c>
+      <c r="AF202">
+        <v>16.0</v>
+      </c>
+      <c r="AI202" t="s">
+        <v>631</v>
+      </c>
+      <c r="AJ202">
         <v>109819</v>
       </c>
-      <c r="AK196">
+      <c r="AK202">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">