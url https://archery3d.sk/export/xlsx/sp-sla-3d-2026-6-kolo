--- v2 (2026-06-17)
+++ v3 (2026-07-24)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="635">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="641">
   <si>
     <t>SLOVENSKÝ POHÁR SLA 3D 2026 - 6.kolo</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -670,95 +670,113 @@
   <si>
     <t>CU50m</t>
   </si>
   <si>
     <t>Vida</t>
   </si>
   <si>
     <t>SVK0455</t>
   </si>
   <si>
     <t>Lukostrelecký klub Bratislava</t>
   </si>
   <si>
     <t>Varga</t>
   </si>
   <si>
     <t>Máté Larion</t>
   </si>
   <si>
     <t>SVK2248</t>
   </si>
   <si>
     <t>Spolok priateľov lukostrel'by Baka - ljász barátok társasága Baka</t>
   </si>
   <si>
+    <t>Sipos</t>
+  </si>
+  <si>
+    <t>SVK2070</t>
+  </si>
+  <si>
+    <t>Cani di Carta</t>
+  </si>
+  <si>
     <t>Kondicz</t>
   </si>
   <si>
     <t>SVK1546</t>
   </si>
   <si>
     <t>LK Artemis Dvory nad Žitavou</t>
   </si>
   <si>
     <t>Boledovič</t>
   </si>
   <si>
     <t>Patrik</t>
   </si>
   <si>
     <t>SVK0424</t>
   </si>
   <si>
     <t>Giláni</t>
   </si>
   <si>
     <t>SVK0758</t>
   </si>
   <si>
     <t>NEUFELD</t>
   </si>
   <si>
     <t>Jenő</t>
   </si>
   <si>
     <t>SVK1791</t>
   </si>
   <si>
-    <t>Malko</t>
-[...4 lines deleted...]
-  <si>
     <t>Prochazka</t>
   </si>
   <si>
     <t>SVK1473</t>
   </si>
   <si>
+    <t>Kurucz</t>
+  </si>
+  <si>
+    <t>SVK0829</t>
+  </si>
+  <si>
+    <t>Gilániová</t>
+  </si>
+  <si>
+    <t>SVK0830</t>
+  </si>
+  <si>
+    <t>CU50z</t>
+  </si>
+  <si>
     <t>Búran</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>SVK2865</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>LK Dobšiná</t>
   </si>
   <si>
     <t>SVK2346 Vladimír Búran</t>
   </si>
   <si>
     <t>HU12m</t>
   </si>
   <si>
     <t>Švancar</t>
   </si>
   <si>
     <t>SVK3062</t>
@@ -775,101 +793,119 @@
   <si>
     <t>SVK2242 Eduard Novotný</t>
   </si>
   <si>
     <t>HU12z</t>
   </si>
   <si>
     <t>BRINDZA ml.</t>
   </si>
   <si>
     <t>SVK2609</t>
   </si>
   <si>
     <t>HU17m</t>
   </si>
   <si>
     <t>Paškuliak</t>
   </si>
   <si>
     <t>Matej</t>
   </si>
   <si>
     <t>SVK1391</t>
   </si>
   <si>
+    <t>Búranová</t>
+  </si>
+  <si>
+    <t>Kristína</t>
+  </si>
+  <si>
+    <t>SVK2306</t>
+  </si>
+  <si>
+    <t>HU17z</t>
+  </si>
+  <si>
     <t>Kuchtová</t>
   </si>
   <si>
     <t>SVK0531</t>
   </si>
   <si>
-    <t>HU17z</t>
-[...1 lines deleted...]
-  <si>
     <t>BRINDZA st.</t>
   </si>
   <si>
     <t>SVK2608</t>
   </si>
   <si>
     <t>HU50m</t>
   </si>
   <si>
     <t>Kuchta</t>
   </si>
   <si>
     <t>SVK2879</t>
   </si>
   <si>
     <t>Běhula</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>SVK2640</t>
   </si>
   <si>
     <t>Vicen</t>
   </si>
   <si>
     <t>Zdenko</t>
   </si>
   <si>
     <t>SVK2729</t>
   </si>
   <si>
     <t>LK Varín 3D</t>
   </si>
   <si>
     <t>Goč</t>
   </si>
   <si>
     <t>SVK1549</t>
   </si>
   <si>
+    <t>Szíjjártó</t>
+  </si>
+  <si>
+    <t>Krisztián</t>
+  </si>
+  <si>
+    <t>SVK2472</t>
+  </si>
+  <si>
     <t>Fülemits</t>
   </si>
   <si>
     <t>Kristián</t>
   </si>
   <si>
     <t>SVK0823</t>
   </si>
   <si>
     <t>BERKI</t>
   </si>
   <si>
     <t>Alexander</t>
   </si>
   <si>
     <t>SVK2929</t>
   </si>
   <si>
     <t>Macko</t>
   </si>
   <si>
     <t>SVK2114</t>
   </si>
   <si>
     <t>Vladimír</t>
@@ -970,50 +1006,68 @@
   <si>
     <t>SVK1636</t>
   </si>
   <si>
     <t>Spanyo</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>SVK0620</t>
   </si>
   <si>
     <t>LK Legolas Nové Zámky</t>
   </si>
   <si>
     <t>HU999m</t>
   </si>
   <si>
     <t>Učeň</t>
   </si>
   <si>
     <t>SVK2785</t>
   </si>
   <si>
+    <t>Száz</t>
+  </si>
+  <si>
+    <t>František</t>
+  </si>
+  <si>
+    <t>SVK1503</t>
+  </si>
+  <si>
+    <t>Hevesi</t>
+  </si>
+  <si>
+    <t>Lajos</t>
+  </si>
+  <si>
+    <t>SVK2431</t>
+  </si>
+  <si>
     <t>Kapľavka</t>
   </si>
   <si>
     <t>SVK1021</t>
   </si>
   <si>
     <t>Športovostrelecký klub Šarišské Michaľany</t>
   </si>
   <si>
     <t>LÉVAY</t>
   </si>
   <si>
     <t>SVK0317</t>
   </si>
   <si>
     <t>Široký</t>
   </si>
   <si>
     <t>Štefan</t>
   </si>
   <si>
     <t>SVK2010</t>
   </si>
   <si>
     <t>LK PERUN</t>
@@ -1087,54 +1141,60 @@
   <si>
     <t>SVK2621</t>
   </si>
   <si>
     <t>Blue Arrows Viničné</t>
   </si>
   <si>
     <t>OL50m</t>
   </si>
   <si>
     <t>Sekerka</t>
   </si>
   <si>
     <t>SVK1389</t>
   </si>
   <si>
     <t>Kicko</t>
   </si>
   <si>
     <t>Denis</t>
   </si>
   <si>
     <t>SVK2285</t>
   </si>
   <si>
-    <t>DEMETER</t>
-[...2 lines deleted...]
-    <t>SVK1790</t>
+    <t>Kendera</t>
+  </si>
+  <si>
+    <t>Gustav</t>
+  </si>
+  <si>
+    <t>SVK1474</t>
+  </si>
+  <si>
+    <t>Slávia Archery Bratislava</t>
   </si>
   <si>
     <t>OL999m</t>
   </si>
   <si>
     <t>Végh</t>
   </si>
   <si>
     <t>Denisz</t>
   </si>
   <si>
     <t>SVK2491</t>
   </si>
   <si>
     <t>PBHB</t>
   </si>
   <si>
     <t>Fiľakovskí vlci - Füleki Farkasok</t>
   </si>
   <si>
     <t>SVK1372 Róbert Nagy</t>
   </si>
   <si>
     <t>PBHB12m</t>
   </si>
@@ -1204,50 +1264,53 @@
   <si>
     <t>Šuňal</t>
   </si>
   <si>
     <t>SVK2958</t>
   </si>
   <si>
     <t>Rybarčák</t>
   </si>
   <si>
     <t>Andrej</t>
   </si>
   <si>
     <t>SVK3013</t>
   </si>
   <si>
     <t>Lukostrelecký klub Prešov</t>
   </si>
   <si>
     <t>Kaľavský</t>
   </si>
   <si>
     <t>SVK2055</t>
   </si>
   <si>
+    <t>Rysy Spiša - Cech Tradičnej Lukostreľby</t>
+  </si>
+  <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>SVK2946</t>
   </si>
   <si>
     <t>SVK0888</t>
   </si>
   <si>
     <t>SVK2896</t>
   </si>
   <si>
     <t>Králik st.</t>
   </si>
   <si>
     <t>SVK0649</t>
   </si>
   <si>
     <t>Bystričan</t>
   </si>
   <si>
     <t>SVK2267</t>
   </si>
   <si>
     <t>Palcso</t>
@@ -1327,53 +1390,50 @@
   <si>
     <t>Milan</t>
   </si>
   <si>
     <t>SVK2670</t>
   </si>
   <si>
     <t>TRLB50m</t>
   </si>
   <si>
     <t>Jusko</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>SVK2011</t>
   </si>
   <si>
     <t>Archery Team 2008 Michalovce</t>
   </si>
   <si>
     <t>Čujdík</t>
   </si>
   <si>
-    <t>František</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK1337</t>
   </si>
   <si>
     <t>Truhlář</t>
   </si>
   <si>
     <t>SVK2469</t>
   </si>
   <si>
     <t>Lukostrelecký klub Fityfal</t>
   </si>
   <si>
     <t>Zavacký</t>
   </si>
   <si>
     <t>Adrián</t>
   </si>
   <si>
     <t>SVK2516</t>
   </si>
   <si>
     <t>Vres</t>
   </si>
   <si>
     <t>NOVÁK</t>
@@ -1393,416 +1453,377 @@
   <si>
     <t>Bača</t>
   </si>
   <si>
     <t>SVK0961</t>
   </si>
   <si>
     <t>Kočiš</t>
   </si>
   <si>
     <t>Ferdinand</t>
   </si>
   <si>
     <t>SVK0065</t>
   </si>
   <si>
     <t>SVK2113</t>
   </si>
   <si>
     <t>Marcinaško</t>
   </si>
   <si>
     <t>SVK2983</t>
   </si>
   <si>
-    <t>Králl</t>
-[...2 lines deleted...]
-    <t>SVK1355</t>
+    <t>Rysy Spiša – Cech tradičnej lukostreľby</t>
   </si>
   <si>
     <t>Rédey</t>
   </si>
   <si>
     <t>SVK0119</t>
   </si>
   <si>
     <t>TRLB50z</t>
   </si>
   <si>
-    <t>Gilániová</t>
-[...11 lines deleted...]
-    <t>SVK2109</t>
+    <t>Vavrová</t>
+  </si>
+  <si>
+    <t>Lubomíra</t>
+  </si>
+  <si>
+    <t>SVK1065</t>
+  </si>
+  <si>
+    <t>LK  Reflex  Žilina</t>
+  </si>
+  <si>
+    <t>POPOVICS</t>
+  </si>
+  <si>
+    <t>János</t>
+  </si>
+  <si>
+    <t>SVK2304</t>
+  </si>
+  <si>
+    <t>TRLB999m</t>
+  </si>
+  <si>
+    <t>SVK0030</t>
+  </si>
+  <si>
+    <t>Binder</t>
+  </si>
+  <si>
+    <t>Dušan</t>
+  </si>
+  <si>
+    <t>SVK0063</t>
+  </si>
+  <si>
+    <t>KŠL Robin Zvolen</t>
+  </si>
+  <si>
+    <t>Majchrovič</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>SVK1230</t>
+  </si>
+  <si>
+    <t>Prevaj</t>
+  </si>
+  <si>
+    <t>SVK1179</t>
+  </si>
+  <si>
+    <t>Tutoky</t>
+  </si>
+  <si>
+    <t>SVK1382</t>
+  </si>
+  <si>
+    <t>SVK2367</t>
+  </si>
+  <si>
+    <t>TRRB</t>
+  </si>
+  <si>
+    <t>SVK2011 Marcel Jusko</t>
+  </si>
+  <si>
+    <t>TRRB12m</t>
+  </si>
+  <si>
+    <t>Janák</t>
+  </si>
+  <si>
+    <t>Sebastián</t>
+  </si>
+  <si>
+    <t>SVK2866</t>
+  </si>
+  <si>
+    <t>Miroslava Janákova</t>
+  </si>
+  <si>
+    <t>Sebastian</t>
+  </si>
+  <si>
+    <t>SVK2738</t>
+  </si>
+  <si>
+    <t>Hermina Vatlavic</t>
+  </si>
+  <si>
+    <t>SVK2995</t>
+  </si>
+  <si>
+    <t>Eva Pytlova</t>
+  </si>
+  <si>
+    <t>Komáriková</t>
+  </si>
+  <si>
+    <t>Hana</t>
+  </si>
+  <si>
+    <t>SVK2818</t>
+  </si>
+  <si>
+    <t>Daniela Komáriková</t>
+  </si>
+  <si>
+    <t>TRRB12z</t>
+  </si>
+  <si>
+    <t>Medeková</t>
+  </si>
+  <si>
+    <t>Natália</t>
+  </si>
+  <si>
+    <t>SVK2901</t>
+  </si>
+  <si>
+    <t>Monika Medekova</t>
+  </si>
+  <si>
+    <t>Poláčiková</t>
+  </si>
+  <si>
+    <t>Simona</t>
+  </si>
+  <si>
+    <t>SVK2823</t>
+  </si>
+  <si>
+    <t>SVK2665 Lukáš Poláčik</t>
+  </si>
+  <si>
+    <t>Orlická</t>
+  </si>
+  <si>
+    <t>Erika</t>
+  </si>
+  <si>
+    <t>SVK3065</t>
+  </si>
+  <si>
+    <t>SVK2647 Paulína Niznerová</t>
+  </si>
+  <si>
+    <t>Maximilián</t>
+  </si>
+  <si>
+    <t>SVK2368</t>
+  </si>
+  <si>
+    <t>TRRB17m</t>
+  </si>
+  <si>
+    <t>Frank</t>
+  </si>
+  <si>
+    <t>Róbert Koppany</t>
+  </si>
+  <si>
+    <t>SVK2976</t>
+  </si>
+  <si>
+    <t>Širo</t>
+  </si>
+  <si>
+    <t>SVK2821</t>
+  </si>
+  <si>
+    <t>Šúň ml.</t>
+  </si>
+  <si>
+    <t>SVK2206</t>
+  </si>
+  <si>
+    <t>SVK2115</t>
+  </si>
+  <si>
+    <t>Hanna</t>
+  </si>
+  <si>
+    <t>SVK2421</t>
+  </si>
+  <si>
+    <t>TRRB17z</t>
+  </si>
+  <si>
+    <t>Fryková</t>
+  </si>
+  <si>
+    <t>Alexandra</t>
+  </si>
+  <si>
+    <t>SVK1183</t>
+  </si>
+  <si>
+    <t>Čurejová</t>
+  </si>
+  <si>
+    <t>SVK2834</t>
+  </si>
+  <si>
+    <t>SVK2833</t>
+  </si>
+  <si>
+    <t>Drážovská</t>
+  </si>
+  <si>
+    <t>Eliška</t>
+  </si>
+  <si>
+    <t>SVK2897</t>
+  </si>
+  <si>
+    <t>SVK1388</t>
+  </si>
+  <si>
+    <t>TRRB50m</t>
+  </si>
+  <si>
+    <t>Šúň</t>
+  </si>
+  <si>
+    <t>SVK2279</t>
+  </si>
+  <si>
+    <t>SVK1143</t>
+  </si>
+  <si>
+    <t>SVK0360</t>
+  </si>
+  <si>
+    <t>Vejčík</t>
+  </si>
+  <si>
+    <t>Stanislav</t>
+  </si>
+  <si>
+    <t>SVK2226</t>
+  </si>
+  <si>
+    <t>Miloš</t>
+  </si>
+  <si>
+    <t>SVK2867</t>
+  </si>
+  <si>
+    <t>Csizmadia</t>
+  </si>
+  <si>
+    <t>Imrich</t>
+  </si>
+  <si>
+    <t>SVK1188</t>
+  </si>
+  <si>
+    <t>Bobek</t>
+  </si>
+  <si>
+    <t>SVK2331</t>
   </si>
   <si>
     <t>Antares 3D</t>
   </si>
   <si>
-    <t>Vavrová</t>
-[...277 lines deleted...]
-  <si>
     <t>Potocki</t>
   </si>
   <si>
     <t>Maroš</t>
   </si>
   <si>
     <t>SVK2263</t>
   </si>
   <si>
     <t>Richter</t>
   </si>
   <si>
     <t>LIBOR</t>
   </si>
   <si>
     <t>CZE0805</t>
   </si>
   <si>
     <t>Guldan</t>
   </si>
   <si>
     <t>SVK1435</t>
   </si>
   <si>
     <t>Vanovčan</t>
   </si>
   <si>
     <t>SVK2591</t>
   </si>
   <si>
     <t>Poláčik</t>
   </si>
   <si>
     <t>SVK2665</t>
   </si>
   <si>
     <t>Sádovský</t>
   </si>
   <si>
     <t>Pavol</t>
   </si>
   <si>
     <t>SVK2377</t>
   </si>
   <si>
-    <t>Baranyai</t>
-[...7 lines deleted...]
-  <si>
     <t>SVK1911</t>
   </si>
   <si>
     <t>Janštová</t>
   </si>
   <si>
     <t>Lívia</t>
   </si>
   <si>
     <t>SVK1145</t>
   </si>
   <si>
     <t>TRRB50z</t>
   </si>
   <si>
     <t>Recková</t>
   </si>
   <si>
     <t>Martina</t>
   </si>
   <si>
     <t>SVK2530</t>
   </si>
   <si>
     <t>Martincová</t>
@@ -1840,102 +1861,99 @@
   <si>
     <t>Gáspárová</t>
   </si>
   <si>
     <t>SVK2970</t>
   </si>
   <si>
     <t>Lk kajal</t>
   </si>
   <si>
     <t>Niznerová</t>
   </si>
   <si>
     <t>Paulína</t>
   </si>
   <si>
     <t>SVK2647</t>
   </si>
   <si>
     <t>Potocká</t>
   </si>
   <si>
     <t>SVK2454</t>
   </si>
   <si>
+    <t>Antalic</t>
+  </si>
+  <si>
+    <t>SVK2476</t>
+  </si>
+  <si>
+    <t>TRRB999m</t>
+  </si>
+  <si>
     <t>Bitto</t>
   </si>
   <si>
     <t>SVK1423</t>
   </si>
   <si>
-    <t>TRRB999m</t>
-[...1 lines deleted...]
-  <si>
     <t>Kováč</t>
   </si>
   <si>
     <t>SVK0747</t>
   </si>
   <si>
     <t>ML3D TJ Družstevník Mníchova Lehota</t>
   </si>
   <si>
     <t>Jakab</t>
   </si>
   <si>
     <t>László</t>
   </si>
   <si>
     <t>HUN11142</t>
   </si>
   <si>
     <t>Ostorosi SE</t>
   </si>
   <si>
     <t>Hačár</t>
   </si>
   <si>
     <t>SVK2820</t>
   </si>
   <si>
     <t>Bagi</t>
   </si>
   <si>
     <t>SVK2198</t>
   </si>
   <si>
     <t>Lukostrelecký klub Kajal</t>
-  </si>
-[...7 lines deleted...]
-    <t>SVK1401</t>
   </si>
   <si>
     <t>Lukáč</t>
   </si>
   <si>
     <t>Zdeněk</t>
   </si>
   <si>
     <t>SVK2903</t>
   </si>
   <si>
     <t>Monika</t>
   </si>
   <si>
     <t>SVK0655</t>
   </si>
   <si>
     <t>TRRB999z</t>
   </si>
   <si>
     <t>Binderová</t>
   </si>
   <si>
     <t>Tatiana</t>
   </si>
@@ -2538,51 +2556,51 @@
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>2</v>
       </c>
       <c r="AF3">
         <v>30.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>109571</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
@@ -2734,51 +2752,51 @@
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>57</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>22.0</v>
       </c>
       <c r="AI8" t="s">
         <v>53</v>
       </c>
       <c r="AJ8">
         <v>106602</v>
       </c>
       <c r="AK8">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>59</v>
       </c>
       <c r="F9" t="s">
         <v>60</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>61</v>
       </c>
       <c r="AE9">
@@ -2879,53 +2897,50 @@
       </c>
       <c r="F12" t="s">
         <v>71</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>41</v>
       </c>
       <c r="AF12">
         <v>12.0</v>
       </c>
       <c r="AI12" t="s">
         <v>72</v>
       </c>
       <c r="AJ12">
         <v>109876</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>73</v>
       </c>
       <c r="E13" t="s">
         <v>74</v>
       </c>
       <c r="F13" t="s">
         <v>75</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>57</v>
       </c>
       <c r="AE13">
         <v>1</v>
@@ -3099,51 +3114,51 @@
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>41</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>26.0</v>
       </c>
       <c r="AI18" t="s">
         <v>90</v>
       </c>
       <c r="AJ18">
         <v>105485</v>
       </c>
       <c r="AK18">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>49</v>
       </c>
       <c r="E19" t="s">
         <v>94</v>
       </c>
       <c r="F19" t="s">
         <v>95</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
@@ -3209,50 +3224,53 @@
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>102</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>26.0</v>
       </c>
       <c r="AI21" t="s">
         <v>90</v>
       </c>
       <c r="AJ21">
         <v>109902</v>
       </c>
+      <c r="AK21">
+        <v>5</v>
+      </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>103</v>
       </c>
       <c r="E22" t="s">
         <v>104</v>
       </c>
       <c r="F22" t="s">
         <v>105</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>29</v>
       </c>
       <c r="AE22">
         <v>1</v>
@@ -3467,51 +3485,51 @@
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>79</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>26.0</v>
       </c>
       <c r="AI28" t="s">
         <v>90</v>
       </c>
       <c r="AJ28">
         <v>108010</v>
       </c>
       <c r="AK28">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>122</v>
       </c>
       <c r="E29" t="s">
         <v>123</v>
       </c>
       <c r="F29" t="s">
         <v>124</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>113</v>
       </c>
       <c r="AE29">
@@ -3613,51 +3631,51 @@
       <c r="F32" t="s">
         <v>134</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>135</v>
       </c>
       <c r="AF32">
         <v>16.0</v>
       </c>
       <c r="AI32" t="s">
         <v>125</v>
       </c>
       <c r="AJ32">
         <v>107178</v>
       </c>
       <c r="AK32">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>136</v>
       </c>
       <c r="E33" t="s">
         <v>137</v>
       </c>
       <c r="F33" t="s">
         <v>138</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>139</v>
       </c>
       <c r="AE33">
@@ -3686,51 +3704,51 @@
       <c r="G34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>29</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>26.0</v>
       </c>
       <c r="AI34" t="s">
         <v>125</v>
       </c>
       <c r="AJ34">
         <v>105685</v>
       </c>
       <c r="AK34">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>143</v>
       </c>
       <c r="E35" t="s">
         <v>144</v>
       </c>
       <c r="F35" t="s">
         <v>145</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>146</v>
       </c>
       <c r="AE35">
@@ -4133,51 +4151,51 @@
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I46" t="s">
         <v>185</v>
       </c>
       <c r="J46" t="s">
         <v>41</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>26.0</v>
       </c>
       <c r="AI46" t="s">
         <v>186</v>
       </c>
       <c r="AJ46">
         <v>108550</v>
       </c>
       <c r="AK46">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>187</v>
       </c>
       <c r="E47" t="s">
         <v>188</v>
       </c>
       <c r="F47" t="s">
         <v>189</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I47" t="s">
         <v>185</v>
       </c>
       <c r="J47" t="s">
         <v>29</v>
       </c>
       <c r="AE47">
@@ -4285,51 +4303,51 @@
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I50" t="s">
         <v>198</v>
       </c>
       <c r="J50" t="s">
         <v>47</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>22.0</v>
       </c>
       <c r="AI50" t="s">
         <v>199</v>
       </c>
       <c r="AJ50">
         <v>108975</v>
       </c>
       <c r="AK50">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>203</v>
       </c>
       <c r="E51" t="s">
         <v>204</v>
       </c>
       <c r="F51" t="s">
         <v>205</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I51" t="s">
         <v>198</v>
       </c>
       <c r="J51" t="s">
         <v>29</v>
       </c>
       <c r="AF51">
@@ -4436,5454 +4454,5460 @@
       </c>
       <c r="I54" t="s">
         <v>198</v>
       </c>
       <c r="J54" t="s">
         <v>217</v>
       </c>
       <c r="AF54">
         <v>16.0</v>
       </c>
       <c r="AI54" t="s">
         <v>210</v>
       </c>
       <c r="AJ54">
         <v>110656</v>
       </c>
       <c r="AK54">
         <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>218</v>
       </c>
       <c r="E55" t="s">
-        <v>104</v>
+        <v>175</v>
       </c>
       <c r="F55" t="s">
         <v>219</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I55" t="s">
         <v>198</v>
       </c>
       <c r="J55" t="s">
         <v>220</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>26.0</v>
       </c>
       <c r="AI55" t="s">
         <v>210</v>
       </c>
       <c r="AJ55">
-        <v>108876</v>
+        <v>113477</v>
       </c>
       <c r="AK55">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>221</v>
       </c>
       <c r="E56" t="s">
+        <v>104</v>
+      </c>
+      <c r="F56" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I56" t="s">
         <v>198</v>
       </c>
+      <c r="J56" t="s">
+        <v>223</v>
+      </c>
+      <c r="AE56">
+        <v>1</v>
+      </c>
       <c r="AF56">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI56" t="s">
         <v>210</v>
       </c>
       <c r="AJ56">
-        <v>112260</v>
+        <v>108876</v>
       </c>
       <c r="AK56">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>224</v>
       </c>
       <c r="E57" t="s">
-        <v>183</v>
+        <v>225</v>
       </c>
       <c r="F57" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I57" t="s">
         <v>198</v>
       </c>
-      <c r="J57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF57">
         <v>16.0</v>
       </c>
       <c r="AI57" t="s">
         <v>210</v>
       </c>
       <c r="AJ57">
-        <v>105619</v>
+        <v>112260</v>
       </c>
       <c r="AK57">
         <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E58" t="s">
-        <v>227</v>
+        <v>183</v>
       </c>
       <c r="F58" t="s">
         <v>228</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I58" t="s">
         <v>198</v>
       </c>
       <c r="J58" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>181</v>
       </c>
       <c r="AF58">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI58" t="s">
         <v>210</v>
       </c>
       <c r="AJ58">
-        <v>105646</v>
+        <v>105619</v>
       </c>
       <c r="AK58">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>229</v>
       </c>
       <c r="E59" t="s">
-        <v>111</v>
+        <v>230</v>
       </c>
       <c r="F59" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I59" t="s">
         <v>198</v>
       </c>
       <c r="J59" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>26.0</v>
       </c>
       <c r="AI59" t="s">
         <v>210</v>
       </c>
       <c r="AJ59">
-        <v>105663</v>
+        <v>105646</v>
       </c>
       <c r="AK59">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E60" t="s">
         <v>92</v>
       </c>
       <c r="F60" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I60" t="s">
         <v>198</v>
       </c>
       <c r="J60" t="s">
         <v>47</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>26.0</v>
       </c>
       <c r="AI60" t="s">
         <v>210</v>
       </c>
       <c r="AJ60">
         <v>110271</v>
       </c>
       <c r="AK60">
         <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E61" t="s">
-        <v>234</v>
+        <v>183</v>
       </c>
       <c r="F61" t="s">
         <v>235</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H61" s="2" t="s">
-        <v>27</v>
+      <c r="H61" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I61" t="s">
-        <v>236</v>
+        <v>198</v>
       </c>
       <c r="J61" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>193</v>
+      </c>
+      <c r="AE61">
+        <v>1</v>
       </c>
       <c r="AF61">
-        <v>10.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI61" t="s">
-        <v>239</v>
+        <v>210</v>
       </c>
       <c r="AJ61">
-        <v>110739</v>
+        <v>113345</v>
       </c>
       <c r="AK61">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="E62" t="s">
-        <v>208</v>
+        <v>127</v>
       </c>
       <c r="F62" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>237</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I62" t="s">
-        <v>236</v>
+        <v>198</v>
       </c>
       <c r="J62" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>181</v>
       </c>
       <c r="AF62">
-        <v>30.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI62" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="AJ62">
-        <v>112311</v>
+        <v>105620</v>
+      </c>
+      <c r="AK62">
+        <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="E63" t="s">
-        <v>38</v>
+        <v>240</v>
       </c>
       <c r="F63" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>241</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H63" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I63" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J63" t="s">
-        <v>41</v>
+        <v>243</v>
       </c>
       <c r="AD63" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="AF63">
         <v>10.0</v>
       </c>
       <c r="AI63" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="AJ63">
-        <v>110525</v>
+        <v>110739</v>
       </c>
       <c r="AK63">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
+        <v>246</v>
+      </c>
+      <c r="E64" t="s">
+        <v>208</v>
+      </c>
+      <c r="F64" t="s">
         <v>247</v>
       </c>
-      <c r="E64" t="s">
-[...2 lines deleted...]
-      <c r="F64" t="s">
+      <c r="G64" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I64" t="s">
+        <v>242</v>
+      </c>
+      <c r="J64" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD64" t="s">
         <v>248</v>
       </c>
-      <c r="G64" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AE64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF64">
-        <v>22.0</v>
+        <v>30.0</v>
       </c>
       <c r="AI64" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="AJ64">
-        <v>109570</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>112311</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
+        <v>249</v>
+      </c>
+      <c r="E65" t="s">
+        <v>38</v>
+      </c>
+      <c r="F65" t="s">
         <v>250</v>
       </c>
-      <c r="E65" t="s">
+      <c r="G65" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I65" t="s">
+        <v>242</v>
+      </c>
+      <c r="J65" t="s">
+        <v>41</v>
+      </c>
+      <c r="AD65" t="s">
         <v>251</v>
       </c>
-      <c r="F65" t="s">
+      <c r="AF65">
+        <v>10.0</v>
+      </c>
+      <c r="AI65" t="s">
         <v>252</v>
       </c>
-      <c r="G65" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ65">
-        <v>111133</v>
+        <v>110525</v>
       </c>
       <c r="AK65">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>253</v>
       </c>
       <c r="E66" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="F66" t="s">
         <v>254</v>
       </c>
-      <c r="G66" s="3" t="s">
-        <v>40</v>
+      <c r="G66" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H66" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I66" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J66" t="s">
-        <v>237</v>
+        <v>29</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>22.0</v>
       </c>
       <c r="AI66" t="s">
         <v>255</v>
       </c>
       <c r="AJ66">
-        <v>105562</v>
+        <v>109570</v>
       </c>
       <c r="AK66">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>256</v>
       </c>
       <c r="E67" t="s">
-        <v>92</v>
+        <v>257</v>
       </c>
       <c r="F67" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H67" s="5" t="s">
-        <v>88</v>
+      <c r="H67" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I67" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J67" t="s">
-        <v>29</v>
+        <v>181</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI67" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="AJ67">
-        <v>109569</v>
+        <v>111133</v>
       </c>
       <c r="AK67">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>259</v>
       </c>
       <c r="E68" t="s">
-        <v>92</v>
+        <v>260</v>
       </c>
       <c r="F68" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>261</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H68" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I68" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J68" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI68" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="AJ68">
-        <v>106797</v>
+        <v>113471</v>
+      </c>
+      <c r="AK68">
+        <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="E69" t="s">
+        <v>74</v>
+      </c>
+      <c r="F69" t="s">
+        <v>264</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H69" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I69" t="s">
+        <v>242</v>
+      </c>
+      <c r="J69" t="s">
+        <v>243</v>
+      </c>
+      <c r="AE69">
+        <v>1</v>
+      </c>
+      <c r="AF69">
+        <v>22.0</v>
+      </c>
+      <c r="AI69" t="s">
         <v>262</v>
       </c>
-      <c r="F69" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AJ69">
-        <v>107567</v>
+        <v>105562</v>
       </c>
       <c r="AK69">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E70" t="s">
-        <v>265</v>
+        <v>92</v>
       </c>
       <c r="F70" t="s">
         <v>266</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I70" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J70" t="s">
-        <v>267</v>
+        <v>29</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
         <v>26.0</v>
       </c>
       <c r="AI70" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="AJ70">
-        <v>106822</v>
+        <v>109569</v>
       </c>
       <c r="AK70">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>268</v>
       </c>
       <c r="E71" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F71" t="s">
         <v>269</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I71" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J71" t="s">
-        <v>41</v>
+        <v>243</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>26.0</v>
       </c>
       <c r="AI71" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="AJ71">
-        <v>105543</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>106797</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>270</v>
       </c>
       <c r="E72" t="s">
         <v>271</v>
       </c>
       <c r="F72" t="s">
         <v>272</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I72" t="s">
-        <v>236</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>242</v>
       </c>
       <c r="AF72">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI72" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="AJ72">
-        <v>105549</v>
+        <v>107567</v>
       </c>
       <c r="AK72">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>273</v>
       </c>
       <c r="E73" t="s">
         <v>274</v>
       </c>
       <c r="F73" t="s">
         <v>275</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I73" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J73" t="s">
-        <v>29</v>
+        <v>276</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>26.0</v>
       </c>
       <c r="AI73" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="AJ73">
-        <v>108630</v>
+        <v>106822</v>
       </c>
       <c r="AK73">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E74" t="s">
-        <v>251</v>
+        <v>94</v>
       </c>
       <c r="F74" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I74" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J74" t="s">
         <v>41</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>26.0</v>
       </c>
       <c r="AI74" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="AJ74">
-        <v>105615</v>
+        <v>105543</v>
       </c>
       <c r="AK74">
         <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
-        <v>233</v>
+        <v>279</v>
       </c>
       <c r="E75" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="F75" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I75" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J75" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>26.0</v>
       </c>
       <c r="AI75" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="AJ75">
-        <v>110738</v>
+        <v>113480</v>
       </c>
       <c r="AK75">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E76" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="F76" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I76" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J76" t="s">
-        <v>283</v>
+        <v>41</v>
+      </c>
+      <c r="AE76">
+        <v>1</v>
       </c>
       <c r="AF76">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI76" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="AJ76">
-        <v>110490</v>
+        <v>105549</v>
+      </c>
+      <c r="AK76">
+        <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E77" t="s">
-        <v>188</v>
+        <v>286</v>
       </c>
       <c r="F77" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I77" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J77" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>26.0</v>
       </c>
       <c r="AI77" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="AJ77">
-        <v>109232</v>
+        <v>108630</v>
       </c>
       <c r="AK77">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="E78" t="s">
-        <v>287</v>
+        <v>257</v>
       </c>
       <c r="F78" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I78" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J78" t="s">
         <v>41</v>
       </c>
+      <c r="AE78">
+        <v>1</v>
+      </c>
       <c r="AF78">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI78" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="AJ78">
-        <v>110524</v>
+        <v>105615</v>
       </c>
       <c r="AK78">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
-        <v>289</v>
+        <v>239</v>
       </c>
       <c r="E79" t="s">
-        <v>92</v>
+        <v>290</v>
       </c>
       <c r="F79" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I79" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J79" t="s">
-        <v>237</v>
+        <v>243</v>
+      </c>
+      <c r="AE79">
+        <v>1</v>
       </c>
       <c r="AF79">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI79" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="AJ79">
-        <v>105698</v>
+        <v>110738</v>
       </c>
       <c r="AK79">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E80" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F80" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I80" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J80" t="s">
-        <v>29</v>
+        <v>295</v>
       </c>
       <c r="AF80">
         <v>16.0</v>
       </c>
       <c r="AI80" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="AJ80">
-        <v>108783</v>
+        <v>110490</v>
       </c>
       <c r="AK80">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E81" t="s">
-        <v>295</v>
+        <v>188</v>
       </c>
       <c r="F81" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I81" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J81" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>26.0</v>
       </c>
       <c r="AI81" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="AJ81">
-        <v>105713</v>
+        <v>109232</v>
       </c>
       <c r="AK81">
         <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E82" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F82" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>300</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I82" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J82" t="s">
         <v>41</v>
       </c>
       <c r="AF82">
         <v>16.0</v>
       </c>
       <c r="AI82" t="s">
-        <v>300</v>
+        <v>267</v>
       </c>
       <c r="AJ82">
-        <v>110366</v>
+        <v>110524</v>
       </c>
       <c r="AK82">
         <v>4</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>301</v>
       </c>
       <c r="E83" t="s">
-        <v>164</v>
+        <v>92</v>
       </c>
       <c r="F83" t="s">
         <v>302</v>
       </c>
-      <c r="G83" s="3" t="s">
-        <v>40</v>
+      <c r="G83" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I83" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J83" t="s">
+        <v>243</v>
+      </c>
+      <c r="AF83">
+        <v>16.0</v>
+      </c>
+      <c r="AI83" t="s">
         <v>267</v>
       </c>
-      <c r="AE83">
-[...7 lines deleted...]
-      </c>
       <c r="AJ83">
-        <v>106823</v>
+        <v>105698</v>
       </c>
       <c r="AK83">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>303</v>
       </c>
       <c r="E84" t="s">
         <v>304</v>
       </c>
       <c r="F84" t="s">
         <v>305</v>
       </c>
-      <c r="G84" s="3" t="s">
-        <v>40</v>
+      <c r="G84" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I84" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J84" t="s">
-        <v>283</v>
+        <v>29</v>
       </c>
       <c r="AF84">
         <v>16.0</v>
       </c>
       <c r="AI84" t="s">
-        <v>300</v>
+        <v>267</v>
       </c>
       <c r="AJ84">
-        <v>110488</v>
+        <v>108783</v>
       </c>
       <c r="AK84">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>306</v>
       </c>
       <c r="E85" t="s">
         <v>307</v>
       </c>
       <c r="F85" t="s">
         <v>308</v>
       </c>
-      <c r="G85" s="3" t="s">
-        <v>40</v>
+      <c r="G85" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I85" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J85" t="s">
-        <v>283</v>
+        <v>41</v>
+      </c>
+      <c r="AE85">
+        <v>1</v>
       </c>
       <c r="AF85">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI85" t="s">
-        <v>300</v>
+        <v>267</v>
       </c>
       <c r="AJ85">
-        <v>110489</v>
+        <v>105713</v>
       </c>
       <c r="AK85">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>309</v>
       </c>
       <c r="E86" t="s">
-        <v>133</v>
+        <v>310</v>
       </c>
       <c r="F86" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I86" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J86" t="s">
-        <v>237</v>
+        <v>41</v>
       </c>
       <c r="AF86">
         <v>16.0</v>
       </c>
       <c r="AI86" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="AJ86">
-        <v>105697</v>
+        <v>110366</v>
       </c>
       <c r="AK86">
         <v>4</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E87" t="s">
-        <v>312</v>
+        <v>164</v>
       </c>
       <c r="F87" t="s">
-        <v>313</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>314</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I87" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J87" t="s">
-        <v>314</v>
+        <v>276</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AF87">
         <v>26.0</v>
       </c>
       <c r="AI87" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="AJ87">
-        <v>106499</v>
+        <v>106823</v>
       </c>
       <c r="AK87">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
+        <v>315</v>
+      </c>
+      <c r="E88" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="F88" t="s">
         <v>317</v>
       </c>
-      <c r="G88" s="1" t="s">
-[...3 lines deleted...]
-        <v>149</v>
+      <c r="G88" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I88" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J88" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>295</v>
       </c>
       <c r="AF88">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI88" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="AJ88">
-        <v>107285</v>
+        <v>110488</v>
       </c>
       <c r="AK88">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>318</v>
       </c>
       <c r="E89" t="s">
-        <v>92</v>
+        <v>319</v>
       </c>
       <c r="F89" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>320</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I89" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J89" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>295</v>
       </c>
       <c r="AF89">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI89" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="AJ89">
-        <v>106099</v>
+        <v>110489</v>
       </c>
       <c r="AK89">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>321</v>
       </c>
       <c r="E90" t="s">
-        <v>158</v>
+        <v>133</v>
       </c>
       <c r="F90" t="s">
         <v>322</v>
       </c>
-      <c r="G90" s="1" t="s">
-[...3 lines deleted...]
-        <v>149</v>
+      <c r="G90" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I90" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J90" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>243</v>
       </c>
       <c r="AF90">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI90" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="AJ90">
-        <v>105642</v>
+        <v>105697</v>
       </c>
       <c r="AK90">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>323</v>
       </c>
       <c r="E91" t="s">
         <v>324</v>
       </c>
       <c r="F91" t="s">
         <v>325</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>149</v>
       </c>
       <c r="I91" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J91" t="s">
         <v>326</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
         <v>26.0</v>
       </c>
       <c r="AI91" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="AJ91">
-        <v>112845</v>
+        <v>106499</v>
       </c>
       <c r="AK91">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E92" t="s">
-        <v>328</v>
+        <v>183</v>
       </c>
       <c r="F92" t="s">
         <v>329</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>149</v>
       </c>
       <c r="I92" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J92" t="s">
-        <v>29</v>
+        <v>276</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>26.0</v>
       </c>
       <c r="AI92" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="AJ92">
-        <v>105693</v>
+        <v>107285</v>
       </c>
       <c r="AK92">
         <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>330</v>
       </c>
       <c r="E93" t="s">
         <v>331</v>
       </c>
       <c r="F93" t="s">
         <v>332</v>
       </c>
-      <c r="G93" s="3" t="s">
-        <v>40</v>
+      <c r="G93" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>149</v>
       </c>
       <c r="I93" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J93" t="s">
-        <v>29</v>
+        <v>220</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>26.0</v>
       </c>
       <c r="AI93" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="AJ93">
-        <v>109572</v>
+        <v>113478</v>
       </c>
       <c r="AK93">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
+        <v>333</v>
+      </c>
+      <c r="E94" t="s">
         <v>334</v>
       </c>
-      <c r="E94" t="s">
+      <c r="F94" t="s">
         <v>335</v>
       </c>
-      <c r="F94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H94" s="4" t="s">
-        <v>52</v>
+      <c r="H94" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I94" t="s">
-        <v>337</v>
+        <v>242</v>
       </c>
       <c r="J94" t="s">
-        <v>47</v>
+        <v>220</v>
+      </c>
+      <c r="AE94">
+        <v>1</v>
       </c>
       <c r="AF94">
-        <v>12.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI94" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="AJ94">
-        <v>113040</v>
+        <v>113479</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="E95" t="s">
-        <v>340</v>
+        <v>92</v>
       </c>
       <c r="F95" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>337</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H95" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I95" t="s">
-        <v>337</v>
+        <v>242</v>
       </c>
       <c r="J95" t="s">
-        <v>47</v>
+        <v>338</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">
-        <v>22.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI95" t="s">
-        <v>342</v>
+        <v>327</v>
       </c>
       <c r="AJ95">
-        <v>113027</v>
+        <v>106099</v>
       </c>
       <c r="AK95">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="E96" t="s">
-        <v>344</v>
+        <v>158</v>
       </c>
       <c r="F96" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>340</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H96" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I96" t="s">
-        <v>337</v>
+        <v>242</v>
       </c>
       <c r="J96" t="s">
-        <v>47</v>
+        <v>29</v>
+      </c>
+      <c r="AE96">
+        <v>1</v>
       </c>
       <c r="AF96">
-        <v>12.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI96" t="s">
-        <v>342</v>
+        <v>327</v>
       </c>
       <c r="AJ96">
-        <v>113030</v>
+        <v>105642</v>
       </c>
       <c r="AK96">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
-        <v>44</v>
+        <v>341</v>
       </c>
       <c r="E97" t="s">
-        <v>171</v>
+        <v>342</v>
       </c>
       <c r="F97" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>343</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H97" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I97" t="s">
-        <v>337</v>
+        <v>242</v>
       </c>
       <c r="J97" t="s">
-        <v>47</v>
+        <v>344</v>
       </c>
       <c r="AE97">
+        <v>1</v>
+      </c>
+      <c r="AF97">
+        <v>26.0</v>
+      </c>
+      <c r="AI97" t="s">
+        <v>327</v>
+      </c>
+      <c r="AJ97">
+        <v>112845</v>
+      </c>
+      <c r="AK97">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>112062</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
+        <v>345</v>
+      </c>
+      <c r="E98" t="s">
+        <v>346</v>
+      </c>
+      <c r="F98" t="s">
         <v>347</v>
       </c>
-      <c r="E98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H98" s="5" t="s">
-        <v>88</v>
+      <c r="H98" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I98" t="s">
-        <v>337</v>
+        <v>242</v>
       </c>
       <c r="J98" t="s">
-        <v>350</v>
+        <v>29</v>
+      </c>
+      <c r="AE98">
+        <v>1</v>
       </c>
       <c r="AF98">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI98" t="s">
-        <v>351</v>
+        <v>327</v>
       </c>
       <c r="AJ98">
-        <v>106240</v>
+        <v>105693</v>
       </c>
       <c r="AK98">
         <v>3</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="E99" t="s">
-        <v>55</v>
+        <v>349</v>
       </c>
       <c r="F99" t="s">
-        <v>353</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>350</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H99" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I99" t="s">
-        <v>337</v>
+        <v>242</v>
       </c>
       <c r="J99" t="s">
-        <v>181</v>
+        <v>29</v>
       </c>
       <c r="AE99">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF99">
-        <v>36.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI99" t="s">
         <v>351</v>
       </c>
       <c r="AJ99">
-        <v>110597</v>
+        <v>109572</v>
       </c>
       <c r="AK99">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
+        <v>352</v>
+      </c>
+      <c r="E100" t="s">
+        <v>353</v>
+      </c>
+      <c r="F100" t="s">
         <v>354</v>
       </c>
-      <c r="E100" t="s">
+      <c r="G100" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H100" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I100" t="s">
         <v>355</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
       <c r="J100" t="s">
         <v>47</v>
       </c>
-      <c r="AE100">
-[...1 lines deleted...]
-      </c>
       <c r="AF100">
-        <v>26.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI100" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="AJ100">
-        <v>112235</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113040</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>357</v>
       </c>
       <c r="E101" t="s">
-        <v>24</v>
+        <v>358</v>
       </c>
       <c r="F101" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>359</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H101" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I101" t="s">
-        <v>337</v>
+        <v>355</v>
       </c>
       <c r="J101" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI101" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="AJ101">
-        <v>108094</v>
+        <v>113027</v>
+      </c>
+      <c r="AK101">
+        <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
+        <v>361</v>
+      </c>
+      <c r="E102" t="s">
+        <v>362</v>
+      </c>
+      <c r="F102" t="s">
+        <v>363</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H102" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I102" t="s">
+        <v>355</v>
+      </c>
+      <c r="J102" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF102">
+        <v>12.0</v>
+      </c>
+      <c r="AI102" t="s">
         <v>360</v>
       </c>
-      <c r="E102" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="AJ102">
-        <v>111678</v>
+        <v>113030</v>
       </c>
       <c r="AK102">
         <v>5</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
-        <v>367</v>
+        <v>44</v>
       </c>
       <c r="E103" t="s">
-        <v>368</v>
+        <v>171</v>
       </c>
       <c r="F103" t="s">
-        <v>369</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>364</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H103" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I103" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="J103" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>47</v>
+      </c>
+      <c r="AE103">
+        <v>2</v>
       </c>
       <c r="AF103">
-        <v>10.0</v>
+        <v>32.0</v>
       </c>
       <c r="AI103" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="AJ103">
-        <v>110027</v>
+        <v>112062</v>
       </c>
       <c r="AK103">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="E104" t="s">
-        <v>104</v>
+        <v>366</v>
       </c>
       <c r="F104" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H104" s="4" t="s">
-        <v>52</v>
+      <c r="H104" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I104" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="J104" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="AF104">
-        <v>12.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI104" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="AJ104">
-        <v>111766</v>
+        <v>106240</v>
+      </c>
+      <c r="AK104">
+        <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E105" t="s">
-        <v>262</v>
+        <v>55</v>
       </c>
       <c r="F105" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H105" s="4" t="s">
-        <v>52</v>
+      <c r="H105" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I105" t="s">
-        <v>363</v>
+        <v>355</v>
+      </c>
+      <c r="J105" t="s">
+        <v>181</v>
+      </c>
+      <c r="AE105">
+        <v>2</v>
       </c>
       <c r="AF105">
-        <v>12.0</v>
+        <v>36.0</v>
       </c>
       <c r="AI105" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="AJ105">
-        <v>113104</v>
+        <v>110597</v>
       </c>
       <c r="AK105">
         <v>4</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="E106" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="F106" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H106" s="4" t="s">
-        <v>52</v>
+      <c r="H106" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I106" t="s">
-        <v>363</v>
+        <v>355</v>
+      </c>
+      <c r="J106" t="s">
+        <v>47</v>
+      </c>
+      <c r="AE106">
+        <v>1</v>
       </c>
       <c r="AF106">
-        <v>12.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI106" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="AJ106">
-        <v>113105</v>
+        <v>112235</v>
       </c>
       <c r="AK106">
         <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
+        <v>375</v>
+      </c>
+      <c r="E107" t="s">
+        <v>376</v>
+      </c>
+      <c r="F107" t="s">
+        <v>377</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H107" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="I107" t="s">
+        <v>355</v>
+      </c>
+      <c r="J107" t="s">
+        <v>378</v>
+      </c>
+      <c r="AF107">
+        <v>16.0</v>
+      </c>
+      <c r="AI107" t="s">
         <v>379</v>
       </c>
-      <c r="E107" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ107">
-        <v>106285</v>
+        <v>113261</v>
       </c>
       <c r="AK107">
         <v>3</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
+        <v>380</v>
+      </c>
+      <c r="E108" t="s">
+        <v>381</v>
+      </c>
+      <c r="F108" t="s">
         <v>382</v>
       </c>
-      <c r="E108" t="s">
-[...2 lines deleted...]
-      <c r="F108" t="s">
+      <c r="G108" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H108" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I108" t="s">
         <v>383</v>
       </c>
-      <c r="G108" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J108" t="s">
-        <v>193</v>
+        <v>384</v>
+      </c>
+      <c r="AD108" t="s">
+        <v>385</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
-        <v>26.0</v>
+        <v>20.0</v>
       </c>
       <c r="AI108" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="AJ108">
-        <v>106049</v>
+        <v>111678</v>
       </c>
       <c r="AK108">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="E109" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="F109" t="s">
+        <v>389</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H109" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I109" t="s">
+        <v>383</v>
+      </c>
+      <c r="J109" t="s">
+        <v>35</v>
+      </c>
+      <c r="AD109" t="s">
+        <v>390</v>
+      </c>
+      <c r="AF109">
+        <v>10.0</v>
+      </c>
+      <c r="AI109" t="s">
         <v>386</v>
       </c>
-      <c r="G109" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AJ109">
-        <v>110926</v>
+        <v>110027</v>
       </c>
       <c r="AK109">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="E110" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="F110" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H110" s="5" t="s">
-        <v>88</v>
+      <c r="H110" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I110" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="J110" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>384</v>
       </c>
       <c r="AF110">
-        <v>26.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI110" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
       <c r="AJ110">
-        <v>106870</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>111766</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="E111" t="s">
-        <v>391</v>
+        <v>271</v>
       </c>
       <c r="F111" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H111" s="5" t="s">
-        <v>88</v>
+      <c r="H111" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I111" t="s">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="J111" t="s">
+        <v>383</v>
+      </c>
+      <c r="AF111">
+        <v>12.0</v>
+      </c>
+      <c r="AI111" t="s">
         <v>393</v>
       </c>
-      <c r="AF111">
-[...4 lines deleted...]
-      </c>
       <c r="AJ111">
-        <v>109691</v>
+        <v>113104</v>
       </c>
       <c r="AK111">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E112" t="s">
-        <v>118</v>
+        <v>397</v>
       </c>
       <c r="F112" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H112" s="5" t="s">
-        <v>88</v>
+      <c r="H112" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I112" t="s">
-        <v>363</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>383</v>
       </c>
       <c r="AF112">
-        <v>26.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI112" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
       <c r="AJ112">
-        <v>106638</v>
+        <v>113105</v>
       </c>
       <c r="AK112">
         <v>4</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
-        <v>371</v>
+        <v>399</v>
       </c>
       <c r="E113" t="s">
-        <v>396</v>
+        <v>97</v>
       </c>
       <c r="F113" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I113" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="J113" t="s">
-        <v>364</v>
+        <v>35</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AF113">
         <v>26.0</v>
       </c>
       <c r="AI113" t="s">
-        <v>381</v>
+        <v>401</v>
       </c>
       <c r="AJ113">
-        <v>111767</v>
+        <v>106285</v>
+      </c>
+      <c r="AK113">
+        <v>3</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
-        <v>132</v>
+        <v>402</v>
       </c>
       <c r="E114" t="s">
-        <v>377</v>
+        <v>24</v>
       </c>
       <c r="F114" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I114" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="J114" t="s">
-        <v>135</v>
+        <v>193</v>
+      </c>
+      <c r="AE114">
+        <v>1</v>
       </c>
       <c r="AF114">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI114" t="s">
-        <v>381</v>
+        <v>401</v>
       </c>
       <c r="AJ114">
-        <v>107179</v>
+        <v>106049</v>
       </c>
       <c r="AK114">
         <v>3</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
-        <v>367</v>
+        <v>404</v>
       </c>
       <c r="E115" t="s">
-        <v>262</v>
+        <v>405</v>
       </c>
       <c r="F115" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I115" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="J115" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="AE115">
+        <v>407</v>
+      </c>
+      <c r="AF115">
+        <v>16.0</v>
+      </c>
+      <c r="AI115" t="s">
+        <v>401</v>
+      </c>
+      <c r="AJ115">
+        <v>110926</v>
+      </c>
+      <c r="AK115">
         <v>3</v>
-      </c>
-[...7 lines deleted...]
-        <v>110028</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="E116" t="s">
-        <v>377</v>
+        <v>97</v>
       </c>
       <c r="F116" t="s">
+        <v>409</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H116" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I116" t="s">
+        <v>383</v>
+      </c>
+      <c r="J116" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE116">
+        <v>1</v>
+      </c>
+      <c r="AF116">
+        <v>26.0</v>
+      </c>
+      <c r="AI116" t="s">
         <v>401</v>
       </c>
-      <c r="G116" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AJ116">
-        <v>113101</v>
+        <v>106870</v>
       </c>
       <c r="AK116">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="E117" t="s">
-        <v>50</v>
+        <v>411</v>
       </c>
       <c r="F117" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I117" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="J117" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>413</v>
       </c>
       <c r="AF117">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI117" t="s">
-        <v>381</v>
+        <v>401</v>
       </c>
       <c r="AJ117">
-        <v>105941</v>
+        <v>109691</v>
       </c>
       <c r="AK117">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
-        <v>404</v>
+        <v>414</v>
       </c>
       <c r="E118" t="s">
-        <v>324</v>
+        <v>118</v>
       </c>
       <c r="F118" t="s">
-        <v>405</v>
+        <v>415</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I118" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="J118" t="s">
-        <v>364</v>
+        <v>416</v>
       </c>
       <c r="AF118">
         <v>16.0</v>
       </c>
       <c r="AI118" t="s">
-        <v>381</v>
+        <v>401</v>
       </c>
       <c r="AJ118">
-        <v>105689</v>
+        <v>106638</v>
       </c>
       <c r="AK118">
         <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
-        <v>406</v>
+        <v>391</v>
       </c>
       <c r="E119" t="s">
-        <v>407</v>
+        <v>417</v>
       </c>
       <c r="F119" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>418</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I119" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="J119" t="s">
-        <v>393</v>
+        <v>384</v>
+      </c>
+      <c r="AE119">
+        <v>1</v>
       </c>
       <c r="AF119">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI119" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="AJ119">
-        <v>109692</v>
+        <v>111767</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
-        <v>410</v>
+        <v>132</v>
       </c>
       <c r="E120" t="s">
-        <v>411</v>
+        <v>397</v>
       </c>
       <c r="F120" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>419</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I120" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="J120" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>135</v>
       </c>
       <c r="AF120">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI120" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="AJ120">
-        <v>106629</v>
+        <v>107179</v>
       </c>
       <c r="AK120">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
-        <v>413</v>
+        <v>387</v>
       </c>
       <c r="E121" t="s">
-        <v>411</v>
+        <v>271</v>
       </c>
       <c r="F121" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>420</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I121" t="s">
-        <v>363</v>
+        <v>383</v>
+      </c>
+      <c r="J121" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE121">
+        <v>3</v>
       </c>
       <c r="AF121">
-        <v>16.0</v>
+        <v>46.0</v>
       </c>
       <c r="AI121" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="AJ121">
-        <v>113102</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>110028</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="E122" t="s">
-        <v>411</v>
+        <v>397</v>
       </c>
       <c r="F122" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>422</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I122" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="AF122">
         <v>16.0</v>
       </c>
       <c r="AI122" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="AJ122">
-        <v>113103</v>
+        <v>113101</v>
       </c>
       <c r="AK122">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="E123" t="s">
-        <v>418</v>
+        <v>50</v>
       </c>
       <c r="F123" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>424</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I123" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="J123" t="s">
-        <v>364</v>
+        <v>35</v>
+      </c>
+      <c r="AE123">
+        <v>1</v>
       </c>
       <c r="AF123">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI123" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="AJ123">
-        <v>105702</v>
+        <v>105941</v>
       </c>
       <c r="AK123">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="E124" t="s">
-        <v>158</v>
+        <v>342</v>
       </c>
       <c r="F124" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H124" s="6" t="s">
-        <v>149</v>
+      <c r="H124" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I124" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="J124" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>384</v>
       </c>
       <c r="AF124">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI124" t="s">
-        <v>422</v>
+        <v>401</v>
       </c>
       <c r="AJ124">
-        <v>107783</v>
+        <v>105689</v>
       </c>
       <c r="AK124">
         <v>4</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="E125" t="s">
-        <v>94</v>
+        <v>428</v>
       </c>
       <c r="F125" t="s">
-        <v>423</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>429</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H125" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I125" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="J125" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>413</v>
       </c>
       <c r="AF125">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI125" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="AJ125">
-        <v>106922</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>109692</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="E126" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="F126" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>433</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H126" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I126" t="s">
-        <v>427</v>
+        <v>383</v>
       </c>
       <c r="J126" t="s">
-        <v>102</v>
+        <v>47</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AF126">
-        <v>22.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI126" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="AJ126">
-        <v>105733</v>
+        <v>106629</v>
+      </c>
+      <c r="AK126">
+        <v>4</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
-        <v>424</v>
+        <v>434</v>
       </c>
       <c r="E127" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="F127" t="s">
+        <v>435</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H127" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I127" t="s">
+        <v>383</v>
+      </c>
+      <c r="AF127">
+        <v>16.0</v>
+      </c>
+      <c r="AI127" t="s">
         <v>430</v>
       </c>
-      <c r="G127" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ127">
-        <v>105732</v>
+        <v>113102</v>
       </c>
       <c r="AK127">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
+        <v>436</v>
+      </c>
+      <c r="E128" t="s">
         <v>432</v>
       </c>
-      <c r="E128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>437</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>40</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I128" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>383</v>
       </c>
       <c r="AF128">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI128" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="AJ128">
-        <v>106252</v>
+        <v>113103</v>
       </c>
       <c r="AK128">
         <v>5</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E129" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F129" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>440</v>
+      </c>
+      <c r="G129" s="3" t="s">
+        <v>40</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I129" t="s">
-        <v>427</v>
+        <v>383</v>
       </c>
       <c r="J129" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>384</v>
       </c>
       <c r="AF129">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI129" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="AJ129">
-        <v>105763</v>
+        <v>105702</v>
       </c>
       <c r="AK129">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E130" t="s">
-        <v>188</v>
+        <v>158</v>
       </c>
       <c r="F130" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H130" s="5" t="s">
-        <v>88</v>
+      <c r="H130" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I130" t="s">
-        <v>427</v>
+        <v>383</v>
       </c>
       <c r="J130" t="s">
-        <v>441</v>
+        <v>384</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
         <v>26.0</v>
       </c>
       <c r="AI130" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="AJ130">
-        <v>111911</v>
+        <v>107783</v>
       </c>
       <c r="AK130">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E131" t="s">
-        <v>443</v>
+        <v>94</v>
       </c>
       <c r="F131" t="s">
         <v>444</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H131" s="5" t="s">
-        <v>88</v>
+      <c r="H131" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I131" t="s">
-        <v>427</v>
+        <v>383</v>
       </c>
       <c r="J131" t="s">
-        <v>445</v>
+        <v>384</v>
+      </c>
+      <c r="AE131">
+        <v>1</v>
       </c>
       <c r="AF131">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI131" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="AJ131">
-        <v>105775</v>
+        <v>106922</v>
       </c>
       <c r="AK131">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
+        <v>445</v>
+      </c>
+      <c r="E132" t="s">
         <v>446</v>
       </c>
-      <c r="E132" t="s">
+      <c r="F132" t="s">
         <v>447</v>
       </c>
-      <c r="F132" t="s">
+      <c r="G132" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H132" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I132" t="s">
         <v>448</v>
       </c>
-      <c r="G132" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J132" t="s">
-        <v>29</v>
+        <v>102</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AF132">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI132" t="s">
-        <v>431</v>
+        <v>449</v>
       </c>
       <c r="AJ132">
-        <v>110397</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>105733</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E133" t="s">
-        <v>278</v>
+        <v>450</v>
       </c>
       <c r="F133" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I133" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
       <c r="J133" t="s">
-        <v>393</v>
+        <v>102</v>
+      </c>
+      <c r="AE133">
+        <v>1</v>
       </c>
       <c r="AF133">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI133" t="s">
-        <v>431</v>
+        <v>452</v>
       </c>
       <c r="AJ133">
-        <v>109637</v>
+        <v>105732</v>
       </c>
       <c r="AK133">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E134" t="s">
-        <v>92</v>
+        <v>454</v>
       </c>
       <c r="F134" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I134" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
       <c r="J134" t="s">
-        <v>393</v>
+        <v>456</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AF134">
         <v>26.0</v>
       </c>
       <c r="AI134" t="s">
-        <v>431</v>
+        <v>452</v>
       </c>
       <c r="AJ134">
-        <v>109638</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>106252</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="E135" t="s">
-        <v>454</v>
+        <v>331</v>
       </c>
       <c r="F135" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I135" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
       <c r="J135" t="s">
-        <v>283</v>
+        <v>102</v>
+      </c>
+      <c r="AE135">
+        <v>1</v>
       </c>
       <c r="AF135">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI135" t="s">
-        <v>431</v>
+        <v>452</v>
       </c>
       <c r="AJ135">
-        <v>110487</v>
+        <v>105763</v>
       </c>
       <c r="AK135">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
-        <v>276</v>
+        <v>459</v>
       </c>
       <c r="E136" t="s">
-        <v>111</v>
+        <v>188</v>
       </c>
       <c r="F136" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I136" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
       <c r="J136" t="s">
-        <v>41</v>
+        <v>461</v>
       </c>
       <c r="AE136">
         <v>1</v>
       </c>
       <c r="AF136">
         <v>26.0</v>
       </c>
       <c r="AI136" t="s">
-        <v>431</v>
+        <v>452</v>
       </c>
       <c r="AJ136">
-        <v>110780</v>
+        <v>111911</v>
       </c>
       <c r="AK136">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="D137" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="E137" t="s">
-        <v>262</v>
+        <v>463</v>
       </c>
       <c r="F137" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I137" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
       <c r="J137" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>465</v>
       </c>
       <c r="AF137">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI137" t="s">
-        <v>431</v>
+        <v>452</v>
       </c>
       <c r="AJ137">
-        <v>106429</v>
+        <v>105775</v>
       </c>
       <c r="AK137">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
-        <v>459</v>
+        <v>466</v>
       </c>
       <c r="E138" t="s">
-        <v>183</v>
+        <v>467</v>
       </c>
       <c r="F138" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I138" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
       <c r="J138" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AF138">
         <v>26.0</v>
       </c>
       <c r="AI138" t="s">
-        <v>431</v>
+        <v>452</v>
       </c>
       <c r="AJ138">
-        <v>105671</v>
+        <v>110397</v>
       </c>
       <c r="AK138">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="E139" t="s">
-        <v>411</v>
+        <v>290</v>
       </c>
       <c r="F139" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>470</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I139" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
       <c r="J139" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>413</v>
       </c>
       <c r="AF139">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI139" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
       <c r="AJ139">
-        <v>106500</v>
+        <v>109637</v>
       </c>
       <c r="AK139">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="E140" t="s">
-        <v>127</v>
+        <v>92</v>
       </c>
       <c r="F140" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>472</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I140" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
       <c r="J140" t="s">
-        <v>181</v>
+        <v>413</v>
+      </c>
+      <c r="AE140">
+        <v>1</v>
       </c>
       <c r="AF140">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI140" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
       <c r="AJ140">
-        <v>105620</v>
+        <v>109638</v>
       </c>
       <c r="AK140">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="E141" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="F141" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>475</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I141" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
       <c r="J141" t="s">
-        <v>469</v>
+        <v>295</v>
       </c>
       <c r="AF141">
         <v>16.0</v>
       </c>
       <c r="AI141" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
       <c r="AJ141">
-        <v>106415</v>
+        <v>110487</v>
       </c>
       <c r="AK141">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
-        <v>470</v>
+        <v>288</v>
       </c>
       <c r="E142" t="s">
-        <v>471</v>
+        <v>111</v>
       </c>
       <c r="F142" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>476</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I142" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
       <c r="J142" t="s">
-        <v>473</v>
+        <v>41</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AF142">
         <v>26.0</v>
       </c>
       <c r="AI142" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
       <c r="AJ142">
-        <v>105676</v>
+        <v>110780</v>
+      </c>
+      <c r="AK142">
+        <v>4</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="E143" t="s">
-        <v>475</v>
+        <v>271</v>
       </c>
       <c r="F143" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H143" s="6" t="s">
-        <v>149</v>
+      <c r="H143" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I143" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
       <c r="J143" t="s">
-        <v>29</v>
+        <v>479</v>
       </c>
       <c r="AF143">
         <v>16.0</v>
       </c>
       <c r="AI143" t="s">
-        <v>477</v>
+        <v>452</v>
       </c>
       <c r="AJ143">
-        <v>106755</v>
+        <v>106429</v>
       </c>
       <c r="AK143">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
-        <v>218</v>
+        <v>480</v>
       </c>
       <c r="E144" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="F144" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>481</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I144" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
       <c r="J144" t="s">
-        <v>220</v>
+        <v>326</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AF144">
         <v>26.0</v>
       </c>
       <c r="AI144" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="AJ144">
-        <v>108877</v>
+        <v>106500</v>
       </c>
       <c r="AK144">
         <v>3</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="E145" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="F145" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>485</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>88</v>
       </c>
       <c r="I145" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
       <c r="J145" t="s">
+        <v>486</v>
+      </c>
+      <c r="AE145">
+        <v>1</v>
+      </c>
+      <c r="AF145">
+        <v>26.0</v>
+      </c>
+      <c r="AI145" t="s">
         <v>482</v>
       </c>
-      <c r="AF145">
-[...4 lines deleted...]
-      </c>
       <c r="AJ145">
-        <v>109408</v>
+        <v>105676</v>
       </c>
       <c r="AK145">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="E146" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="F146" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>149</v>
       </c>
       <c r="I146" t="s">
-        <v>427</v>
+        <v>448</v>
+      </c>
+      <c r="J146" t="s">
+        <v>29</v>
       </c>
       <c r="AF146">
         <v>16.0</v>
       </c>
       <c r="AI146" t="s">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="AJ146">
-        <v>106875</v>
+        <v>106755</v>
       </c>
       <c r="AK146">
         <v>3</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
-        <v>486</v>
+        <v>221</v>
       </c>
       <c r="E147" t="s">
-        <v>487</v>
+        <v>331</v>
       </c>
       <c r="F147" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="6" t="s">
         <v>149</v>
       </c>
       <c r="I147" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
       <c r="J147" t="s">
-        <v>35</v>
+        <v>223</v>
       </c>
       <c r="AE147">
         <v>1</v>
       </c>
       <c r="AF147">
         <v>26.0</v>
       </c>
       <c r="AI147" t="s">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="AJ147">
-        <v>105855</v>
+        <v>108877</v>
       </c>
       <c r="AK147">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="E148" t="s">
-        <v>208</v>
+        <v>493</v>
       </c>
       <c r="F148" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="6" t="s">
         <v>149</v>
       </c>
       <c r="I148" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
       <c r="J148" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>495</v>
       </c>
       <c r="AF148">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI148" t="s">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="AJ148">
-        <v>107189</v>
+        <v>109408</v>
       </c>
       <c r="AK148">
         <v>3</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="E149" t="s">
-        <v>437</v>
+        <v>497</v>
       </c>
       <c r="F149" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>149</v>
       </c>
       <c r="I149" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>448</v>
       </c>
       <c r="AF149">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI149" t="s">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="AJ149">
-        <v>111847</v>
+        <v>106875</v>
       </c>
       <c r="AK149">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
-        <v>432</v>
+        <v>499</v>
       </c>
       <c r="E150" t="s">
-        <v>271</v>
+        <v>208</v>
       </c>
       <c r="F150" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H150" s="2" t="s">
-        <v>27</v>
+      <c r="H150" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I150" t="s">
-        <v>494</v>
+        <v>448</v>
       </c>
       <c r="J150" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>465</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AF150">
-        <v>20.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI150" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="AJ150">
-        <v>106253</v>
+        <v>107189</v>
       </c>
       <c r="AK150">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="E151" t="s">
-        <v>498</v>
+        <v>331</v>
       </c>
       <c r="F151" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H151" s="2" t="s">
-        <v>27</v>
+      <c r="H151" s="6" t="s">
+        <v>149</v>
       </c>
       <c r="I151" t="s">
-        <v>494</v>
+        <v>448</v>
       </c>
       <c r="J151" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>413</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AF151">
-        <v>20.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI151" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="AJ151">
-        <v>110951</v>
+        <v>111847</v>
+      </c>
+      <c r="AK151">
+        <v>5</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
-        <v>76</v>
+        <v>453</v>
       </c>
       <c r="E152" t="s">
-        <v>501</v>
+        <v>283</v>
       </c>
       <c r="F152" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I152" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J152" t="s">
-        <v>79</v>
+        <v>456</v>
       </c>
       <c r="AD152" t="s">
-        <v>503</v>
+        <v>505</v>
+      </c>
+      <c r="AE152">
+        <v>1</v>
       </c>
       <c r="AF152">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
       <c r="AI152" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="AJ152">
-        <v>105578</v>
+        <v>106253</v>
       </c>
       <c r="AK152">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
-        <v>58</v>
+        <v>507</v>
       </c>
       <c r="E153" t="s">
-        <v>104</v>
+        <v>508</v>
       </c>
       <c r="F153" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I153" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J153" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="AD153" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
         <v>20.0</v>
       </c>
       <c r="AI153" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="AJ153">
-        <v>109940</v>
+        <v>110951</v>
       </c>
       <c r="AK153">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
-        <v>506</v>
+        <v>76</v>
       </c>
       <c r="E154" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F154" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>512</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H154" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I154" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J154" t="s">
-        <v>445</v>
+        <v>79</v>
       </c>
       <c r="AD154" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>513</v>
       </c>
       <c r="AF154">
-        <v>20.0</v>
+        <v>10.0</v>
       </c>
       <c r="AI154" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="AJ154">
-        <v>105744</v>
+        <v>105578</v>
       </c>
       <c r="AK154">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
-        <v>511</v>
+        <v>58</v>
       </c>
       <c r="E155" t="s">
-        <v>512</v>
+        <v>104</v>
       </c>
       <c r="F155" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>514</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H155" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I155" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J155" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="AD155" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AF155">
         <v>20.0</v>
       </c>
       <c r="AI155" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="AJ155">
-        <v>112469</v>
+        <v>109940</v>
       </c>
       <c r="AK155">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E156" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F156" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H156" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I156" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J156" t="s">
-        <v>79</v>
+        <v>465</v>
       </c>
       <c r="AD156" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AF156">
         <v>20.0</v>
       </c>
       <c r="AI156" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="AJ156">
-        <v>106960</v>
+        <v>105744</v>
       </c>
       <c r="AK156">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="E157" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="F157" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H157" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I157" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J157" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="AD157" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="AE157">
         <v>1</v>
       </c>
       <c r="AF157">
         <v>20.0</v>
       </c>
       <c r="AI157" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="AJ157">
-        <v>112376</v>
+        <v>112469</v>
       </c>
       <c r="AK157">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
-        <v>432</v>
+        <v>525</v>
       </c>
       <c r="E158" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F158" t="s">
-        <v>524</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>527</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H158" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I158" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J158" t="s">
-        <v>435</v>
+        <v>79</v>
+      </c>
+      <c r="AD158" t="s">
+        <v>528</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AF158">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="AI158" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="AJ158">
-        <v>106254</v>
+        <v>106960</v>
       </c>
       <c r="AK158">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="E159" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="F159" t="s">
-        <v>528</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>531</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H159" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I159" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J159" t="s">
-        <v>193</v>
+        <v>41</v>
+      </c>
+      <c r="AD159" t="s">
+        <v>532</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AF159">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="AI159" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="AJ159">
-        <v>106293</v>
+        <v>112376</v>
       </c>
       <c r="AK159">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
-        <v>529</v>
+        <v>453</v>
       </c>
       <c r="E160" t="s">
-        <v>274</v>
+        <v>533</v>
       </c>
       <c r="F160" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I160" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J160" t="s">
-        <v>41</v>
+        <v>456</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AF160">
         <v>22.0</v>
       </c>
       <c r="AI160" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
       <c r="AJ160">
-        <v>108356</v>
+        <v>106254</v>
       </c>
       <c r="AK160">
         <v>4</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="E161" t="s">
-        <v>188</v>
+        <v>537</v>
       </c>
       <c r="F161" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I161" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J161" t="s">
-        <v>35</v>
+        <v>193</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AF161">
         <v>22.0</v>
       </c>
       <c r="AI161" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
       <c r="AJ161">
-        <v>105916</v>
+        <v>106293</v>
       </c>
       <c r="AK161">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
-        <v>276</v>
+        <v>539</v>
       </c>
       <c r="E162" t="s">
-        <v>50</v>
+        <v>286</v>
       </c>
       <c r="F162" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I162" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J162" t="s">
         <v>41</v>
       </c>
+      <c r="AE162">
+        <v>1</v>
+      </c>
       <c r="AF162">
-        <v>12.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI162" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
       <c r="AJ162">
-        <v>110785</v>
+        <v>108356</v>
       </c>
       <c r="AK162">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
-        <v>174</v>
+        <v>541</v>
       </c>
       <c r="E163" t="s">
-        <v>534</v>
+        <v>188</v>
       </c>
       <c r="F163" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>542</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H163" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I163" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J163" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="AE163">
         <v>1</v>
       </c>
       <c r="AF163">
         <v>22.0</v>
       </c>
       <c r="AI163" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="AJ163">
-        <v>111628</v>
+        <v>105916</v>
       </c>
       <c r="AK163">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
-        <v>537</v>
+        <v>288</v>
       </c>
       <c r="E164" t="s">
-        <v>538</v>
+        <v>50</v>
       </c>
       <c r="F164" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>543</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H164" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I164" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J164" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="AF164">
-        <v>22.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI164" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="AJ164">
-        <v>109636</v>
+        <v>110785</v>
       </c>
       <c r="AK164">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
-        <v>540</v>
+        <v>174</v>
       </c>
       <c r="E165" t="s">
-        <v>418</v>
+        <v>544</v>
       </c>
       <c r="F165" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H165" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I165" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J165" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
         <v>22.0</v>
       </c>
       <c r="AI165" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="AJ165">
-        <v>107952</v>
+        <v>111628</v>
       </c>
       <c r="AK165">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E166" t="s">
-        <v>74</v>
+        <v>548</v>
       </c>
       <c r="F166" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H166" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I166" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J166" t="s">
-        <v>41</v>
+        <v>413</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AF166">
         <v>22.0</v>
       </c>
       <c r="AI166" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="AJ166">
-        <v>107953</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>109636</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="E167" t="s">
-        <v>544</v>
+        <v>439</v>
       </c>
       <c r="F167" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H167" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I167" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J167" t="s">
-        <v>35</v>
+        <v>41</v>
+      </c>
+      <c r="AE167">
+        <v>1</v>
       </c>
       <c r="AF167">
-        <v>12.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI167" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="AJ167">
-        <v>110026</v>
+        <v>107952</v>
       </c>
       <c r="AK167">
         <v>4</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
-        <v>352</v>
+        <v>550</v>
       </c>
       <c r="E168" t="s">
-        <v>188</v>
+        <v>74</v>
       </c>
       <c r="F168" t="s">
+        <v>552</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H168" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I168" t="s">
+        <v>504</v>
+      </c>
+      <c r="J168" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE168">
+        <v>1</v>
+      </c>
+      <c r="AF168">
+        <v>22.0</v>
+      </c>
+      <c r="AI168" t="s">
         <v>546</v>
       </c>
-      <c r="G168" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ168">
-        <v>110598</v>
+        <v>107953</v>
       </c>
       <c r="AK168">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="E169" t="s">
-        <v>188</v>
+        <v>554</v>
       </c>
       <c r="F169" t="s">
-        <v>549</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>555</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H169" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="I169" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J169" t="s">
         <v>35</v>
       </c>
-      <c r="AE169">
-[...1 lines deleted...]
-      </c>
       <c r="AF169">
-        <v>26.0</v>
+        <v>12.0</v>
       </c>
       <c r="AI169" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="AJ169">
-        <v>105991</v>
+        <v>110026</v>
       </c>
       <c r="AK169">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
-        <v>195</v>
+        <v>370</v>
       </c>
       <c r="E170" t="s">
-        <v>111</v>
+        <v>188</v>
       </c>
       <c r="F170" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I170" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J170" t="s">
-        <v>41</v>
+        <v>181</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AF170">
         <v>26.0</v>
       </c>
       <c r="AI170" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="AJ170">
-        <v>110358</v>
+        <v>110598</v>
       </c>
       <c r="AK170">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
-        <v>250</v>
+        <v>558</v>
       </c>
       <c r="E171" t="s">
-        <v>94</v>
+        <v>188</v>
       </c>
       <c r="F171" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I171" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J171" t="s">
-        <v>181</v>
+        <v>35</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AF171">
         <v>26.0</v>
       </c>
       <c r="AI171" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="AJ171">
-        <v>111132</v>
+        <v>105991</v>
       </c>
       <c r="AK171">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
-        <v>552</v>
+        <v>195</v>
       </c>
       <c r="E172" t="s">
-        <v>487</v>
+        <v>111</v>
       </c>
       <c r="F172" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I172" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J172" t="s">
-        <v>445</v>
+        <v>41</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AF172">
         <v>26.0</v>
       </c>
       <c r="AI172" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="AJ172">
-        <v>105758</v>
+        <v>110358</v>
       </c>
       <c r="AK172">
         <v>2</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
-        <v>554</v>
+        <v>256</v>
       </c>
       <c r="E173" t="s">
-        <v>188</v>
+        <v>94</v>
       </c>
       <c r="F173" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I173" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J173" t="s">
-        <v>79</v>
+        <v>181</v>
+      </c>
+      <c r="AE173">
+        <v>1</v>
       </c>
       <c r="AF173">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI173" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="AJ173">
-        <v>112995</v>
+        <v>111132</v>
+      </c>
+      <c r="AK173">
+        <v>3</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
-        <v>497</v>
+        <v>562</v>
       </c>
       <c r="E174" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="F174" t="s">
+        <v>564</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H174" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I174" t="s">
+        <v>504</v>
+      </c>
+      <c r="J174" t="s">
+        <v>465</v>
+      </c>
+      <c r="AE174">
+        <v>1</v>
+      </c>
+      <c r="AF174">
+        <v>26.0</v>
+      </c>
+      <c r="AI174" t="s">
         <v>557</v>
       </c>
-      <c r="G174" s="1" t="s">
-[...11 lines deleted...]
-      <c r="AE174">
+      <c r="AJ174">
+        <v>105758</v>
+      </c>
+      <c r="AK174">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>110952</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
-        <v>558</v>
+        <v>507</v>
       </c>
       <c r="E175" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="F175" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I175" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J175" t="s">
-        <v>393</v>
+        <v>35</v>
       </c>
       <c r="AE175">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF175">
-        <v>26.0</v>
+        <v>36.0</v>
       </c>
       <c r="AI175" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="AJ175">
-        <v>109167</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>110952</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="E176" t="s">
-        <v>191</v>
+        <v>568</v>
       </c>
       <c r="F176" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I176" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J176" t="s">
-        <v>469</v>
+        <v>413</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AF176">
         <v>26.0</v>
       </c>
       <c r="AI176" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="AJ176">
-        <v>109443</v>
+        <v>109167</v>
       </c>
       <c r="AK176">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="E177" t="s">
-        <v>564</v>
+        <v>191</v>
       </c>
       <c r="F177" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I177" t="s">
-        <v>494</v>
+        <v>504</v>
+      </c>
+      <c r="J177" t="s">
+        <v>572</v>
+      </c>
+      <c r="AE177">
+        <v>1</v>
       </c>
       <c r="AF177">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI177" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="AJ177">
-        <v>109444</v>
+        <v>109443</v>
       </c>
       <c r="AK177">
         <v>2</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="E178" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="F178" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I178" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="AF178">
         <v>16.0</v>
       </c>
       <c r="AI178" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="AJ178">
-        <v>112544</v>
+        <v>109444</v>
+      </c>
+      <c r="AK178">
+        <v>2</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="E179" t="s">
-        <v>188</v>
+        <v>577</v>
       </c>
       <c r="F179" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I179" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>504</v>
       </c>
       <c r="AF179">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI179" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="AJ179">
-        <v>106672</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>112544</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="E180" t="s">
-        <v>118</v>
+        <v>188</v>
       </c>
       <c r="F180" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I180" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>504</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AF180">
         <v>26.0</v>
       </c>
       <c r="AI180" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="AJ180">
-        <v>105930</v>
+        <v>106672</v>
       </c>
       <c r="AK180">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="E181" t="s">
-        <v>368</v>
+        <v>118</v>
       </c>
       <c r="F181" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I181" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J181" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AF181">
         <v>26.0</v>
       </c>
       <c r="AI181" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="AJ181">
-        <v>106959</v>
+        <v>105930</v>
       </c>
       <c r="AK181">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="E182" t="s">
-        <v>576</v>
+        <v>388</v>
       </c>
       <c r="F182" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I182" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J182" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="AE182">
         <v>1</v>
       </c>
       <c r="AF182">
         <v>26.0</v>
       </c>
       <c r="AI182" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="AJ182">
-        <v>110545</v>
+        <v>106959</v>
       </c>
       <c r="AK182">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="E183" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="F183" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I183" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J183" t="s">
-        <v>193</v>
+        <v>41</v>
+      </c>
+      <c r="AE183">
+        <v>1</v>
       </c>
       <c r="AF183">
-        <v>16.0</v>
+        <v>26.0</v>
       </c>
       <c r="AI183" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="AJ183">
-        <v>113128</v>
+        <v>110545</v>
       </c>
       <c r="AK183">
         <v>4</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
-        <v>571</v>
+        <v>581</v>
       </c>
       <c r="E184" t="s">
         <v>97</v>
       </c>
       <c r="F184" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I184" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J184" t="s">
         <v>41</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AF184">
         <v>26.0</v>
       </c>
       <c r="AI184" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="AJ184">
         <v>105708</v>
       </c>
       <c r="AK184">
         <v>2</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="E185" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="F185" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I185" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="AE185">
         <v>1</v>
       </c>
       <c r="AF185">
         <v>26.0</v>
       </c>
       <c r="AI185" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="AJ185">
         <v>106037</v>
       </c>
       <c r="AK185">
         <v>3</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="D186" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="E186" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="F186" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H186" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I186" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="AE186">
         <v>1</v>
       </c>
       <c r="AF186">
         <v>26.0</v>
       </c>
       <c r="AI186" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="AJ186">
         <v>106554</v>
       </c>
       <c r="AK186">
         <v>3</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="E187" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="F187" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I187" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J187" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="AF187">
         <v>16.0</v>
       </c>
       <c r="AI187" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="AJ187">
         <v>107347</v>
       </c>
       <c r="AK187">
         <v>4</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="E188" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="F188" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I188" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J188" t="s">
         <v>41</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AF188">
         <v>26.0</v>
       </c>
       <c r="AI188" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="AJ188">
         <v>106089</v>
       </c>
       <c r="AK188">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="E189" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="F189" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I189" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J189" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="AE189">
         <v>1</v>
       </c>
       <c r="AF189">
         <v>26.0</v>
       </c>
       <c r="AI189" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="AJ189">
         <v>110458</v>
       </c>
       <c r="AK189">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="E190" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
       <c r="F190" t="s">
-        <v>599</v>
+        <v>606</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I190" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J190" t="s">
         <v>113</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AF190">
         <v>26.0</v>
       </c>
       <c r="AI190" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="AJ190">
         <v>111258</v>
       </c>
       <c r="AK190">
         <v>5</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
-        <v>600</v>
+        <v>607</v>
       </c>
       <c r="E191" t="s">
-        <v>411</v>
+        <v>432</v>
       </c>
       <c r="F191" t="s">
-        <v>601</v>
+        <v>608</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I191" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J191" t="s">
-        <v>602</v>
+        <v>609</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>26.0</v>
       </c>
       <c r="AI191" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="AJ191">
         <v>107695</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
-        <v>603</v>
+        <v>610</v>
       </c>
       <c r="E192" t="s">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="F192" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I192" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J192" t="s">
         <v>41</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AF192">
         <v>26.0</v>
       </c>
       <c r="AI192" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="AJ192">
         <v>107951</v>
       </c>
       <c r="AK192">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
       <c r="E193" t="s">
         <v>130</v>
       </c>
       <c r="F193" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I193" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="AF193">
         <v>16.0</v>
       </c>
       <c r="AI193" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="AJ193">
         <v>111832</v>
       </c>
       <c r="AK193">
         <v>3</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="E194" t="s">
-        <v>208</v>
+        <v>92</v>
       </c>
       <c r="F194" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="6" t="s">
         <v>149</v>
       </c>
       <c r="I194" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>504</v>
+      </c>
+      <c r="J194" t="s">
+        <v>599</v>
       </c>
       <c r="AF194">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI194" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="AJ194">
-        <v>106776</v>
+        <v>113426</v>
       </c>
       <c r="AK194">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
       <c r="E195" t="s">
         <v>208</v>
       </c>
       <c r="F195" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H195" s="6" t="s">
         <v>149</v>
       </c>
       <c r="I195" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>613</v>
+        <v>504</v>
       </c>
       <c r="AE195">
         <v>1</v>
       </c>
       <c r="AF195">
         <v>26.0</v>
       </c>
       <c r="AI195" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="AJ195">
-        <v>106266</v>
+        <v>106776</v>
       </c>
       <c r="AK195">
         <v>3</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="E196" t="s">
-        <v>615</v>
+        <v>208</v>
       </c>
       <c r="F196" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H196" s="6" t="s">
         <v>149</v>
       </c>
       <c r="I196" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J196" t="s">
+        <v>622</v>
+      </c>
+      <c r="AE196">
+        <v>1</v>
+      </c>
+      <c r="AF196">
+        <v>26.0</v>
+      </c>
+      <c r="AI196" t="s">
         <v>617</v>
       </c>
-      <c r="AF196">
-[...4 lines deleted...]
-      </c>
       <c r="AJ196">
-        <v>108834</v>
+        <v>106266</v>
+      </c>
+      <c r="AK196">
+        <v>3</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="E197" t="s">
-        <v>183</v>
+        <v>624</v>
       </c>
       <c r="F197" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="6" t="s">
         <v>149</v>
       </c>
       <c r="I197" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J197" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>626</v>
       </c>
       <c r="AF197">
-        <v>36.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI197" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="AJ197">
-        <v>105527</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>108834</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="E198" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F198" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H198" s="6" t="s">
         <v>149</v>
       </c>
       <c r="I198" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J198" t="s">
-        <v>622</v>
+        <v>35</v>
       </c>
       <c r="AE198">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF198">
-        <v>26.0</v>
+        <v>36.0</v>
       </c>
       <c r="AI198" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="AJ198">
-        <v>112449</v>
+        <v>105527</v>
       </c>
       <c r="AK198">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="D199" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="E199" t="s">
-        <v>624</v>
+        <v>158</v>
       </c>
       <c r="F199" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H199" s="6" t="s">
         <v>149</v>
       </c>
       <c r="I199" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J199" t="s">
-        <v>364</v>
+        <v>631</v>
       </c>
       <c r="AE199">
         <v>1</v>
       </c>
       <c r="AF199">
         <v>26.0</v>
       </c>
       <c r="AI199" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="AJ199">
-        <v>113240</v>
+        <v>112449</v>
       </c>
       <c r="AK199">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="E200" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="F200" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="6" t="s">
         <v>149</v>
       </c>
       <c r="I200" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AF200">
         <v>26.0</v>
       </c>
       <c r="AI200" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="AJ200">
         <v>105610</v>
       </c>
       <c r="AK200">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="E201" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="F201" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H201" s="6" t="s">
         <v>149</v>
       </c>
       <c r="I201" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J201" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="AE201">
         <v>1</v>
       </c>
       <c r="AF201">
         <v>26.0</v>
       </c>
       <c r="AI201" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="AJ201">
         <v>113109</v>
       </c>
       <c r="AK201">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="E202" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="F202" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H202" s="6" t="s">
         <v>149</v>
       </c>
       <c r="I202" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="J202" t="s">
-        <v>482</v>
+        <v>495</v>
       </c>
       <c r="AF202">
         <v>16.0</v>
       </c>
       <c r="AI202" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="AJ202">
         <v>109819</v>
       </c>
       <c r="AK202">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>