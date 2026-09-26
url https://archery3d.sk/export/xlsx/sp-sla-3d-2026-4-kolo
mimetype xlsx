--- v4 (2026-09-04)
+++ v5 (2026-09-26)
@@ -2214,51 +2214,51 @@
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
       <c r="AF3">
         <v>18.0</v>
       </c>
       <c r="AG3">
         <v>18.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>105521</v>
       </c>
       <c r="AK3">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
@@ -2334,51 +2334,51 @@
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
       <c r="AD6" t="s">
         <v>47</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>18.0</v>
       </c>
       <c r="AI6" t="s">
         <v>48</v>
       </c>
       <c r="AJ6">
         <v>108544</v>
       </c>
       <c r="AK6">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>49</v>
       </c>
       <c r="E7" t="s">
         <v>50</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>52</v>
       </c>
       <c r="AD7" t="s">
@@ -2597,51 +2597,51 @@
       <c r="F13" t="s">
         <v>76</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
       <c r="AF13">
         <v>12.0</v>
       </c>
       <c r="AI13" t="s">
         <v>73</v>
       </c>
       <c r="AJ13">
         <v>106962</v>
       </c>
       <c r="AK13">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>77</v>
       </c>
       <c r="E14" t="s">
         <v>78</v>
       </c>
       <c r="F14" t="s">
         <v>79</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>52</v>
       </c>
       <c r="AE14">
@@ -2819,51 +2819,51 @@
       <c r="F19" t="s">
         <v>95</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>35</v>
       </c>
       <c r="AF19">
         <v>16.0</v>
       </c>
       <c r="AI19" t="s">
         <v>81</v>
       </c>
       <c r="AJ19">
         <v>105573</v>
       </c>
       <c r="AK19">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20" t="s">
         <v>96</v>
       </c>
       <c r="F20" t="s">
         <v>97</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>62</v>
       </c>
       <c r="AE20">
@@ -3494,51 +3494,51 @@
       <c r="F37" t="s">
         <v>156</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I37" t="s">
         <v>149</v>
       </c>
       <c r="J37" t="s">
         <v>150</v>
       </c>
       <c r="AF37">
         <v>16.0</v>
       </c>
       <c r="AI37" t="s">
         <v>151</v>
       </c>
       <c r="AJ37">
         <v>109259</v>
       </c>
       <c r="AK37">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>157</v>
       </c>
       <c r="E38" t="s">
         <v>158</v>
       </c>
       <c r="F38" t="s">
         <v>159</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I38" t="s">
         <v>149</v>
       </c>
       <c r="J38" t="s">
         <v>40</v>
       </c>
       <c r="AE38">
@@ -3652,51 +3652,51 @@
       <c r="H41" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I41" t="s">
         <v>162</v>
       </c>
       <c r="J41" t="s">
         <v>40</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>24.0</v>
       </c>
       <c r="AG41">
         <v>24.0</v>
       </c>
       <c r="AI41" t="s">
         <v>168</v>
       </c>
       <c r="AJ41">
         <v>107095</v>
       </c>
       <c r="AK41">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>172</v>
       </c>
       <c r="E42" t="s">
         <v>173</v>
       </c>
       <c r="F42" t="s">
         <v>174</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I42" t="s">
         <v>162</v>
       </c>
       <c r="J42" t="s">
         <v>46</v>
       </c>
       <c r="AE42">
@@ -5105,51 +5105,51 @@
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I79" t="s">
         <v>217</v>
       </c>
       <c r="J79" t="s">
         <v>245</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
         <v>24.0</v>
       </c>
       <c r="AI79" t="s">
         <v>290</v>
       </c>
       <c r="AJ79">
         <v>105555</v>
       </c>
       <c r="AK79">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>291</v>
       </c>
       <c r="E80" t="s">
         <v>292</v>
       </c>
       <c r="F80" t="s">
         <v>293</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I80" t="s">
         <v>217</v>
       </c>
       <c r="J80" t="s">
         <v>62</v>
       </c>
       <c r="AE80">
@@ -6394,51 +6394,51 @@
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I113" t="s">
         <v>364</v>
       </c>
       <c r="J113" t="s">
         <v>196</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AF113">
         <v>24.0</v>
       </c>
       <c r="AI113" t="s">
         <v>389</v>
       </c>
       <c r="AJ113">
         <v>108108</v>
       </c>
       <c r="AK113">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>394</v>
       </c>
       <c r="E114" t="s">
         <v>395</v>
       </c>
       <c r="F114" t="s">
         <v>396</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I114" t="s">
         <v>364</v>
       </c>
       <c r="J114" t="s">
         <v>397</v>
       </c>
       <c r="AF114">
@@ -6801,92 +6801,92 @@
       <c r="H123" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I123" t="s">
         <v>401</v>
       </c>
       <c r="J123" t="s">
         <v>35</v>
       </c>
       <c r="AD123" t="s">
         <v>429</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AF123">
         <v>18.0</v>
       </c>
       <c r="AI123" t="s">
         <v>420</v>
       </c>
       <c r="AJ123">
         <v>106951</v>
       </c>
       <c r="AK123">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>430</v>
       </c>
       <c r="E124" t="s">
         <v>431</v>
       </c>
       <c r="F124" t="s">
         <v>432</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H124" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I124" t="s">
         <v>401</v>
       </c>
       <c r="J124" t="s">
         <v>46</v>
       </c>
       <c r="AD124" t="s">
         <v>433</v>
       </c>
       <c r="AE124">
         <v>2</v>
       </c>
       <c r="AF124">
         <v>26.0</v>
       </c>
       <c r="AI124" t="s">
         <v>420</v>
       </c>
       <c r="AJ124">
         <v>112094</v>
       </c>
       <c r="AK124">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>369</v>
       </c>
       <c r="E125" t="s">
         <v>434</v>
       </c>
       <c r="F125" t="s">
         <v>435</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I125" t="s">
         <v>401</v>
       </c>
       <c r="J125" t="s">
         <v>372</v>
       </c>
       <c r="AE125">
@@ -7070,51 +7070,51 @@
       <c r="H130" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I130" t="s">
         <v>401</v>
       </c>
       <c r="J130" t="s">
         <v>46</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
         <v>20.0</v>
       </c>
       <c r="AG130">
         <v>20.0</v>
       </c>
       <c r="AI130" t="s">
         <v>450</v>
       </c>
       <c r="AJ130">
         <v>107946</v>
       </c>
       <c r="AK130">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>447</v>
       </c>
       <c r="E131" t="s">
         <v>71</v>
       </c>
       <c r="F131" t="s">
         <v>451</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H131" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I131" t="s">
         <v>401</v>
       </c>
       <c r="J131" t="s">
         <v>46</v>
       </c>
       <c r="AE131">
@@ -7535,89 +7535,89 @@
       <c r="H142" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I142" t="s">
         <v>401</v>
       </c>
       <c r="J142" t="s">
         <v>46</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AF142">
         <v>24.0</v>
       </c>
       <c r="AG142">
         <v>24.0</v>
       </c>
       <c r="AI142" t="s">
         <v>453</v>
       </c>
       <c r="AJ142">
         <v>105927</v>
       </c>
       <c r="AK142">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>476</v>
       </c>
       <c r="E143" t="s">
         <v>477</v>
       </c>
       <c r="F143" t="s">
         <v>478</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I143" t="s">
         <v>401</v>
       </c>
       <c r="J143" t="s">
         <v>110</v>
       </c>
       <c r="AF143">
         <v>16.0</v>
       </c>
       <c r="AG143">
         <v>16.0</v>
       </c>
       <c r="AI143" t="s">
         <v>453</v>
       </c>
       <c r="AJ143">
         <v>106468</v>
       </c>
       <c r="AK143">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
         <v>474</v>
       </c>
       <c r="E144" t="s">
         <v>330</v>
       </c>
       <c r="F144" t="s">
         <v>479</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I144" t="s">
         <v>401</v>
       </c>
       <c r="J144" t="s">
         <v>46</v>
       </c>
       <c r="AE144">
@@ -7725,51 +7725,51 @@
       <c r="G147" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I147" t="s">
         <v>401</v>
       </c>
       <c r="J147" t="s">
         <v>487</v>
       </c>
       <c r="AE147">
         <v>3</v>
       </c>
       <c r="AF147">
         <v>40.0</v>
       </c>
       <c r="AI147" t="s">
         <v>483</v>
       </c>
       <c r="AJ147">
         <v>106119</v>
       </c>
       <c r="AK147">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
         <v>490</v>
       </c>
       <c r="E148" t="s">
         <v>491</v>
       </c>
       <c r="F148" t="s">
         <v>492</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I148" t="s">
         <v>401</v>
       </c>
       <c r="J148" t="s">
         <v>46</v>
       </c>
       <c r="AE148">