--- v5 (2026-09-26)
+++ v6 (2026-10-16)
@@ -2743,51 +2743,51 @@
       <c r="F17" t="s">
         <v>91</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>35</v>
       </c>
       <c r="AF17">
         <v>16.0</v>
       </c>
       <c r="AI17" t="s">
         <v>81</v>
       </c>
       <c r="AJ17">
         <v>109148</v>
       </c>
       <c r="AK17">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>92</v>
       </c>
       <c r="E18" t="s">
         <v>83</v>
       </c>
       <c r="F18" t="s">
         <v>93</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>40</v>
       </c>
       <c r="AE18">
@@ -4304,51 +4304,51 @@
       <c r="H58" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I58" t="s">
         <v>217</v>
       </c>
       <c r="J58" t="s">
         <v>40</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>20.0</v>
       </c>
       <c r="AG58">
         <v>20.0</v>
       </c>
       <c r="AI58" t="s">
         <v>226</v>
       </c>
       <c r="AJ58">
         <v>109563</v>
       </c>
       <c r="AK58">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>229</v>
       </c>
       <c r="E59" t="s">
         <v>71</v>
       </c>
       <c r="F59" t="s">
         <v>230</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I59" t="s">
         <v>217</v>
       </c>
       <c r="J59" t="s">
         <v>218</v>
       </c>
       <c r="AF59">
@@ -4728,51 +4728,51 @@
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I69" t="s">
         <v>217</v>
       </c>
       <c r="J69" t="s">
         <v>62</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>24.0</v>
       </c>
       <c r="AI69" t="s">
         <v>238</v>
       </c>
       <c r="AJ69">
         <v>109223</v>
       </c>
       <c r="AK69">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>260</v>
       </c>
       <c r="E70" t="s">
         <v>261</v>
       </c>
       <c r="F70" t="s">
         <v>262</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I70" t="s">
         <v>217</v>
       </c>
       <c r="J70" t="s">
         <v>46</v>
       </c>
       <c r="AE70">
@@ -4842,51 +4842,51 @@
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I72" t="s">
         <v>217</v>
       </c>
       <c r="J72" t="s">
         <v>269</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>24.0</v>
       </c>
       <c r="AI72" t="s">
         <v>238</v>
       </c>
       <c r="AJ72">
         <v>108519</v>
       </c>
       <c r="AK72">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>270</v>
       </c>
       <c r="E73" t="s">
         <v>271</v>
       </c>
       <c r="F73" t="s">
         <v>272</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I73" t="s">
         <v>217</v>
       </c>
       <c r="J73" t="s">
         <v>40</v>
       </c>
       <c r="AF73">
@@ -4997,51 +4997,51 @@
       <c r="G76" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I76" t="s">
         <v>217</v>
       </c>
       <c r="J76" t="s">
         <v>245</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>24.0</v>
       </c>
       <c r="AI76" t="s">
         <v>281</v>
       </c>
       <c r="AJ76">
         <v>110609</v>
       </c>
       <c r="AK76">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>282</v>
       </c>
       <c r="E77" t="s">
         <v>283</v>
       </c>
       <c r="F77" t="s">
         <v>284</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I77" t="s">
         <v>217</v>
       </c>
       <c r="J77" t="s">
         <v>269</v>
       </c>
       <c r="AF77">
@@ -5409,51 +5409,51 @@
       <c r="F87" t="s">
         <v>313</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I87" t="s">
         <v>302</v>
       </c>
       <c r="J87" t="s">
         <v>314</v>
       </c>
       <c r="AF87">
         <v>16.0</v>
       </c>
       <c r="AI87" t="s">
         <v>310</v>
       </c>
       <c r="AJ87">
         <v>106236</v>
       </c>
       <c r="AK87">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>315</v>
       </c>
       <c r="E88" t="s">
         <v>316</v>
       </c>
       <c r="F88" t="s">
         <v>317</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I88" t="s">
         <v>302</v>
       </c>
       <c r="J88" t="s">
         <v>318</v>
       </c>
       <c r="AF88">
@@ -6283,51 +6283,51 @@
       <c r="F110" t="s">
         <v>385</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I110" t="s">
         <v>364</v>
       </c>
       <c r="J110" t="s">
         <v>269</v>
       </c>
       <c r="AF110">
         <v>16.0</v>
       </c>
       <c r="AI110" t="s">
         <v>368</v>
       </c>
       <c r="AJ110">
         <v>108517</v>
       </c>
       <c r="AK110">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>386</v>
       </c>
       <c r="E111" t="s">
         <v>387</v>
       </c>
       <c r="F111" t="s">
         <v>388</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I111" t="s">
         <v>364</v>
       </c>
       <c r="J111" t="s">
         <v>40</v>
       </c>
       <c r="AF111">
@@ -6596,92 +6596,92 @@
       <c r="I118" t="s">
         <v>401</v>
       </c>
       <c r="J118" t="s">
         <v>35</v>
       </c>
       <c r="AD118" t="s">
         <v>410</v>
       </c>
       <c r="AE118">
         <v>4</v>
       </c>
       <c r="AF118">
         <v>42.0</v>
       </c>
       <c r="AG118">
         <v>42.0</v>
       </c>
       <c r="AI118" t="s">
         <v>403</v>
       </c>
       <c r="AJ118">
         <v>110949</v>
       </c>
       <c r="AK118">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>63</v>
       </c>
       <c r="E119" t="s">
         <v>83</v>
       </c>
       <c r="F119" t="s">
         <v>411</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I119" t="s">
         <v>401</v>
       </c>
       <c r="J119" t="s">
         <v>65</v>
       </c>
       <c r="AD119" t="s">
         <v>412</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AF119">
         <v>18.0</v>
       </c>
       <c r="AI119" t="s">
         <v>403</v>
       </c>
       <c r="AJ119">
         <v>109936</v>
       </c>
       <c r="AK119">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>413</v>
       </c>
       <c r="E120" t="s">
         <v>102</v>
       </c>
       <c r="F120" t="s">
         <v>414</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I120" t="s">
         <v>401</v>
       </c>
       <c r="J120" t="s">
         <v>335</v>
       </c>
       <c r="AD120" t="s">
@@ -6719,51 +6719,51 @@
       <c r="H121" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I121" t="s">
         <v>401</v>
       </c>
       <c r="J121" t="s">
         <v>35</v>
       </c>
       <c r="AD121" t="s">
         <v>419</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AF121">
         <v>18.0</v>
       </c>
       <c r="AI121" t="s">
         <v>420</v>
       </c>
       <c r="AJ121">
         <v>112397</v>
       </c>
       <c r="AK121">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>421</v>
       </c>
       <c r="E122" t="s">
         <v>422</v>
       </c>
       <c r="F122" t="s">
         <v>423</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H122" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I122" t="s">
         <v>401</v>
       </c>
       <c r="J122" t="s">
         <v>424</v>
       </c>
       <c r="AD122" t="s">
@@ -6880,87 +6880,90 @@
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I125" t="s">
         <v>401</v>
       </c>
       <c r="J125" t="s">
         <v>372</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>20.0</v>
       </c>
       <c r="AI125" t="s">
         <v>436</v>
       </c>
       <c r="AJ125">
         <v>106248</v>
       </c>
       <c r="AK125">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>437</v>
       </c>
       <c r="E126" t="s">
         <v>438</v>
       </c>
       <c r="F126" t="s">
         <v>439</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I126" t="s">
         <v>401</v>
       </c>
       <c r="J126" t="s">
         <v>245</v>
       </c>
       <c r="AE126">
         <v>3</v>
       </c>
       <c r="AF126">
         <v>36.0</v>
       </c>
       <c r="AI126" t="s">
         <v>436</v>
       </c>
       <c r="AJ126">
         <v>109101</v>
       </c>
+      <c r="AK126">
+        <v>5</v>
+      </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>440</v>
       </c>
       <c r="E127" t="s">
         <v>441</v>
       </c>
       <c r="F127" t="s">
         <v>442</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="4" t="s">
         <v>57</v>
       </c>
       <c r="I127" t="s">
         <v>401</v>
       </c>
       <c r="J127" t="s">
         <v>110</v>
       </c>
       <c r="AE127">
         <v>1</v>
@@ -7805,50 +7808,53 @@
         <v>494</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I149" t="s">
         <v>401</v>
       </c>
       <c r="J149" t="s">
         <v>495</v>
       </c>
       <c r="AE149">
         <v>1</v>
       </c>
       <c r="AF149">
         <v>24.0</v>
       </c>
       <c r="AI149" t="s">
         <v>483</v>
       </c>
       <c r="AJ149">
         <v>111573</v>
+      </c>
+      <c r="AK149">
+        <v>5</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
         <v>496</v>
       </c>
       <c r="E150" t="s">
         <v>497</v>
       </c>
       <c r="F150" t="s">
         <v>498</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I150" t="s">
         <v>401</v>
       </c>
       <c r="J150" t="s">
         <v>110</v>
       </c>
       <c r="AE150">