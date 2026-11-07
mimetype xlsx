--- v6 (2026-10-16)
+++ v7 (2026-11-07)
@@ -2971,51 +2971,51 @@
       <c r="F23" t="s">
         <v>106</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>24.0</v>
       </c>
       <c r="AI23" t="s">
         <v>81</v>
       </c>
       <c r="AJ23">
         <v>108476</v>
       </c>
       <c r="AK23">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>107</v>
       </c>
       <c r="E24" t="s">
         <v>108</v>
       </c>
       <c r="F24" t="s">
         <v>109</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>110</v>
       </c>
       <c r="AE24">
@@ -5181,51 +5181,51 @@
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I81" t="s">
         <v>217</v>
       </c>
       <c r="J81" t="s">
         <v>40</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>24.0</v>
       </c>
       <c r="AI81" t="s">
         <v>290</v>
       </c>
       <c r="AJ81">
         <v>105641</v>
       </c>
       <c r="AK81">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>296</v>
       </c>
       <c r="E82" t="s">
         <v>297</v>
       </c>
       <c r="F82" t="s">
         <v>298</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I82" t="s">
         <v>217</v>
       </c>
       <c r="J82" t="s">
         <v>40</v>
       </c>
       <c r="AE82">
@@ -6356,51 +6356,51 @@
       <c r="F112" t="s">
         <v>391</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I112" t="s">
         <v>364</v>
       </c>
       <c r="J112" t="s">
         <v>392</v>
       </c>
       <c r="AF112">
         <v>16.0</v>
       </c>
       <c r="AI112" t="s">
         <v>389</v>
       </c>
       <c r="AJ112">
         <v>113431</v>
       </c>
       <c r="AK112">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>194</v>
       </c>
       <c r="E113" t="s">
         <v>354</v>
       </c>
       <c r="F113" t="s">
         <v>393</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I113" t="s">
         <v>364</v>
       </c>
       <c r="J113" t="s">
         <v>196</v>
       </c>
       <c r="AE113">
@@ -6429,51 +6429,51 @@
       <c r="F114" t="s">
         <v>396</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I114" t="s">
         <v>364</v>
       </c>
       <c r="J114" t="s">
         <v>397</v>
       </c>
       <c r="AF114">
         <v>16.0</v>
       </c>
       <c r="AI114" t="s">
         <v>389</v>
       </c>
       <c r="AJ114">
         <v>109405</v>
       </c>
       <c r="AK114">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
         <v>398</v>
       </c>
       <c r="E115" t="s">
         <v>354</v>
       </c>
       <c r="F115" t="s">
         <v>399</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I115" t="s">
         <v>364</v>
       </c>
       <c r="J115" t="s">
         <v>335</v>
       </c>
       <c r="AE115">
@@ -6508,51 +6508,51 @@
       <c r="H116" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I116" t="s">
         <v>401</v>
       </c>
       <c r="J116" t="s">
         <v>372</v>
       </c>
       <c r="AD116" t="s">
         <v>402</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AF116">
         <v>18.0</v>
       </c>
       <c r="AI116" t="s">
         <v>403</v>
       </c>
       <c r="AJ116">
         <v>106247</v>
       </c>
       <c r="AK116">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>74</v>
       </c>
       <c r="E117" t="s">
         <v>404</v>
       </c>
       <c r="F117" t="s">
         <v>405</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I117" t="s">
         <v>401</v>
       </c>
       <c r="J117" t="s">
         <v>35</v>
       </c>
       <c r="AD117" t="s">
@@ -8234,51 +8234,51 @@
       <c r="G160" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H160" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I160" t="s">
         <v>401</v>
       </c>
       <c r="J160" t="s">
         <v>397</v>
       </c>
       <c r="AF160">
         <v>16.0</v>
       </c>
       <c r="AG160">
         <v>16.0</v>
       </c>
       <c r="AI160" t="s">
         <v>521</v>
       </c>
       <c r="AJ160">
         <v>109816</v>
       </c>
       <c r="AK160">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>