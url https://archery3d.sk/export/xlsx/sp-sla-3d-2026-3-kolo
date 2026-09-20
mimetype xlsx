--- v2 (2026-08-21)
+++ v3 (2026-09-20)
@@ -3441,51 +3441,51 @@
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>85</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>21.0</v>
       </c>
       <c r="AI15" t="s">
         <v>71</v>
       </c>
       <c r="AJ15">
         <v>107664</v>
       </c>
       <c r="AK15">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>86</v>
       </c>
       <c r="E16" t="s">
         <v>87</v>
       </c>
       <c r="F16" t="s">
         <v>88</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>51</v>
       </c>
       <c r="AE16">
@@ -4201,51 +4201,51 @@
       <c r="F35" t="s">
         <v>147</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>25.0</v>
       </c>
       <c r="AI35" t="s">
         <v>108</v>
       </c>
       <c r="AJ35">
         <v>108658</v>
       </c>
       <c r="AK35">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>148</v>
       </c>
       <c r="E36" t="s">
         <v>149</v>
       </c>
       <c r="F36" t="s">
         <v>150</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>45</v>
       </c>
       <c r="AE36">
@@ -4583,50 +4583,53 @@
       </c>
       <c r="H45" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>178</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>25.0</v>
       </c>
       <c r="AG45">
         <v>25.0</v>
       </c>
       <c r="AI45" t="s">
         <v>170</v>
       </c>
       <c r="AJ45">
         <v>112415</v>
       </c>
+      <c r="AK45">
+        <v>5</v>
+      </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>179</v>
       </c>
       <c r="E46" t="s">
         <v>180</v>
       </c>
       <c r="F46" t="s">
         <v>181</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>51</v>
       </c>
       <c r="AF46">
         <v>16.0</v>
@@ -5201,51 +5204,51 @@
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="J61" t="s">
         <v>228</v>
       </c>
       <c r="AE61">
         <v>2</v>
       </c>
       <c r="AF61">
         <v>34.0</v>
       </c>
       <c r="AI61" t="s">
         <v>203</v>
       </c>
       <c r="AJ61">
         <v>109027</v>
       </c>
       <c r="AK61">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>229</v>
       </c>
       <c r="E62" t="s">
         <v>230</v>
       </c>
       <c r="F62" t="s">
         <v>231</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="J62" t="s">
         <v>232</v>
       </c>
       <c r="AE62">
@@ -5426,51 +5429,51 @@
       <c r="H67" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I67" t="s">
         <v>249</v>
       </c>
       <c r="J67" t="s">
         <v>40</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>25.0</v>
       </c>
       <c r="AG67">
         <v>25.0</v>
       </c>
       <c r="AI67" t="s">
         <v>250</v>
       </c>
       <c r="AJ67">
         <v>107094</v>
       </c>
       <c r="AK67">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>254</v>
       </c>
       <c r="E68" t="s">
         <v>255</v>
       </c>
       <c r="F68" t="s">
         <v>256</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I68" t="s">
         <v>249</v>
       </c>
       <c r="J68" t="s">
         <v>236</v>
       </c>
       <c r="AF68">
@@ -5569,51 +5572,51 @@
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I71" t="s">
         <v>249</v>
       </c>
       <c r="J71" t="s">
         <v>265</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>25.0</v>
       </c>
       <c r="AI71" t="s">
         <v>250</v>
       </c>
       <c r="AJ71">
         <v>107219</v>
       </c>
       <c r="AK71">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>266</v>
       </c>
       <c r="E72" t="s">
         <v>267</v>
       </c>
       <c r="F72" t="s">
         <v>268</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I72" t="s">
         <v>249</v>
       </c>
       <c r="J72" t="s">
         <v>265</v>
       </c>
       <c r="AE72">
@@ -5688,53 +5691,50 @@
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I74" t="s">
         <v>274</v>
       </c>
       <c r="J74" t="s">
         <v>65</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>21.0</v>
       </c>
       <c r="AI74" t="s">
         <v>275</v>
       </c>
       <c r="AJ74">
         <v>105473</v>
       </c>
-      <c r="AK74">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>276</v>
       </c>
       <c r="E75" t="s">
         <v>80</v>
       </c>
       <c r="F75" t="s">
         <v>277</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I75" t="s">
         <v>274</v>
       </c>
       <c r="AF75">
         <v>12.0</v>
       </c>
       <c r="AI75" t="s">
         <v>275</v>
@@ -6217,53 +6217,50 @@
       </c>
       <c r="G88" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H88" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I88" t="s">
         <v>306</v>
       </c>
       <c r="J88" t="s">
         <v>65</v>
       </c>
       <c r="AD88" t="s">
         <v>315</v>
       </c>
       <c r="AF88">
         <v>10.0</v>
       </c>
       <c r="AI88" t="s">
         <v>316</v>
       </c>
       <c r="AJ88">
         <v>105640</v>
       </c>
-      <c r="AK88">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>317</v>
       </c>
       <c r="E89" t="s">
         <v>73</v>
       </c>
       <c r="F89" t="s">
         <v>318</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I89" t="s">
         <v>306</v>
       </c>
       <c r="J89" t="s">
         <v>246</v>
       </c>
       <c r="AE89">
         <v>1</v>
@@ -6724,51 +6721,51 @@
       <c r="H101" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I101" t="s">
         <v>306</v>
       </c>
       <c r="J101" t="s">
         <v>75</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
         <v>25.0</v>
       </c>
       <c r="AG101">
         <v>25.0</v>
       </c>
       <c r="AI101" t="s">
         <v>330</v>
       </c>
       <c r="AJ101">
         <v>108640</v>
       </c>
       <c r="AK101">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>352</v>
       </c>
       <c r="E102" t="s">
         <v>73</v>
       </c>
       <c r="F102" t="s">
         <v>353</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I102" t="s">
         <v>306</v>
       </c>
       <c r="J102" t="s">
         <v>65</v>
       </c>
       <c r="AE102">
@@ -7364,51 +7361,51 @@
       <c r="H118" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I118" t="s">
         <v>306</v>
       </c>
       <c r="J118" t="s">
         <v>40</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AF118">
         <v>25.0</v>
       </c>
       <c r="AG118">
         <v>25.0</v>
       </c>
       <c r="AI118" t="s">
         <v>401</v>
       </c>
       <c r="AJ118">
         <v>110939</v>
       </c>
       <c r="AK118">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>244</v>
       </c>
       <c r="E119" t="s">
         <v>402</v>
       </c>
       <c r="F119" t="s">
         <v>403</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I119" t="s">
         <v>404</v>
       </c>
       <c r="J119" t="s">
         <v>246</v>
       </c>
       <c r="AF119">
@@ -7510,51 +7507,51 @@
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I122" t="s">
         <v>404</v>
       </c>
       <c r="J122" t="s">
         <v>246</v>
       </c>
       <c r="AE122">
         <v>2</v>
       </c>
       <c r="AF122">
         <v>34.0</v>
       </c>
       <c r="AI122" t="s">
         <v>413</v>
       </c>
       <c r="AJ122">
         <v>108687</v>
       </c>
       <c r="AK122">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>416</v>
       </c>
       <c r="E123" t="s">
         <v>267</v>
       </c>
       <c r="F123" t="s">
         <v>417</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I123" t="s">
         <v>404</v>
       </c>
       <c r="J123" t="s">
         <v>418</v>
       </c>
       <c r="AF123">
@@ -7735,51 +7732,51 @@
       <c r="H128" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I128" t="s">
         <v>427</v>
       </c>
       <c r="J128" t="s">
         <v>436</v>
       </c>
       <c r="AE128">
         <v>1</v>
       </c>
       <c r="AF128">
         <v>21.0</v>
       </c>
       <c r="AG128">
         <v>21.0</v>
       </c>
       <c r="AI128" t="s">
         <v>433</v>
       </c>
       <c r="AJ128">
         <v>106126</v>
       </c>
       <c r="AK128">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>440</v>
       </c>
       <c r="E129" t="s">
         <v>124</v>
       </c>
       <c r="F129" t="s">
         <v>441</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I129" t="s">
         <v>427</v>
       </c>
       <c r="J129" t="s">
         <v>29</v>
       </c>
       <c r="AE129">
@@ -7817,51 +7814,51 @@
       <c r="H130" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I130" t="s">
         <v>427</v>
       </c>
       <c r="J130" t="s">
         <v>45</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
         <v>25.0</v>
       </c>
       <c r="AG130">
         <v>25.0</v>
       </c>
       <c r="AI130" t="s">
         <v>442</v>
       </c>
       <c r="AJ130">
         <v>106045</v>
       </c>
       <c r="AK130">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>445</v>
       </c>
       <c r="E131" t="s">
         <v>110</v>
       </c>
       <c r="F131" t="s">
         <v>446</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I131" t="s">
         <v>427</v>
       </c>
       <c r="J131" t="s">
         <v>120</v>
       </c>
       <c r="AF131">
@@ -9957,51 +9954,51 @@
       <c r="H186" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I186" t="s">
         <v>584</v>
       </c>
       <c r="J186" t="s">
         <v>65</v>
       </c>
       <c r="AD186" t="s">
         <v>596</v>
       </c>
       <c r="AE186">
         <v>1</v>
       </c>
       <c r="AF186">
         <v>19.0</v>
       </c>
       <c r="AI186" t="s">
         <v>586</v>
       </c>
       <c r="AJ186">
         <v>111802</v>
       </c>
       <c r="AK186">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
         <v>597</v>
       </c>
       <c r="E187" t="s">
         <v>598</v>
       </c>
       <c r="F187" t="s">
         <v>599</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I187" t="s">
         <v>584</v>
       </c>
       <c r="J187" t="s">
         <v>29</v>
       </c>
       <c r="AD187" t="s">
@@ -10168,51 +10165,51 @@
       <c r="I191" t="s">
         <v>584</v>
       </c>
       <c r="J191" t="s">
         <v>65</v>
       </c>
       <c r="AD191" t="s">
         <v>616</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>19.0</v>
       </c>
       <c r="AG191">
         <v>19.0</v>
       </c>
       <c r="AI191" t="s">
         <v>604</v>
       </c>
       <c r="AJ191">
         <v>112003</v>
       </c>
       <c r="AK191">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>617</v>
       </c>
       <c r="E192" t="s">
         <v>618</v>
       </c>
       <c r="F192" t="s">
         <v>619</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I192" t="s">
         <v>584</v>
       </c>
       <c r="J192" t="s">
         <v>45</v>
       </c>
       <c r="AE192">
@@ -10510,51 +10507,51 @@
       <c r="H200" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I200" t="s">
         <v>584</v>
       </c>
       <c r="J200" t="s">
         <v>65</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AF200">
         <v>21.0</v>
       </c>
       <c r="AG200">
         <v>21.0</v>
       </c>
       <c r="AI200" t="s">
         <v>635</v>
       </c>
       <c r="AJ200">
         <v>107943</v>
       </c>
       <c r="AK200">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>640</v>
       </c>
       <c r="E201" t="s">
         <v>641</v>
       </c>
       <c r="F201" t="s">
         <v>642</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H201" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I201" t="s">
         <v>584</v>
       </c>
       <c r="J201" t="s">
         <v>29</v>
       </c>
       <c r="AF201">
@@ -11168,51 +11165,51 @@
       <c r="H217" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I217" t="s">
         <v>584</v>
       </c>
       <c r="J217" t="s">
         <v>75</v>
       </c>
       <c r="AE217">
         <v>1</v>
       </c>
       <c r="AF217">
         <v>25.0</v>
       </c>
       <c r="AG217">
         <v>25.0</v>
       </c>
       <c r="AI217" t="s">
         <v>650</v>
       </c>
       <c r="AJ217">
         <v>108912</v>
       </c>
       <c r="AK217">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="D218" t="s">
         <v>676</v>
       </c>
       <c r="E218" t="s">
         <v>267</v>
       </c>
       <c r="F218" t="s">
         <v>677</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H218" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I218" t="s">
         <v>584</v>
       </c>
       <c r="J218" t="s">
         <v>75</v>
       </c>
       <c r="AE218">
@@ -11431,51 +11428,51 @@
       <c r="F224" t="s">
         <v>690</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I224" t="s">
         <v>584</v>
       </c>
       <c r="J224" t="s">
         <v>459</v>
       </c>
       <c r="AF224">
         <v>16.0</v>
       </c>
       <c r="AI224" t="s">
         <v>650</v>
       </c>
       <c r="AJ224">
         <v>106160</v>
       </c>
       <c r="AK224">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="225" spans="1:37">
       <c r="D225" t="s">
         <v>691</v>
       </c>
       <c r="E225" t="s">
         <v>127</v>
       </c>
       <c r="F225" t="s">
         <v>692</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I225" t="s">
         <v>584</v>
       </c>
       <c r="J225" t="s">
         <v>75</v>
       </c>
       <c r="AE225">
@@ -11592,51 +11589,51 @@
       <c r="H228" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I228" t="s">
         <v>584</v>
       </c>
       <c r="J228" t="s">
         <v>45</v>
       </c>
       <c r="AE228">
         <v>1</v>
       </c>
       <c r="AF228">
         <v>25.0</v>
       </c>
       <c r="AG228">
         <v>25.0</v>
       </c>
       <c r="AI228" t="s">
         <v>650</v>
       </c>
       <c r="AJ228">
         <v>106465</v>
       </c>
       <c r="AK228">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="229" spans="1:37">
       <c r="D229" t="s">
         <v>700</v>
       </c>
       <c r="E229" t="s">
         <v>701</v>
       </c>
       <c r="F229" t="s">
         <v>702</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I229" t="s">
         <v>584</v>
       </c>
       <c r="J229" t="s">
         <v>703</v>
       </c>
       <c r="AF229">
@@ -11934,51 +11931,51 @@
       <c r="F237" t="s">
         <v>722</v>
       </c>
       <c r="G237" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H237" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I237" t="s">
         <v>584</v>
       </c>
       <c r="J237" t="s">
         <v>293</v>
       </c>
       <c r="AF237">
         <v>16.0</v>
       </c>
       <c r="AI237" t="s">
         <v>708</v>
       </c>
       <c r="AJ237">
         <v>106115</v>
       </c>
       <c r="AK237">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="238" spans="1:37">
       <c r="D238" t="s">
         <v>723</v>
       </c>
       <c r="E238" t="s">
         <v>186</v>
       </c>
       <c r="F238" t="s">
         <v>724</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H238" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I238" t="s">
         <v>584</v>
       </c>
       <c r="J238" t="s">
         <v>45</v>
       </c>
       <c r="AE238">