--- v3 (2026-09-20)
+++ v4 (2026-10-19)
@@ -2979,51 +2979,51 @@
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>2</v>
       </c>
       <c r="AF3">
         <v>28.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>105519</v>
       </c>
       <c r="AK3">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
@@ -3248,51 +3248,51 @@
       <c r="G10" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>65</v>
       </c>
       <c r="AD10" t="s">
         <v>66</v>
       </c>
       <c r="AF10">
         <v>10.0</v>
       </c>
       <c r="AI10" t="s">
         <v>53</v>
       </c>
       <c r="AJ10">
         <v>105651</v>
       </c>
       <c r="AK10">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>68</v>
       </c>
       <c r="F11" t="s">
         <v>69</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>29</v>
       </c>
       <c r="AE11">
@@ -3657,51 +3657,51 @@
       <c r="F21" t="s">
         <v>103</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>35</v>
       </c>
       <c r="AF21">
         <v>12.0</v>
       </c>
       <c r="AI21" t="s">
         <v>95</v>
       </c>
       <c r="AJ21">
         <v>106950</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>104</v>
       </c>
       <c r="E22" t="s">
         <v>105</v>
       </c>
       <c r="F22" t="s">
         <v>106</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>85</v>
       </c>
       <c r="AE22">
@@ -3929,51 +3929,51 @@
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>65</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>25.0</v>
       </c>
       <c r="AI28" t="s">
         <v>108</v>
       </c>
       <c r="AJ28">
         <v>105531</v>
       </c>
       <c r="AK28">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>126</v>
       </c>
       <c r="E29" t="s">
         <v>127</v>
       </c>
       <c r="F29" t="s">
         <v>128</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>45</v>
       </c>
       <c r="AE29">
@@ -4125,51 +4125,51 @@
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>141</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>25.0</v>
       </c>
       <c r="AI33" t="s">
         <v>108</v>
       </c>
       <c r="AJ33">
         <v>111198</v>
       </c>
       <c r="AK33">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>142</v>
       </c>
       <c r="E34" t="s">
         <v>143</v>
       </c>
       <c r="F34" t="s">
         <v>144</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>40</v>
       </c>
       <c r="AE34">
@@ -4394,51 +4394,51 @@
       <c r="F40" t="s">
         <v>160</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>35</v>
       </c>
       <c r="AF40">
         <v>16.0</v>
       </c>
       <c r="AI40" t="s">
         <v>108</v>
       </c>
       <c r="AJ40">
         <v>107171</v>
       </c>
       <c r="AK40">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>161</v>
       </c>
       <c r="E41" t="s">
         <v>162</v>
       </c>
       <c r="F41" t="s">
         <v>163</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
@@ -4584,51 +4584,51 @@
       <c r="H45" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>178</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>25.0</v>
       </c>
       <c r="AG45">
         <v>25.0</v>
       </c>
       <c r="AI45" t="s">
         <v>170</v>
       </c>
       <c r="AJ45">
         <v>112415</v>
       </c>
       <c r="AK45">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>179</v>
       </c>
       <c r="E46" t="s">
         <v>180</v>
       </c>
       <c r="F46" t="s">
         <v>181</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>51</v>
       </c>
       <c r="AF46">
@@ -5876,51 +5876,51 @@
       <c r="H79" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I79" t="s">
         <v>274</v>
       </c>
       <c r="J79" t="s">
         <v>120</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
         <v>25.0</v>
       </c>
       <c r="AG79">
         <v>25.0</v>
       </c>
       <c r="AI79" t="s">
         <v>280</v>
       </c>
       <c r="AJ79">
         <v>107583</v>
       </c>
       <c r="AK79">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>288</v>
       </c>
       <c r="E80" t="s">
         <v>165</v>
       </c>
       <c r="F80" t="s">
         <v>289</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I80" t="s">
         <v>274</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
@@ -6297,51 +6297,51 @@
       <c r="H90" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I90" t="s">
         <v>306</v>
       </c>
       <c r="J90" t="s">
         <v>40</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AF90">
         <v>21.0</v>
       </c>
       <c r="AG90">
         <v>21.0</v>
       </c>
       <c r="AI90" t="s">
         <v>319</v>
       </c>
       <c r="AJ90">
         <v>110936</v>
       </c>
       <c r="AK90">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>322</v>
       </c>
       <c r="E91" t="s">
         <v>183</v>
       </c>
       <c r="F91" t="s">
         <v>323</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H91" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I91" t="s">
         <v>306</v>
       </c>
       <c r="J91" t="s">
         <v>307</v>
       </c>
       <c r="AE91">
@@ -6378,50 +6378,53 @@
       </c>
       <c r="H92" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I92" t="s">
         <v>306</v>
       </c>
       <c r="J92" t="s">
         <v>51</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>21.0</v>
       </c>
       <c r="AG92">
         <v>21.0</v>
       </c>
       <c r="AI92" t="s">
         <v>324</v>
       </c>
       <c r="AJ92">
         <v>112349</v>
       </c>
+      <c r="AK92">
+        <v>4</v>
+      </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>327</v>
       </c>
       <c r="E93" t="s">
         <v>328</v>
       </c>
       <c r="F93" t="s">
         <v>329</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I93" t="s">
         <v>306</v>
       </c>
       <c r="AF93">
         <v>16.0</v>
       </c>
       <c r="AG93">
         <v>16.0</v>
@@ -6937,51 +6940,51 @@
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I107" t="s">
         <v>306</v>
       </c>
       <c r="J107" t="s">
         <v>45</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>25.0</v>
       </c>
       <c r="AI107" t="s">
         <v>330</v>
       </c>
       <c r="AJ107">
         <v>106455</v>
       </c>
       <c r="AK107">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>366</v>
       </c>
       <c r="E108" t="s">
         <v>367</v>
       </c>
       <c r="F108" t="s">
         <v>368</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I108" t="s">
         <v>306</v>
       </c>
       <c r="J108" t="s">
         <v>65</v>
       </c>
       <c r="AE108">
@@ -7051,51 +7054,51 @@
       <c r="H110" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I110" t="s">
         <v>306</v>
       </c>
       <c r="J110" t="s">
         <v>337</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>25.0</v>
       </c>
       <c r="AG110">
         <v>25.0</v>
       </c>
       <c r="AI110" t="s">
         <v>372</v>
       </c>
       <c r="AJ110">
         <v>106814</v>
       </c>
       <c r="AK110">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>375</v>
       </c>
       <c r="E111" t="s">
         <v>376</v>
       </c>
       <c r="F111" t="s">
         <v>377</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I111" t="s">
         <v>306</v>
       </c>
       <c r="J111" t="s">
         <v>378</v>
       </c>
       <c r="AF111">
@@ -7203,51 +7206,51 @@
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I114" t="s">
         <v>306</v>
       </c>
       <c r="J114" t="s">
         <v>337</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AF114">
         <v>25.0</v>
       </c>
       <c r="AI114" t="s">
         <v>386</v>
       </c>
       <c r="AJ114">
         <v>105554</v>
       </c>
       <c r="AK114">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
         <v>389</v>
       </c>
       <c r="E115" t="s">
         <v>230</v>
       </c>
       <c r="F115" t="s">
         <v>390</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I115" t="s">
         <v>306</v>
       </c>
       <c r="J115" t="s">
         <v>40</v>
       </c>
       <c r="AE115">
@@ -7437,83 +7440,83 @@
       <c r="H120" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I120" t="s">
         <v>404</v>
       </c>
       <c r="J120" t="s">
         <v>408</v>
       </c>
       <c r="AD120" t="s">
         <v>409</v>
       </c>
       <c r="AF120">
         <v>12.0</v>
       </c>
       <c r="AG120">
         <v>12.0</v>
       </c>
       <c r="AI120" t="s">
         <v>410</v>
       </c>
       <c r="AJ120">
         <v>106803</v>
       </c>
       <c r="AK120">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>411</v>
       </c>
       <c r="E121" t="s">
         <v>383</v>
       </c>
       <c r="F121" t="s">
         <v>412</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I121" t="s">
         <v>404</v>
       </c>
       <c r="AF121">
         <v>16.0</v>
       </c>
       <c r="AI121" t="s">
         <v>413</v>
       </c>
       <c r="AJ121">
         <v>107534</v>
       </c>
       <c r="AK121">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>414</v>
       </c>
       <c r="E122" t="s">
         <v>80</v>
       </c>
       <c r="F122" t="s">
         <v>415</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I122" t="s">
         <v>404</v>
       </c>
       <c r="J122" t="s">
         <v>246</v>
       </c>
       <c r="AE122">
@@ -7542,51 +7545,51 @@
       <c r="F123" t="s">
         <v>417</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I123" t="s">
         <v>404</v>
       </c>
       <c r="J123" t="s">
         <v>418</v>
       </c>
       <c r="AF123">
         <v>16.0</v>
       </c>
       <c r="AI123" t="s">
         <v>413</v>
       </c>
       <c r="AJ123">
         <v>106235</v>
       </c>
       <c r="AK123">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>419</v>
       </c>
       <c r="E124" t="s">
         <v>420</v>
       </c>
       <c r="F124" t="s">
         <v>421</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I124" t="s">
         <v>404</v>
       </c>
       <c r="J124" t="s">
         <v>422</v>
       </c>
       <c r="AF124">
@@ -7652,50 +7655,53 @@
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I126" t="s">
         <v>427</v>
       </c>
       <c r="J126" t="s">
         <v>51</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AF126">
         <v>21.0</v>
       </c>
       <c r="AI126" t="s">
         <v>433</v>
       </c>
       <c r="AJ126">
         <v>109872</v>
       </c>
+      <c r="AK126">
+        <v>5</v>
+      </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>434</v>
       </c>
       <c r="E127" t="s">
         <v>328</v>
       </c>
       <c r="F127" t="s">
         <v>435</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I127" t="s">
         <v>427</v>
       </c>
       <c r="J127" t="s">
         <v>436</v>
       </c>
       <c r="AE127">
         <v>1</v>
@@ -7773,51 +7779,51 @@
       <c r="H129" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I129" t="s">
         <v>427</v>
       </c>
       <c r="J129" t="s">
         <v>29</v>
       </c>
       <c r="AE129">
         <v>1</v>
       </c>
       <c r="AF129">
         <v>25.0</v>
       </c>
       <c r="AG129">
         <v>25.0</v>
       </c>
       <c r="AI129" t="s">
         <v>442</v>
       </c>
       <c r="AJ129">
         <v>106283</v>
       </c>
       <c r="AK129">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>443</v>
       </c>
       <c r="E130" t="s">
         <v>38</v>
       </c>
       <c r="F130" t="s">
         <v>444</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I130" t="s">
         <v>427</v>
       </c>
       <c r="J130" t="s">
         <v>45</v>
       </c>
       <c r="AE130">
@@ -8010,51 +8016,51 @@
       <c r="H135" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I135" t="s">
         <v>427</v>
       </c>
       <c r="J135" t="s">
         <v>75</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AF135">
         <v>25.0</v>
       </c>
       <c r="AG135">
         <v>25.0</v>
       </c>
       <c r="AI135" t="s">
         <v>442</v>
       </c>
       <c r="AJ135">
         <v>107158</v>
       </c>
       <c r="AK135">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>453</v>
       </c>
       <c r="E136" t="s">
         <v>454</v>
       </c>
       <c r="F136" t="s">
         <v>455</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I136" t="s">
         <v>427</v>
       </c>
       <c r="AF136">
         <v>16.0</v>
       </c>
       <c r="AI136" t="s">
@@ -8269,50 +8275,53 @@
       </c>
       <c r="H142" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I142" t="s">
         <v>427</v>
       </c>
       <c r="J142" t="s">
         <v>85</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AF142">
         <v>25.0</v>
       </c>
       <c r="AG142">
         <v>25.0</v>
       </c>
       <c r="AI142" t="s">
         <v>472</v>
       </c>
       <c r="AJ142">
         <v>105779</v>
       </c>
+      <c r="AK142">
+        <v>5</v>
+      </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>473</v>
       </c>
       <c r="E143" t="s">
         <v>474</v>
       </c>
       <c r="F143" t="s">
         <v>475</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I143" t="s">
         <v>427</v>
       </c>
       <c r="J143" t="s">
         <v>436</v>
       </c>
       <c r="AF143">
         <v>16.0</v>
@@ -8656,51 +8665,51 @@
       <c r="H152" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I152" t="s">
         <v>488</v>
       </c>
       <c r="J152" t="s">
         <v>75</v>
       </c>
       <c r="AE152">
         <v>4</v>
       </c>
       <c r="AF152">
         <v>48.0</v>
       </c>
       <c r="AG152">
         <v>48.0</v>
       </c>
       <c r="AI152" t="s">
         <v>499</v>
       </c>
       <c r="AJ152">
         <v>108755</v>
       </c>
       <c r="AK152">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
         <v>502</v>
       </c>
       <c r="E153" t="s">
         <v>300</v>
       </c>
       <c r="F153" t="s">
         <v>503</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H153" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I153" t="s">
         <v>488</v>
       </c>
       <c r="J153" t="s">
         <v>75</v>
       </c>
       <c r="AE153">
@@ -9150,51 +9159,51 @@
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I165" t="s">
         <v>488</v>
       </c>
       <c r="J165" t="s">
         <v>378</v>
       </c>
       <c r="AF165">
         <v>16.0</v>
       </c>
       <c r="AG165">
         <v>16.0</v>
       </c>
       <c r="AI165" t="s">
         <v>512</v>
       </c>
       <c r="AJ165">
         <v>110475</v>
       </c>
       <c r="AK165">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>541</v>
       </c>
       <c r="E166" t="s">
         <v>425</v>
       </c>
       <c r="F166" t="s">
         <v>542</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I166" t="s">
         <v>488</v>
       </c>
       <c r="J166" t="s">
         <v>136</v>
       </c>
       <c r="AE166">
@@ -9872,51 +9881,51 @@
       <c r="H184" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I184" t="s">
         <v>584</v>
       </c>
       <c r="J184" t="s">
         <v>78</v>
       </c>
       <c r="AD184" t="s">
         <v>588</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AF184">
         <v>19.0</v>
       </c>
       <c r="AI184" t="s">
         <v>586</v>
       </c>
       <c r="AJ184">
         <v>109932</v>
       </c>
       <c r="AK184">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>589</v>
       </c>
       <c r="E185" t="s">
         <v>590</v>
       </c>
       <c r="F185" t="s">
         <v>591</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H185" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I185" t="s">
         <v>584</v>
       </c>
       <c r="J185" t="s">
         <v>51</v>
       </c>
       <c r="AD185" t="s">
@@ -9995,51 +10004,51 @@
       <c r="H187" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I187" t="s">
         <v>584</v>
       </c>
       <c r="J187" t="s">
         <v>29</v>
       </c>
       <c r="AD187" t="s">
         <v>600</v>
       </c>
       <c r="AE187">
         <v>3</v>
       </c>
       <c r="AF187">
         <v>37.0</v>
       </c>
       <c r="AI187" t="s">
         <v>586</v>
       </c>
       <c r="AJ187">
         <v>105717</v>
       </c>
       <c r="AK187">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>601</v>
       </c>
       <c r="E188" t="s">
         <v>470</v>
       </c>
       <c r="F188" t="s">
         <v>602</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H188" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I188" t="s">
         <v>584</v>
       </c>
       <c r="J188" t="s">
         <v>521</v>
       </c>
       <c r="AD188" t="s">
@@ -10121,95 +10130,95 @@
       <c r="H190" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I190" t="s">
         <v>584</v>
       </c>
       <c r="J190" t="s">
         <v>35</v>
       </c>
       <c r="AD190" t="s">
         <v>612</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AF190">
         <v>19.0</v>
       </c>
       <c r="AI190" t="s">
         <v>604</v>
       </c>
       <c r="AJ190">
         <v>111989</v>
       </c>
       <c r="AK190">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>613</v>
       </c>
       <c r="E191" t="s">
         <v>614</v>
       </c>
       <c r="F191" t="s">
         <v>615</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H191" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I191" t="s">
         <v>584</v>
       </c>
       <c r="J191" t="s">
         <v>65</v>
       </c>
       <c r="AD191" t="s">
         <v>616</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>19.0</v>
       </c>
       <c r="AG191">
         <v>19.0</v>
       </c>
       <c r="AI191" t="s">
         <v>604</v>
       </c>
       <c r="AJ191">
         <v>112003</v>
       </c>
       <c r="AK191">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>617</v>
       </c>
       <c r="E192" t="s">
         <v>618</v>
       </c>
       <c r="F192" t="s">
         <v>619</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I192" t="s">
         <v>584</v>
       </c>
       <c r="J192" t="s">
         <v>45</v>
       </c>
       <c r="AE192">
@@ -10240,50 +10249,53 @@
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I193" t="s">
         <v>584</v>
       </c>
       <c r="J193" t="s">
         <v>337</v>
       </c>
       <c r="AE193">
         <v>3</v>
       </c>
       <c r="AF193">
         <v>39.0</v>
       </c>
       <c r="AI193" t="s">
         <v>620</v>
       </c>
       <c r="AJ193">
         <v>109098</v>
       </c>
+      <c r="AK193">
+        <v>5</v>
+      </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>624</v>
       </c>
       <c r="E194" t="s">
         <v>344</v>
       </c>
       <c r="F194" t="s">
         <v>625</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="4" t="s">
         <v>70</v>
       </c>
       <c r="I194" t="s">
         <v>584</v>
       </c>
       <c r="J194" t="s">
         <v>65</v>
       </c>
       <c r="AE194">
         <v>1</v>
@@ -11244,51 +11256,51 @@
       <c r="G219" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H219" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I219" t="s">
         <v>584</v>
       </c>
       <c r="J219" t="s">
         <v>51</v>
       </c>
       <c r="AE219">
         <v>1</v>
       </c>
       <c r="AF219">
         <v>25.0</v>
       </c>
       <c r="AI219" t="s">
         <v>650</v>
       </c>
       <c r="AJ219">
         <v>111239</v>
       </c>
       <c r="AK219">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="D220" t="s">
         <v>680</v>
       </c>
       <c r="E220" t="s">
         <v>110</v>
       </c>
       <c r="F220" t="s">
         <v>681</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H220" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I220" t="s">
         <v>584</v>
       </c>
       <c r="J220" t="s">
         <v>65</v>
       </c>
       <c r="AE220">
@@ -11428,51 +11440,51 @@
       <c r="F224" t="s">
         <v>690</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I224" t="s">
         <v>584</v>
       </c>
       <c r="J224" t="s">
         <v>459</v>
       </c>
       <c r="AF224">
         <v>16.0</v>
       </c>
       <c r="AI224" t="s">
         <v>650</v>
       </c>
       <c r="AJ224">
         <v>106160</v>
       </c>
       <c r="AK224">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="225" spans="1:37">
       <c r="D225" t="s">
         <v>691</v>
       </c>
       <c r="E225" t="s">
         <v>127</v>
       </c>
       <c r="F225" t="s">
         <v>692</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I225" t="s">
         <v>584</v>
       </c>
       <c r="J225" t="s">
         <v>75</v>
       </c>
       <c r="AE225">
@@ -11510,51 +11522,51 @@
       <c r="H226" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I226" t="s">
         <v>584</v>
       </c>
       <c r="J226" t="s">
         <v>65</v>
       </c>
       <c r="AE226">
         <v>1</v>
       </c>
       <c r="AF226">
         <v>25.0</v>
       </c>
       <c r="AG226">
         <v>25.0</v>
       </c>
       <c r="AI226" t="s">
         <v>650</v>
       </c>
       <c r="AJ226">
         <v>105926</v>
       </c>
       <c r="AK226">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="227" spans="1:37">
       <c r="D227" t="s">
         <v>695</v>
       </c>
       <c r="E227" t="s">
         <v>149</v>
       </c>
       <c r="F227" t="s">
         <v>696</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H227" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I227" t="s">
         <v>584</v>
       </c>
       <c r="J227" t="s">
         <v>293</v>
       </c>
       <c r="AE227">
@@ -12053,50 +12065,53 @@
       </c>
       <c r="H240" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I240" t="s">
         <v>584</v>
       </c>
       <c r="J240" t="s">
         <v>730</v>
       </c>
       <c r="AE240">
         <v>1</v>
       </c>
       <c r="AF240">
         <v>25.0</v>
       </c>
       <c r="AG240">
         <v>25.0</v>
       </c>
       <c r="AI240" t="s">
         <v>708</v>
       </c>
       <c r="AJ240">
         <v>107692</v>
       </c>
+      <c r="AK240">
+        <v>5</v>
+      </c>
     </row>
     <row r="241" spans="1:37">
       <c r="D241" t="s">
         <v>731</v>
       </c>
       <c r="E241" t="s">
         <v>732</v>
       </c>
       <c r="F241" t="s">
         <v>733</v>
       </c>
       <c r="G241" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I241" t="s">
         <v>584</v>
       </c>
       <c r="J241" t="s">
         <v>75</v>
       </c>
       <c r="AE241">
         <v>1</v>
@@ -12557,51 +12572,51 @@
       <c r="G253" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H253" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I253" t="s">
         <v>584</v>
       </c>
       <c r="J253" t="s">
         <v>293</v>
       </c>
       <c r="AF253">
         <v>16.0</v>
       </c>
       <c r="AG253">
         <v>16.0</v>
       </c>
       <c r="AI253" t="s">
         <v>747</v>
       </c>
       <c r="AJ253">
         <v>105859</v>
       </c>
       <c r="AK253">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="254" spans="1:37">
       <c r="D254" t="s">
         <v>655</v>
       </c>
       <c r="E254" t="s">
         <v>761</v>
       </c>
       <c r="F254" t="s">
         <v>765</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H254" s="6" t="s">
         <v>202</v>
       </c>
       <c r="I254" t="s">
         <v>584</v>
       </c>
       <c r="AE254">
         <v>1</v>
       </c>
       <c r="AF254">