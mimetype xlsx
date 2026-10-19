--- v2 (2026-09-08)
+++ v3 (2026-10-19)
@@ -2988,51 +2988,51 @@
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>2</v>
       </c>
       <c r="AF3">
         <v>28.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>105323</v>
       </c>
       <c r="AK3">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
@@ -3345,89 +3345,89 @@
       <c r="G12" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>74</v>
       </c>
       <c r="AD12" t="s">
         <v>75</v>
       </c>
       <c r="AF12">
         <v>10.0</v>
       </c>
       <c r="AI12" t="s">
         <v>58</v>
       </c>
       <c r="AJ12">
         <v>105649</v>
       </c>
       <c r="AK12">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>76</v>
       </c>
       <c r="E13" t="s">
         <v>77</v>
       </c>
       <c r="F13" t="s">
         <v>78</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>80</v>
       </c>
       <c r="AE13">
         <v>2</v>
       </c>
       <c r="AF13">
         <v>30.0</v>
       </c>
       <c r="AI13" t="s">
         <v>81</v>
       </c>
       <c r="AJ13">
         <v>107663</v>
       </c>
       <c r="AK13">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>82</v>
       </c>
       <c r="E14" t="s">
         <v>83</v>
       </c>
       <c r="F14" t="s">
         <v>84</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>74</v>
       </c>
       <c r="AF14">
@@ -3491,51 +3491,51 @@
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>80</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>21.0</v>
       </c>
       <c r="AI16" t="s">
         <v>81</v>
       </c>
       <c r="AJ16">
         <v>110301</v>
       </c>
       <c r="AK16">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>92</v>
       </c>
       <c r="E17" t="s">
         <v>93</v>
       </c>
       <c r="F17" t="s">
         <v>94</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>56</v>
       </c>
       <c r="AE17">
@@ -3634,51 +3634,51 @@
       <c r="F20" t="s">
         <v>103</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>35</v>
       </c>
       <c r="AF20">
         <v>12.0</v>
       </c>
       <c r="AI20" t="s">
         <v>97</v>
       </c>
       <c r="AJ20">
         <v>106941</v>
       </c>
       <c r="AK20">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>104</v>
       </c>
       <c r="E21" t="s">
         <v>105</v>
       </c>
       <c r="F21" t="s">
         <v>106</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>56</v>
       </c>
       <c r="AF21">
@@ -3885,86 +3885,86 @@
       <c r="F27" t="s">
         <v>125</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>35</v>
       </c>
       <c r="AF27">
         <v>16.0</v>
       </c>
       <c r="AI27" t="s">
         <v>114</v>
       </c>
       <c r="AJ27">
         <v>105566</v>
       </c>
       <c r="AK27">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>126</v>
       </c>
       <c r="E28" t="s">
         <v>127</v>
       </c>
       <c r="F28" t="s">
         <v>128</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>129</v>
       </c>
       <c r="AF28">
         <v>16.0</v>
       </c>
       <c r="AI28" t="s">
         <v>114</v>
       </c>
       <c r="AJ28">
         <v>111202</v>
       </c>
       <c r="AK28">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>130</v>
       </c>
       <c r="E29" t="s">
         <v>131</v>
       </c>
       <c r="F29" t="s">
         <v>132</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>45</v>
       </c>
       <c r="AF29">
@@ -4768,51 +4768,51 @@
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>56</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>25.0</v>
       </c>
       <c r="AI50" t="s">
         <v>187</v>
       </c>
       <c r="AJ50">
         <v>106833</v>
       </c>
       <c r="AK50">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>195</v>
       </c>
       <c r="E51" t="s">
         <v>196</v>
       </c>
       <c r="F51" t="s">
         <v>197</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>80</v>
       </c>
       <c r="AE51">
@@ -4847,51 +4847,51 @@
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
         <v>201</v>
       </c>
       <c r="AE52">
         <v>2</v>
       </c>
       <c r="AF52">
         <v>34.0</v>
       </c>
       <c r="AI52" t="s">
         <v>187</v>
       </c>
       <c r="AJ52">
         <v>105368</v>
       </c>
       <c r="AK52">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>202</v>
       </c>
       <c r="E53" t="s">
         <v>203</v>
       </c>
       <c r="F53" t="s">
         <v>204</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>176</v>
       </c>
       <c r="AF53">
@@ -5335,51 +5335,51 @@
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I65" t="s">
         <v>239</v>
       </c>
       <c r="J65" t="s">
         <v>247</v>
       </c>
       <c r="AF65">
         <v>16.0</v>
       </c>
       <c r="AG65">
         <v>16.0</v>
       </c>
       <c r="AI65" t="s">
         <v>240</v>
       </c>
       <c r="AJ65">
         <v>105424</v>
       </c>
       <c r="AK65">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>245</v>
       </c>
       <c r="E66" t="s">
         <v>248</v>
       </c>
       <c r="F66" t="s">
         <v>249</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I66" t="s">
         <v>239</v>
       </c>
       <c r="J66" t="s">
         <v>247</v>
       </c>
       <c r="AF66">
@@ -5611,53 +5611,50 @@
       </c>
       <c r="F73" t="s">
         <v>272</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I73" t="s">
         <v>269</v>
       </c>
       <c r="J73" t="s">
         <v>74</v>
       </c>
       <c r="AF73">
         <v>12.0</v>
       </c>
       <c r="AI73" t="s">
         <v>270</v>
       </c>
       <c r="AJ73">
         <v>105136</v>
       </c>
-      <c r="AK73">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>273</v>
       </c>
       <c r="E74" t="s">
         <v>203</v>
       </c>
       <c r="F74" t="s">
         <v>274</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I74" t="s">
         <v>269</v>
       </c>
       <c r="J74" t="s">
         <v>74</v>
       </c>
       <c r="AE74">
         <v>1</v>
@@ -5691,51 +5688,51 @@
       <c r="H75" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I75" t="s">
         <v>269</v>
       </c>
       <c r="J75" t="s">
         <v>45</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>25.0</v>
       </c>
       <c r="AG75">
         <v>25.0</v>
       </c>
       <c r="AI75" t="s">
         <v>275</v>
       </c>
       <c r="AJ75">
         <v>106057</v>
       </c>
       <c r="AK75">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>278</v>
       </c>
       <c r="E76" t="s">
         <v>279</v>
       </c>
       <c r="F76" t="s">
         <v>280</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I76" t="s">
         <v>269</v>
       </c>
       <c r="J76" t="s">
         <v>281</v>
       </c>
       <c r="AF76">
@@ -6147,92 +6144,92 @@
       <c r="H87" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I87" t="s">
         <v>304</v>
       </c>
       <c r="J87" t="s">
         <v>50</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AF87">
         <v>21.0</v>
       </c>
       <c r="AG87">
         <v>21.0</v>
       </c>
       <c r="AI87" t="s">
         <v>317</v>
       </c>
       <c r="AJ87">
         <v>109559</v>
       </c>
       <c r="AK87">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>318</v>
       </c>
       <c r="E88" t="s">
         <v>131</v>
       </c>
       <c r="F88" t="s">
         <v>319</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I88" t="s">
         <v>304</v>
       </c>
       <c r="J88" t="s">
         <v>88</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AF88">
         <v>25.0</v>
       </c>
       <c r="AG88">
         <v>25.0</v>
       </c>
       <c r="AI88" t="s">
         <v>320</v>
       </c>
       <c r="AJ88">
         <v>105237</v>
       </c>
       <c r="AK88">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>321</v>
       </c>
       <c r="E89" t="s">
         <v>322</v>
       </c>
       <c r="F89" t="s">
         <v>323</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I89" t="s">
         <v>304</v>
       </c>
       <c r="AF89">
         <v>16.0</v>
       </c>
       <c r="AG89">
@@ -6258,51 +6255,51 @@
       <c r="F90" t="s">
         <v>325</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I90" t="s">
         <v>304</v>
       </c>
       <c r="AF90">
         <v>16.0</v>
       </c>
       <c r="AG90">
         <v>16.0</v>
       </c>
       <c r="AI90" t="s">
         <v>320</v>
       </c>
       <c r="AJ90">
         <v>107546</v>
       </c>
       <c r="AK90">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>326</v>
       </c>
       <c r="E91" t="s">
         <v>327</v>
       </c>
       <c r="F91" t="s">
         <v>328</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I91" t="s">
         <v>304</v>
       </c>
       <c r="J91" t="s">
         <v>74</v>
       </c>
       <c r="AE91">
@@ -6623,89 +6620,89 @@
       <c r="H100" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I100" t="s">
         <v>304</v>
       </c>
       <c r="J100" t="s">
         <v>45</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
         <v>25.0</v>
       </c>
       <c r="AG100">
         <v>25.0</v>
       </c>
       <c r="AI100" t="s">
         <v>320</v>
       </c>
       <c r="AJ100">
         <v>105902</v>
       </c>
       <c r="AK100">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>351</v>
       </c>
       <c r="E101" t="s">
         <v>154</v>
       </c>
       <c r="F101" t="s">
         <v>352</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I101" t="s">
         <v>304</v>
       </c>
       <c r="J101" t="s">
         <v>176</v>
       </c>
       <c r="AF101">
         <v>16.0</v>
       </c>
       <c r="AG101">
         <v>16.0</v>
       </c>
       <c r="AI101" t="s">
         <v>320</v>
       </c>
       <c r="AJ101">
         <v>105169</v>
       </c>
       <c r="AK101">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>353</v>
       </c>
       <c r="E102" t="s">
         <v>354</v>
       </c>
       <c r="F102" t="s">
         <v>355</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I102" t="s">
         <v>304</v>
       </c>
       <c r="J102" t="s">
         <v>356</v>
       </c>
       <c r="AE102">
@@ -7000,51 +6997,51 @@
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I110" t="s">
         <v>304</v>
       </c>
       <c r="J110" t="s">
         <v>356</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>25.0</v>
       </c>
       <c r="AI110" t="s">
         <v>376</v>
       </c>
       <c r="AJ110">
         <v>105553</v>
       </c>
       <c r="AK110">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>379</v>
       </c>
       <c r="E111" t="s">
         <v>380</v>
       </c>
       <c r="F111" t="s">
         <v>381</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I111" t="s">
         <v>304</v>
       </c>
       <c r="J111" t="s">
         <v>88</v>
       </c>
       <c r="AE111">
@@ -7234,121 +7231,121 @@
       <c r="H116" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I116" t="s">
         <v>396</v>
       </c>
       <c r="J116" t="s">
         <v>397</v>
       </c>
       <c r="AD116" t="s">
         <v>398</v>
       </c>
       <c r="AF116">
         <v>12.0</v>
       </c>
       <c r="AG116">
         <v>12.0</v>
       </c>
       <c r="AI116" t="s">
         <v>399</v>
       </c>
       <c r="AJ116">
         <v>106802</v>
       </c>
       <c r="AK116">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>400</v>
       </c>
       <c r="E117" t="s">
         <v>38</v>
       </c>
       <c r="F117" t="s">
         <v>401</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I117" t="s">
         <v>396</v>
       </c>
       <c r="AF117">
         <v>16.0</v>
       </c>
       <c r="AI117" t="s">
         <v>402</v>
       </c>
       <c r="AJ117">
         <v>107536</v>
       </c>
       <c r="AK117">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>403</v>
       </c>
       <c r="E118" t="s">
         <v>279</v>
       </c>
       <c r="F118" t="s">
         <v>404</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I118" t="s">
         <v>396</v>
       </c>
       <c r="J118" t="s">
         <v>405</v>
       </c>
       <c r="AF118">
         <v>16.0</v>
       </c>
       <c r="AG118">
         <v>16.0</v>
       </c>
       <c r="AI118" t="s">
         <v>402</v>
       </c>
       <c r="AJ118">
         <v>106232</v>
       </c>
       <c r="AK118">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>406</v>
       </c>
       <c r="E119" t="s">
         <v>259</v>
       </c>
       <c r="F119" t="s">
         <v>407</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I119" t="s">
         <v>408</v>
       </c>
       <c r="J119" t="s">
         <v>29</v>
       </c>
       <c r="AD119" t="s">
@@ -7379,50 +7376,53 @@
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I120" t="s">
         <v>408</v>
       </c>
       <c r="J120" t="s">
         <v>56</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AF120">
         <v>21.0</v>
       </c>
       <c r="AI120" t="s">
         <v>414</v>
       </c>
       <c r="AJ120">
         <v>109865</v>
       </c>
+      <c r="AK120">
+        <v>5</v>
+      </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>415</v>
       </c>
       <c r="E121" t="s">
         <v>322</v>
       </c>
       <c r="F121" t="s">
         <v>416</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I121" t="s">
         <v>408</v>
       </c>
       <c r="J121" t="s">
         <v>417</v>
       </c>
       <c r="AF121">
         <v>12.0</v>
@@ -7918,89 +7918,89 @@
       <c r="H134" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I134" t="s">
         <v>408</v>
       </c>
       <c r="J134" t="s">
         <v>29</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AF134">
         <v>25.0</v>
       </c>
       <c r="AG134">
         <v>25.0</v>
       </c>
       <c r="AI134" t="s">
         <v>424</v>
       </c>
       <c r="AJ134">
         <v>105156</v>
       </c>
       <c r="AK134">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>173</v>
       </c>
       <c r="E135" t="s">
         <v>419</v>
       </c>
       <c r="F135" t="s">
         <v>455</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I135" t="s">
         <v>408</v>
       </c>
       <c r="J135" t="s">
         <v>176</v>
       </c>
       <c r="AF135">
         <v>16.0</v>
       </c>
       <c r="AG135">
         <v>16.0</v>
       </c>
       <c r="AI135" t="s">
         <v>424</v>
       </c>
       <c r="AJ135">
         <v>105167</v>
       </c>
       <c r="AK135">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>406</v>
       </c>
       <c r="E136" t="s">
         <v>322</v>
       </c>
       <c r="F136" t="s">
         <v>456</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I136" t="s">
         <v>408</v>
       </c>
       <c r="J136" t="s">
         <v>29</v>
       </c>
       <c r="AE136">
@@ -8101,50 +8101,53 @@
       </c>
       <c r="H139" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I139" t="s">
         <v>408</v>
       </c>
       <c r="J139" t="s">
         <v>80</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>25.0</v>
       </c>
       <c r="AG139">
         <v>25.0</v>
       </c>
       <c r="AI139" t="s">
         <v>464</v>
       </c>
       <c r="AJ139">
         <v>105281</v>
       </c>
+      <c r="AK139">
+        <v>5</v>
+      </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>465</v>
       </c>
       <c r="E140" t="s">
         <v>466</v>
       </c>
       <c r="F140" t="s">
         <v>467</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I140" t="s">
         <v>408</v>
       </c>
       <c r="J140" t="s">
         <v>435</v>
       </c>
       <c r="AF140">
         <v>16.0</v>
@@ -8631,51 +8634,51 @@
       <c r="F153" t="s">
         <v>505</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I153" t="s">
         <v>493</v>
       </c>
       <c r="J153" t="s">
         <v>176</v>
       </c>
       <c r="AF153">
         <v>12.0</v>
       </c>
       <c r="AI153" t="s">
         <v>506</v>
       </c>
       <c r="AJ153">
         <v>105293</v>
       </c>
       <c r="AK153">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>507</v>
       </c>
       <c r="E154" t="s">
         <v>294</v>
       </c>
       <c r="F154" t="s">
         <v>508</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H154" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I154" t="s">
         <v>493</v>
       </c>
       <c r="J154" t="s">
         <v>176</v>
       </c>
       <c r="AF154">
@@ -9624,51 +9627,51 @@
       <c r="G180" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H180" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I180" t="s">
         <v>493</v>
       </c>
       <c r="J180" t="s">
         <v>288</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AF180">
         <v>25.0</v>
       </c>
       <c r="AI180" t="s">
         <v>570</v>
       </c>
       <c r="AJ180">
         <v>105400</v>
       </c>
       <c r="AK180">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
         <v>574</v>
       </c>
       <c r="E181" t="s">
         <v>575</v>
       </c>
       <c r="F181" t="s">
         <v>576</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I181" t="s">
         <v>493</v>
       </c>
       <c r="J181" t="s">
         <v>29</v>
       </c>
       <c r="AE181">
@@ -9855,92 +9858,92 @@
       <c r="H186" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I186" t="s">
         <v>585</v>
       </c>
       <c r="J186" t="s">
         <v>590</v>
       </c>
       <c r="AD186" t="s">
         <v>591</v>
       </c>
       <c r="AE186">
         <v>1</v>
       </c>
       <c r="AF186">
         <v>19.0</v>
       </c>
       <c r="AI186" t="s">
         <v>587</v>
       </c>
       <c r="AJ186">
         <v>109930</v>
       </c>
       <c r="AK186">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
         <v>592</v>
       </c>
       <c r="E187" t="s">
         <v>593</v>
       </c>
       <c r="F187" t="s">
         <v>594</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I187" t="s">
         <v>585</v>
       </c>
       <c r="J187" t="s">
         <v>74</v>
       </c>
       <c r="AD187" t="s">
         <v>595</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AF187">
         <v>19.0</v>
       </c>
       <c r="AI187" t="s">
         <v>587</v>
       </c>
       <c r="AJ187">
         <v>110712</v>
       </c>
       <c r="AK187">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>258</v>
       </c>
       <c r="E188" t="s">
         <v>596</v>
       </c>
       <c r="F188" t="s">
         <v>597</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I188" t="s">
         <v>585</v>
       </c>
       <c r="J188" t="s">
         <v>74</v>
       </c>
       <c r="AD188" t="s">
@@ -10016,51 +10019,51 @@
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I190" t="s">
         <v>585</v>
       </c>
       <c r="J190" t="s">
         <v>29</v>
       </c>
       <c r="AD190" t="s">
         <v>605</v>
       </c>
       <c r="AF190">
         <v>10.0</v>
       </c>
       <c r="AI190" t="s">
         <v>587</v>
       </c>
       <c r="AJ190">
         <v>105407</v>
       </c>
       <c r="AK190">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>606</v>
       </c>
       <c r="E191" t="s">
         <v>462</v>
       </c>
       <c r="F191" t="s">
         <v>607</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H191" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I191" t="s">
         <v>585</v>
       </c>
       <c r="J191" t="s">
         <v>450</v>
       </c>
       <c r="AD191" t="s">
@@ -10098,92 +10101,92 @@
       <c r="H192" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I192" t="s">
         <v>585</v>
       </c>
       <c r="J192" t="s">
         <v>35</v>
       </c>
       <c r="AD192" t="s">
         <v>613</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AF192">
         <v>19.0</v>
       </c>
       <c r="AI192" t="s">
         <v>609</v>
       </c>
       <c r="AJ192">
         <v>105529</v>
       </c>
       <c r="AK192">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>614</v>
       </c>
       <c r="E193" t="s">
         <v>615</v>
       </c>
       <c r="F193" t="s">
         <v>616</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H193" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I193" t="s">
         <v>585</v>
       </c>
       <c r="J193" t="s">
         <v>35</v>
       </c>
       <c r="AD193" t="s">
         <v>617</v>
       </c>
       <c r="AE193">
         <v>1</v>
       </c>
       <c r="AF193">
         <v>19.0</v>
       </c>
       <c r="AI193" t="s">
         <v>609</v>
       </c>
       <c r="AJ193">
         <v>105350</v>
       </c>
       <c r="AK193">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>618</v>
       </c>
       <c r="E194" t="s">
         <v>619</v>
       </c>
       <c r="F194" t="s">
         <v>620</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H194" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I194" t="s">
         <v>585</v>
       </c>
       <c r="J194" t="s">
         <v>621</v>
       </c>
       <c r="AD194" t="s">
@@ -10221,51 +10224,51 @@
       <c r="H195" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I195" t="s">
         <v>585</v>
       </c>
       <c r="J195" t="s">
         <v>56</v>
       </c>
       <c r="AD195" t="s">
         <v>626</v>
       </c>
       <c r="AE195">
         <v>2</v>
       </c>
       <c r="AF195">
         <v>28.0</v>
       </c>
       <c r="AI195" t="s">
         <v>609</v>
       </c>
       <c r="AJ195">
         <v>107770</v>
       </c>
       <c r="AK195">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
         <v>627</v>
       </c>
       <c r="E196" t="s">
         <v>628</v>
       </c>
       <c r="F196" t="s">
         <v>629</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H196" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I196" t="s">
         <v>585</v>
       </c>
       <c r="J196" t="s">
         <v>45</v>
       </c>
       <c r="AE196">
@@ -10296,50 +10299,53 @@
       </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I197" t="s">
         <v>585</v>
       </c>
       <c r="J197" t="s">
         <v>356</v>
       </c>
       <c r="AE197">
         <v>2</v>
       </c>
       <c r="AF197">
         <v>30.0</v>
       </c>
       <c r="AI197" t="s">
         <v>630</v>
       </c>
       <c r="AJ197">
         <v>109096</v>
       </c>
+      <c r="AK197">
+        <v>5</v>
+      </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
         <v>634</v>
       </c>
       <c r="E198" t="s">
         <v>491</v>
       </c>
       <c r="F198" t="s">
         <v>635</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H198" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I198" t="s">
         <v>585</v>
       </c>
       <c r="J198" t="s">
         <v>74</v>
       </c>
       <c r="AE198">
         <v>1</v>
@@ -10627,51 +10633,51 @@
       <c r="G206" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H206" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I206" t="s">
         <v>585</v>
       </c>
       <c r="J206" t="s">
         <v>74</v>
       </c>
       <c r="AE206">
         <v>1</v>
       </c>
       <c r="AF206">
         <v>21.0</v>
       </c>
       <c r="AI206" t="s">
         <v>649</v>
       </c>
       <c r="AJ206">
         <v>107939</v>
       </c>
       <c r="AK206">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
         <v>654</v>
       </c>
       <c r="E207" t="s">
         <v>655</v>
       </c>
       <c r="F207" t="s">
         <v>656</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H207" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I207" t="s">
         <v>585</v>
       </c>
       <c r="J207" t="s">
         <v>428</v>
       </c>
       <c r="AF207">
@@ -10931,51 +10937,51 @@
       <c r="H214" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I214" t="s">
         <v>585</v>
       </c>
       <c r="J214" t="s">
         <v>45</v>
       </c>
       <c r="AE214">
         <v>1</v>
       </c>
       <c r="AF214">
         <v>25.0</v>
       </c>
       <c r="AG214">
         <v>25.0</v>
       </c>
       <c r="AI214" t="s">
         <v>662</v>
       </c>
       <c r="AJ214">
         <v>105251</v>
       </c>
       <c r="AK214">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="215" spans="1:37">
       <c r="D215" t="s">
         <v>675</v>
       </c>
       <c r="E215" t="s">
         <v>480</v>
       </c>
       <c r="F215" t="s">
         <v>676</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I215" t="s">
         <v>585</v>
       </c>
       <c r="J215" t="s">
         <v>445</v>
       </c>
       <c r="AE215">
@@ -11644,51 +11650,51 @@
       <c r="G233" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I233" t="s">
         <v>585</v>
       </c>
       <c r="J233" t="s">
         <v>74</v>
       </c>
       <c r="AE233">
         <v>1</v>
       </c>
       <c r="AF233">
         <v>25.0</v>
       </c>
       <c r="AI233" t="s">
         <v>662</v>
       </c>
       <c r="AJ233">
         <v>105160</v>
       </c>
       <c r="AK233">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="234" spans="1:37">
       <c r="D234" t="s">
         <v>643</v>
       </c>
       <c r="E234" t="s">
         <v>575</v>
       </c>
       <c r="F234" t="s">
         <v>711</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I234" t="s">
         <v>585</v>
       </c>
       <c r="J234" t="s">
         <v>435</v>
       </c>
       <c r="AE234">
@@ -11872,86 +11878,89 @@
       <c r="F239" t="s">
         <v>722</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H239" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I239" t="s">
         <v>585</v>
       </c>
       <c r="J239" t="s">
         <v>281</v>
       </c>
       <c r="AF239">
         <v>16.0</v>
       </c>
       <c r="AI239" t="s">
         <v>717</v>
       </c>
       <c r="AJ239">
         <v>106113</v>
       </c>
       <c r="AK239">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="240" spans="1:37">
       <c r="D240" t="s">
         <v>723</v>
       </c>
       <c r="E240" t="s">
         <v>68</v>
       </c>
       <c r="F240" t="s">
         <v>724</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H240" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I240" t="s">
         <v>585</v>
       </c>
       <c r="J240" t="s">
         <v>725</v>
       </c>
       <c r="AE240">
         <v>1</v>
       </c>
       <c r="AF240">
         <v>25.0</v>
       </c>
       <c r="AI240" t="s">
         <v>717</v>
       </c>
       <c r="AJ240">
         <v>107691</v>
+      </c>
+      <c r="AK240">
+        <v>5</v>
       </c>
     </row>
     <row r="241" spans="1:37">
       <c r="D241" t="s">
         <v>364</v>
       </c>
       <c r="E241" t="s">
         <v>726</v>
       </c>
       <c r="F241" t="s">
         <v>727</v>
       </c>
       <c r="G241" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I241" t="s">
         <v>585</v>
       </c>
       <c r="J241" t="s">
         <v>74</v>
       </c>
       <c r="AF241">