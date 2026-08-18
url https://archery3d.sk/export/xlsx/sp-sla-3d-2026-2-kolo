--- v0 (2026-04-25)
+++ v1 (2026-08-18)
@@ -3026,51 +3026,51 @@
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
         <v>36</v>
       </c>
       <c r="AF4">
         <v>10.0</v>
       </c>
       <c r="AI4" t="s">
         <v>31</v>
       </c>
       <c r="AJ4">
         <v>105584</v>
       </c>
       <c r="AK4">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="AD5" t="s">
@@ -3152,131 +3152,125 @@
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>50</v>
       </c>
       <c r="AD7" t="s">
         <v>51</v>
       </c>
       <c r="AE7">
         <v>2</v>
       </c>
       <c r="AF7">
         <v>28.0</v>
       </c>
       <c r="AG7">
         <v>28.0</v>
       </c>
       <c r="AI7" t="s">
         <v>31</v>
       </c>
       <c r="AJ7">
         <v>109560</v>
       </c>
       <c r="AK7">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>53</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>56</v>
       </c>
       <c r="AD8" t="s">
         <v>57</v>
       </c>
       <c r="AE8">
         <v>2</v>
       </c>
       <c r="AF8">
         <v>28.0</v>
       </c>
       <c r="AI8" t="s">
         <v>58</v>
       </c>
       <c r="AJ8">
         <v>108298</v>
       </c>
-      <c r="AK8">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>59</v>
       </c>
       <c r="E9" t="s">
         <v>60</v>
       </c>
       <c r="F9" t="s">
         <v>61</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>56</v>
       </c>
       <c r="AD9" t="s">
         <v>62</v>
       </c>
       <c r="AF9">
         <v>10.0</v>
       </c>
       <c r="AI9" t="s">
         <v>58</v>
       </c>
       <c r="AJ9">
         <v>110715</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>64</v>
       </c>
       <c r="F10" t="s">
         <v>65</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>56</v>
       </c>
       <c r="AD10" t="s">
         <v>66</v>
@@ -3351,51 +3345,51 @@
       <c r="G12" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>74</v>
       </c>
       <c r="AD12" t="s">
         <v>75</v>
       </c>
       <c r="AF12">
         <v>10.0</v>
       </c>
       <c r="AI12" t="s">
         <v>58</v>
       </c>
       <c r="AJ12">
         <v>105649</v>
       </c>
       <c r="AK12">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>76</v>
       </c>
       <c r="E13" t="s">
         <v>77</v>
       </c>
       <c r="F13" t="s">
         <v>78</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>80</v>
       </c>
       <c r="AE13">
@@ -3423,90 +3417,87 @@
       </c>
       <c r="F14" t="s">
         <v>84</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>74</v>
       </c>
       <c r="AF14">
         <v>12.0</v>
       </c>
       <c r="AI14" t="s">
         <v>81</v>
       </c>
       <c r="AJ14">
         <v>105115</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>85</v>
       </c>
       <c r="E15" t="s">
         <v>86</v>
       </c>
       <c r="F15" t="s">
         <v>87</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>88</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>21.0</v>
       </c>
       <c r="AI15" t="s">
         <v>81</v>
       </c>
       <c r="AJ15">
         <v>106682</v>
       </c>
       <c r="AK15">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>89</v>
       </c>
       <c r="E16" t="s">
         <v>90</v>
       </c>
       <c r="F16" t="s">
         <v>91</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>80</v>
       </c>
       <c r="AE16">
@@ -3610,122 +3601,119 @@
       </c>
       <c r="F19" t="s">
         <v>100</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>74</v>
       </c>
       <c r="AF19">
         <v>12.0</v>
       </c>
       <c r="AI19" t="s">
         <v>97</v>
       </c>
       <c r="AJ19">
         <v>105133</v>
       </c>
-      <c r="AK19">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>101</v>
       </c>
       <c r="E20" t="s">
         <v>102</v>
       </c>
       <c r="F20" t="s">
         <v>103</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>35</v>
       </c>
       <c r="AF20">
         <v>12.0</v>
       </c>
       <c r="AI20" t="s">
         <v>97</v>
       </c>
       <c r="AJ20">
         <v>106941</v>
       </c>
       <c r="AK20">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>104</v>
       </c>
       <c r="E21" t="s">
         <v>105</v>
       </c>
       <c r="F21" t="s">
         <v>106</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>56</v>
       </c>
       <c r="AF21">
         <v>12.0</v>
       </c>
       <c r="AI21" t="s">
         <v>97</v>
       </c>
       <c r="AJ21">
         <v>105418</v>
       </c>
       <c r="AK21">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>107</v>
       </c>
       <c r="E22" t="s">
         <v>108</v>
       </c>
       <c r="F22" t="s">
         <v>109</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>56</v>
       </c>
       <c r="AF22">
@@ -3786,124 +3774,127 @@
       <c r="F24" t="s">
         <v>117</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>35</v>
       </c>
       <c r="AF24">
         <v>16.0</v>
       </c>
       <c r="AI24" t="s">
         <v>114</v>
       </c>
       <c r="AJ24">
         <v>105508</v>
       </c>
       <c r="AK24">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>118</v>
       </c>
       <c r="E25" t="s">
         <v>119</v>
       </c>
       <c r="F25" t="s">
         <v>120</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>121</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>25.0</v>
       </c>
       <c r="AI25" t="s">
         <v>114</v>
       </c>
       <c r="AJ25">
         <v>109895</v>
       </c>
+      <c r="AK25">
+        <v>5</v>
+      </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>42</v>
       </c>
       <c r="E26" t="s">
         <v>122</v>
       </c>
       <c r="F26" t="s">
         <v>123</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>45</v>
       </c>
       <c r="AF26">
         <v>16.0</v>
       </c>
       <c r="AG26">
         <v>16.0</v>
       </c>
       <c r="AI26" t="s">
         <v>114</v>
       </c>
       <c r="AJ26">
         <v>107336</v>
       </c>
       <c r="AK26">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>101</v>
       </c>
       <c r="E27" t="s">
         <v>124</v>
       </c>
       <c r="F27" t="s">
         <v>125</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>35</v>
       </c>
       <c r="AF27">
@@ -3928,50 +3919,53 @@
       </c>
       <c r="F28" t="s">
         <v>128</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>129</v>
       </c>
       <c r="AF28">
         <v>16.0</v>
       </c>
       <c r="AI28" t="s">
         <v>114</v>
       </c>
       <c r="AJ28">
         <v>111202</v>
       </c>
+      <c r="AK28">
+        <v>4</v>
+      </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>130</v>
       </c>
       <c r="E29" t="s">
         <v>131</v>
       </c>
       <c r="F29" t="s">
         <v>132</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>45</v>
       </c>
       <c r="AF29">
         <v>16.0</v>
@@ -4043,51 +4037,51 @@
       <c r="H31" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>74</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>25.0</v>
       </c>
       <c r="AG31">
         <v>25.0</v>
       </c>
       <c r="AI31" t="s">
         <v>114</v>
       </c>
       <c r="AJ31">
         <v>105123</v>
       </c>
       <c r="AK31">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>138</v>
       </c>
       <c r="E32" t="s">
         <v>111</v>
       </c>
       <c r="F32" t="s">
         <v>139</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>50</v>
       </c>
       <c r="AE32">
@@ -4353,51 +4347,51 @@
       <c r="G39" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>45</v>
       </c>
       <c r="AF39">
         <v>16.0</v>
       </c>
       <c r="AG39">
         <v>16.0</v>
       </c>
       <c r="AI39" t="s">
         <v>159</v>
       </c>
       <c r="AJ39">
         <v>107337</v>
       </c>
       <c r="AK39">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>160</v>
       </c>
       <c r="E40" t="s">
         <v>161</v>
       </c>
       <c r="F40" t="s">
         <v>162</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>163</v>
       </c>
       <c r="AE40">
@@ -4426,84 +4420,87 @@
       <c r="F41" t="s">
         <v>166</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>56</v>
       </c>
       <c r="AF41">
         <v>16.0</v>
       </c>
       <c r="AI41" t="s">
         <v>159</v>
       </c>
       <c r="AJ41">
         <v>108172</v>
       </c>
       <c r="AK41">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>167</v>
       </c>
       <c r="E42" t="s">
         <v>168</v>
       </c>
       <c r="F42" t="s">
         <v>169</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>35</v>
       </c>
       <c r="AF42">
         <v>16.0</v>
       </c>
       <c r="AI42" t="s">
         <v>159</v>
       </c>
       <c r="AJ42">
         <v>108694</v>
       </c>
+      <c r="AK42">
+        <v>5</v>
+      </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>170</v>
       </c>
       <c r="E43" t="s">
         <v>171</v>
       </c>
       <c r="F43" t="s">
         <v>172</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>80</v>
       </c>
       <c r="AE43">
         <v>1</v>
@@ -4537,130 +4534,133 @@
       <c r="G44" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>176</v>
       </c>
       <c r="AF44">
         <v>16.0</v>
       </c>
       <c r="AG44">
         <v>16.0</v>
       </c>
       <c r="AI44" t="s">
         <v>159</v>
       </c>
       <c r="AJ44">
         <v>105168</v>
       </c>
       <c r="AK44">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>177</v>
       </c>
       <c r="E45" t="s">
         <v>178</v>
       </c>
       <c r="F45" t="s">
         <v>179</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>50</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>25.0</v>
       </c>
       <c r="AG45">
         <v>25.0</v>
       </c>
       <c r="AI45" t="s">
         <v>159</v>
       </c>
       <c r="AJ45">
         <v>105181</v>
       </c>
+      <c r="AK45">
+        <v>4</v>
+      </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>180</v>
       </c>
       <c r="E46" t="s">
         <v>181</v>
       </c>
       <c r="F46" t="s">
         <v>182</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>183</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>25.0</v>
       </c>
       <c r="AG46">
         <v>25.0</v>
       </c>
       <c r="AI46" t="s">
         <v>159</v>
       </c>
       <c r="AJ46">
         <v>106231</v>
       </c>
       <c r="AK46">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>184</v>
       </c>
       <c r="E47" t="s">
         <v>38</v>
       </c>
       <c r="F47" t="s">
         <v>185</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>35</v>
       </c>
       <c r="AE47">
@@ -5068,128 +5068,131 @@
       </c>
       <c r="H58" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="J58" t="s">
         <v>222</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>25.0</v>
       </c>
       <c r="AG58">
         <v>25.0</v>
       </c>
       <c r="AI58" t="s">
         <v>187</v>
       </c>
       <c r="AJ58">
         <v>105973</v>
       </c>
+      <c r="AK58">
+        <v>5</v>
+      </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>223</v>
       </c>
       <c r="E59" t="s">
         <v>131</v>
       </c>
       <c r="F59" t="s">
         <v>224</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I59" t="s">
         <v>28</v>
       </c>
       <c r="J59" t="s">
         <v>35</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>25.0</v>
       </c>
       <c r="AI59" t="s">
         <v>187</v>
       </c>
       <c r="AJ59">
         <v>108025</v>
       </c>
       <c r="AK59">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>225</v>
       </c>
       <c r="E60" t="s">
         <v>226</v>
       </c>
       <c r="F60" t="s">
         <v>227</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I60" t="s">
         <v>28</v>
       </c>
       <c r="J60" t="s">
         <v>228</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>25.0</v>
       </c>
       <c r="AG60">
         <v>25.0</v>
       </c>
       <c r="AI60" t="s">
         <v>229</v>
       </c>
       <c r="AJ60">
         <v>105328</v>
       </c>
       <c r="AK60">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>230</v>
       </c>
       <c r="E61" t="s">
         <v>231</v>
       </c>
       <c r="F61" t="s">
         <v>232</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="J61" t="s">
         <v>233</v>
       </c>
       <c r="AF61">
@@ -5259,51 +5262,51 @@
       <c r="H63" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I63" t="s">
         <v>239</v>
       </c>
       <c r="J63" t="s">
         <v>50</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>25.0</v>
       </c>
       <c r="AG63">
         <v>25.0</v>
       </c>
       <c r="AI63" t="s">
         <v>240</v>
       </c>
       <c r="AJ63">
         <v>107894</v>
       </c>
       <c r="AK63">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>241</v>
       </c>
       <c r="E64" t="s">
         <v>242</v>
       </c>
       <c r="F64" t="s">
         <v>243</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I64" t="s">
         <v>239</v>
       </c>
       <c r="J64" t="s">
         <v>244</v>
       </c>
       <c r="AE64">
@@ -5434,87 +5437,90 @@
       <c r="F68" t="s">
         <v>257</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I68" t="s">
         <v>253</v>
       </c>
       <c r="J68" t="s">
         <v>74</v>
       </c>
       <c r="AF68">
         <v>16.0</v>
       </c>
       <c r="AI68" t="s">
         <v>254</v>
       </c>
       <c r="AJ68">
         <v>105506</v>
       </c>
       <c r="AK68">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>258</v>
       </c>
       <c r="E69" t="s">
         <v>259</v>
       </c>
       <c r="F69" t="s">
         <v>260</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I69" t="s">
         <v>253</v>
       </c>
       <c r="J69" t="s">
         <v>74</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>25.0</v>
       </c>
       <c r="AI69" t="s">
         <v>254</v>
       </c>
       <c r="AJ69">
         <v>105125</v>
       </c>
+      <c r="AK69">
+        <v>4</v>
+      </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>261</v>
       </c>
       <c r="E70" t="s">
         <v>262</v>
       </c>
       <c r="F70" t="s">
         <v>263</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I70" t="s">
         <v>253</v>
       </c>
       <c r="J70" t="s">
         <v>45</v>
       </c>
       <c r="AE70">
         <v>1</v>
@@ -6184,50 +6190,53 @@
       </c>
       <c r="H88" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I88" t="s">
         <v>304</v>
       </c>
       <c r="J88" t="s">
         <v>88</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AF88">
         <v>25.0</v>
       </c>
       <c r="AG88">
         <v>25.0</v>
       </c>
       <c r="AI88" t="s">
         <v>320</v>
       </c>
       <c r="AJ88">
         <v>105237</v>
       </c>
+      <c r="AK88">
+        <v>5</v>
+      </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>321</v>
       </c>
       <c r="E89" t="s">
         <v>322</v>
       </c>
       <c r="F89" t="s">
         <v>323</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I89" t="s">
         <v>304</v>
       </c>
       <c r="AF89">
         <v>16.0</v>
       </c>
       <c r="AG89">
         <v>16.0</v>
@@ -6509,51 +6518,51 @@
       <c r="F97" t="s">
         <v>343</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I97" t="s">
         <v>304</v>
       </c>
       <c r="J97" t="s">
         <v>74</v>
       </c>
       <c r="AF97">
         <v>16.0</v>
       </c>
       <c r="AI97" t="s">
         <v>320</v>
       </c>
       <c r="AJ97">
         <v>105361</v>
       </c>
       <c r="AK97">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>344</v>
       </c>
       <c r="E98" t="s">
         <v>345</v>
       </c>
       <c r="F98" t="s">
         <v>346</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I98" t="s">
         <v>304</v>
       </c>
       <c r="AF98">
         <v>16.0</v>
       </c>
       <c r="AI98" t="s">
@@ -6693,51 +6702,51 @@
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I102" t="s">
         <v>304</v>
       </c>
       <c r="J102" t="s">
         <v>356</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AF102">
         <v>25.0</v>
       </c>
       <c r="AI102" t="s">
         <v>320</v>
       </c>
       <c r="AJ102">
         <v>105179</v>
       </c>
       <c r="AK102">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>357</v>
       </c>
       <c r="E103" t="s">
         <v>248</v>
       </c>
       <c r="F103" t="s">
         <v>358</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I103" t="s">
         <v>304</v>
       </c>
       <c r="J103" t="s">
         <v>74</v>
       </c>
       <c r="AF103">
@@ -6804,51 +6813,51 @@
       <c r="H105" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I105" t="s">
         <v>304</v>
       </c>
       <c r="J105" t="s">
         <v>50</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AF105">
         <v>25.0</v>
       </c>
       <c r="AG105">
         <v>25.0</v>
       </c>
       <c r="AI105" t="s">
         <v>320</v>
       </c>
       <c r="AJ105">
         <v>109558</v>
       </c>
       <c r="AK105">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>364</v>
       </c>
       <c r="E106" t="s">
         <v>365</v>
       </c>
       <c r="F106" t="s">
         <v>366</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I106" t="s">
         <v>304</v>
       </c>
       <c r="J106" t="s">
         <v>74</v>
       </c>
       <c r="AF106">
@@ -6917,87 +6926,90 @@
       </c>
       <c r="G108" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I108" t="s">
         <v>304</v>
       </c>
       <c r="J108" t="s">
         <v>74</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
         <v>25.0</v>
       </c>
       <c r="AI108" t="s">
         <v>367</v>
       </c>
       <c r="AJ108">
         <v>105815</v>
       </c>
+      <c r="AK108">
+        <v>5</v>
+      </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
         <v>373</v>
       </c>
       <c r="E109" t="s">
         <v>38</v>
       </c>
       <c r="F109" t="s">
         <v>374</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I109" t="s">
         <v>304</v>
       </c>
       <c r="J109" t="s">
         <v>375</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AF109">
         <v>25.0</v>
       </c>
       <c r="AI109" t="s">
         <v>376</v>
       </c>
       <c r="AJ109">
         <v>107520</v>
       </c>
       <c r="AK109">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>377</v>
       </c>
       <c r="E110" t="s">
         <v>256</v>
       </c>
       <c r="F110" t="s">
         <v>378</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I110" t="s">
         <v>304</v>
       </c>
       <c r="J110" t="s">
         <v>356</v>
       </c>
       <c r="AE110">
@@ -7029,51 +7041,51 @@
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I111" t="s">
         <v>304</v>
       </c>
       <c r="J111" t="s">
         <v>88</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AF111">
         <v>25.0</v>
       </c>
       <c r="AI111" t="s">
         <v>376</v>
       </c>
       <c r="AJ111">
         <v>107114</v>
       </c>
       <c r="AK111">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>382</v>
       </c>
       <c r="E112" t="s">
         <v>383</v>
       </c>
       <c r="F112" t="s">
         <v>384</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I112" t="s">
         <v>304</v>
       </c>
       <c r="J112" t="s">
         <v>29</v>
       </c>
       <c r="AE112">
@@ -7224,50 +7236,53 @@
       </c>
       <c r="H116" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I116" t="s">
         <v>396</v>
       </c>
       <c r="J116" t="s">
         <v>397</v>
       </c>
       <c r="AD116" t="s">
         <v>398</v>
       </c>
       <c r="AF116">
         <v>12.0</v>
       </c>
       <c r="AG116">
         <v>12.0</v>
       </c>
       <c r="AI116" t="s">
         <v>399</v>
       </c>
       <c r="AJ116">
         <v>106802</v>
       </c>
+      <c r="AK116">
+        <v>5</v>
+      </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>400</v>
       </c>
       <c r="E117" t="s">
         <v>38</v>
       </c>
       <c r="F117" t="s">
         <v>401</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I117" t="s">
         <v>396</v>
       </c>
       <c r="AF117">
         <v>16.0</v>
       </c>
       <c r="AI117" t="s">
         <v>402</v>
@@ -7292,89 +7307,89 @@
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I118" t="s">
         <v>396</v>
       </c>
       <c r="J118" t="s">
         <v>405</v>
       </c>
       <c r="AF118">
         <v>16.0</v>
       </c>
       <c r="AG118">
         <v>16.0</v>
       </c>
       <c r="AI118" t="s">
         <v>402</v>
       </c>
       <c r="AJ118">
         <v>106232</v>
       </c>
       <c r="AK118">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>406</v>
       </c>
       <c r="E119" t="s">
         <v>259</v>
       </c>
       <c r="F119" t="s">
         <v>407</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I119" t="s">
         <v>408</v>
       </c>
       <c r="J119" t="s">
         <v>29</v>
       </c>
       <c r="AD119" t="s">
         <v>409</v>
       </c>
       <c r="AF119">
         <v>10.0</v>
       </c>
       <c r="AI119" t="s">
         <v>410</v>
       </c>
       <c r="AJ119">
         <v>110036</v>
       </c>
       <c r="AK119">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>411</v>
       </c>
       <c r="E120" t="s">
         <v>412</v>
       </c>
       <c r="F120" t="s">
         <v>413</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I120" t="s">
         <v>408</v>
       </c>
       <c r="J120" t="s">
         <v>56</v>
       </c>
       <c r="AE120">
@@ -7583,88 +7598,94 @@
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I126" t="s">
         <v>408</v>
       </c>
       <c r="J126" t="s">
         <v>435</v>
       </c>
       <c r="AF126">
         <v>16.0</v>
       </c>
       <c r="AG126">
         <v>16.0</v>
       </c>
       <c r="AI126" t="s">
         <v>424</v>
       </c>
       <c r="AJ126">
         <v>108902</v>
       </c>
+      <c r="AK126">
+        <v>4</v>
+      </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>436</v>
       </c>
       <c r="E127" t="s">
         <v>136</v>
       </c>
       <c r="F127" t="s">
         <v>437</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I127" t="s">
         <v>408</v>
       </c>
       <c r="J127" t="s">
         <v>29</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
         <v>25.0</v>
       </c>
       <c r="AG127">
         <v>25.0</v>
       </c>
       <c r="AI127" t="s">
         <v>424</v>
       </c>
       <c r="AJ127">
         <v>106865</v>
       </c>
+      <c r="AK127">
+        <v>5</v>
+      </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>438</v>
       </c>
       <c r="E128" t="s">
         <v>439</v>
       </c>
       <c r="F128" t="s">
         <v>440</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I128" t="s">
         <v>408</v>
       </c>
       <c r="J128" t="s">
         <v>29</v>
       </c>
       <c r="AE128">
         <v>1</v>
@@ -8309,87 +8330,90 @@
       <c r="H145" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I145" t="s">
         <v>408</v>
       </c>
       <c r="J145" t="s">
         <v>423</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
         <v>25.0</v>
       </c>
       <c r="AG145">
         <v>25.0</v>
       </c>
       <c r="AI145" t="s">
         <v>477</v>
       </c>
       <c r="AJ145">
         <v>105245</v>
       </c>
       <c r="AK145">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>479</v>
       </c>
       <c r="E146" t="s">
         <v>480</v>
       </c>
       <c r="F146" t="s">
         <v>481</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I146" t="s">
         <v>408</v>
       </c>
       <c r="J146" t="s">
         <v>29</v>
       </c>
       <c r="AE146">
         <v>1</v>
       </c>
       <c r="AF146">
         <v>25.0</v>
       </c>
       <c r="AI146" t="s">
         <v>477</v>
       </c>
       <c r="AJ146">
         <v>108831</v>
       </c>
+      <c r="AK146">
+        <v>5</v>
+      </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
         <v>443</v>
       </c>
       <c r="E147" t="s">
         <v>482</v>
       </c>
       <c r="F147" t="s">
         <v>483</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I147" t="s">
         <v>408</v>
       </c>
       <c r="J147" t="s">
         <v>445</v>
       </c>
       <c r="AF147">
         <v>16.0</v>
@@ -8539,53 +8563,50 @@
       </c>
       <c r="H151" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I151" t="s">
         <v>493</v>
       </c>
       <c r="J151" t="s">
         <v>176</v>
       </c>
       <c r="AD151" t="s">
         <v>499</v>
       </c>
       <c r="AF151">
         <v>10.0</v>
       </c>
       <c r="AG151">
         <v>10.0</v>
       </c>
       <c r="AI151" t="s">
         <v>500</v>
       </c>
       <c r="AJ151">
         <v>105290</v>
       </c>
-      <c r="AK151">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
         <v>501</v>
       </c>
       <c r="E152" t="s">
         <v>64</v>
       </c>
       <c r="F152" t="s">
         <v>502</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H152" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I152" t="s">
         <v>493</v>
       </c>
       <c r="J152" t="s">
         <v>445</v>
       </c>
       <c r="AD152" t="s">
         <v>503</v>
@@ -8648,51 +8669,51 @@
       <c r="F154" t="s">
         <v>508</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H154" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I154" t="s">
         <v>493</v>
       </c>
       <c r="J154" t="s">
         <v>176</v>
       </c>
       <c r="AF154">
         <v>12.0</v>
       </c>
       <c r="AI154" t="s">
         <v>509</v>
       </c>
       <c r="AJ154">
         <v>105247</v>
       </c>
       <c r="AK154">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>425</v>
       </c>
       <c r="E155" t="s">
         <v>510</v>
       </c>
       <c r="F155" t="s">
         <v>511</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H155" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I155" t="s">
         <v>493</v>
       </c>
       <c r="J155" t="s">
         <v>428</v>
       </c>
       <c r="AF155">
@@ -8752,125 +8773,122 @@
       </c>
       <c r="F157" t="s">
         <v>516</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H157" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I157" t="s">
         <v>493</v>
       </c>
       <c r="J157" t="s">
         <v>445</v>
       </c>
       <c r="AF157">
         <v>12.0</v>
       </c>
       <c r="AI157" t="s">
         <v>509</v>
       </c>
       <c r="AJ157">
         <v>105378</v>
       </c>
-      <c r="AK157">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>517</v>
       </c>
       <c r="E158" t="s">
         <v>518</v>
       </c>
       <c r="F158" t="s">
         <v>519</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I158" t="s">
         <v>493</v>
       </c>
       <c r="J158" t="s">
         <v>450</v>
       </c>
       <c r="AF158">
         <v>16.0</v>
       </c>
       <c r="AG158">
         <v>16.0</v>
       </c>
       <c r="AI158" t="s">
         <v>520</v>
       </c>
       <c r="AJ158">
         <v>105222</v>
       </c>
       <c r="AK158">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>521</v>
       </c>
       <c r="E159" t="s">
         <v>522</v>
       </c>
       <c r="F159" t="s">
         <v>523</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I159" t="s">
         <v>493</v>
       </c>
       <c r="J159" t="s">
         <v>435</v>
       </c>
       <c r="AF159">
         <v>16.0</v>
       </c>
       <c r="AI159" t="s">
         <v>520</v>
       </c>
       <c r="AJ159">
         <v>105225</v>
       </c>
       <c r="AK159">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>524</v>
       </c>
       <c r="E160" t="s">
         <v>525</v>
       </c>
       <c r="F160" t="s">
         <v>526</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I160" t="s">
         <v>493</v>
       </c>
       <c r="J160" t="s">
         <v>121</v>
       </c>
       <c r="AE160">
@@ -8905,92 +8923,92 @@
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I161" t="s">
         <v>493</v>
       </c>
       <c r="J161" t="s">
         <v>121</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AF161">
         <v>25.0</v>
       </c>
       <c r="AI161" t="s">
         <v>520</v>
       </c>
       <c r="AJ161">
         <v>105254</v>
       </c>
       <c r="AK161">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>529</v>
       </c>
       <c r="E162" t="s">
         <v>127</v>
       </c>
       <c r="F162" t="s">
         <v>530</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I162" t="s">
         <v>493</v>
       </c>
       <c r="J162" t="s">
         <v>435</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AF162">
         <v>25.0</v>
       </c>
       <c r="AG162">
         <v>25.0</v>
       </c>
       <c r="AI162" t="s">
         <v>520</v>
       </c>
       <c r="AJ162">
         <v>106339</v>
       </c>
       <c r="AK162">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>531</v>
       </c>
       <c r="E163" t="s">
         <v>136</v>
       </c>
       <c r="F163" t="s">
         <v>532</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I163" t="s">
         <v>493</v>
       </c>
       <c r="AE163">
         <v>1</v>
       </c>
       <c r="AF163">
@@ -9056,50 +9074,53 @@
       </c>
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I165" t="s">
         <v>493</v>
       </c>
       <c r="J165" t="s">
         <v>121</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
         <v>25.0</v>
       </c>
       <c r="AI165" t="s">
         <v>520</v>
       </c>
       <c r="AJ165">
         <v>111011</v>
       </c>
+      <c r="AK165">
+        <v>5</v>
+      </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>538</v>
       </c>
       <c r="E166" t="s">
         <v>439</v>
       </c>
       <c r="F166" t="s">
         <v>539</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I166" t="s">
         <v>493</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AF166">
         <v>25.0</v>
@@ -9276,51 +9297,51 @@
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I171" t="s">
         <v>493</v>
       </c>
       <c r="J171" t="s">
         <v>74</v>
       </c>
       <c r="AF171">
         <v>16.0</v>
       </c>
       <c r="AG171">
         <v>16.0</v>
       </c>
       <c r="AI171" t="s">
         <v>520</v>
       </c>
       <c r="AJ171">
         <v>105448</v>
       </c>
       <c r="AK171">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>552</v>
       </c>
       <c r="E172" t="s">
         <v>553</v>
       </c>
       <c r="F172" t="s">
         <v>554</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I172" t="s">
         <v>493</v>
       </c>
       <c r="J172" t="s">
         <v>281</v>
       </c>
       <c r="AF172">
@@ -9349,51 +9370,51 @@
       <c r="F173" t="s">
         <v>557</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I173" t="s">
         <v>493</v>
       </c>
       <c r="J173" t="s">
         <v>29</v>
       </c>
       <c r="AF173">
         <v>16.0</v>
       </c>
       <c r="AI173" t="s">
         <v>558</v>
       </c>
       <c r="AJ173">
         <v>108680</v>
       </c>
       <c r="AK173">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>559</v>
       </c>
       <c r="E174" t="s">
         <v>513</v>
       </c>
       <c r="F174" t="s">
         <v>560</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I174" t="s">
         <v>493</v>
       </c>
       <c r="J174" t="s">
         <v>428</v>
       </c>
       <c r="AF174">
@@ -9421,50 +9442,53 @@
       </c>
       <c r="G175" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I175" t="s">
         <v>493</v>
       </c>
       <c r="J175" t="s">
         <v>564</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AF175">
         <v>25.0</v>
       </c>
       <c r="AI175" t="s">
         <v>558</v>
       </c>
       <c r="AJ175">
         <v>105673</v>
       </c>
+      <c r="AK175">
+        <v>5</v>
+      </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>543</v>
       </c>
       <c r="E176" t="s">
         <v>174</v>
       </c>
       <c r="F176" t="s">
         <v>565</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I176" t="s">
         <v>493</v>
       </c>
       <c r="J176" t="s">
         <v>45</v>
       </c>
       <c r="AF176">
         <v>16.0</v>
@@ -9489,51 +9513,51 @@
       <c r="G177" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I177" t="s">
         <v>493</v>
       </c>
       <c r="J177" t="s">
         <v>393</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AF177">
         <v>25.0</v>
       </c>
       <c r="AI177" t="s">
         <v>558</v>
       </c>
       <c r="AJ177">
         <v>106487</v>
       </c>
       <c r="AK177">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>568</v>
       </c>
       <c r="E178" t="s">
         <v>383</v>
       </c>
       <c r="F178" t="s">
         <v>569</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I178" t="s">
         <v>493</v>
       </c>
       <c r="AE178">
         <v>2</v>
       </c>
       <c r="AF178">
@@ -9603,51 +9627,51 @@
       <c r="G180" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H180" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I180" t="s">
         <v>493</v>
       </c>
       <c r="J180" t="s">
         <v>288</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AF180">
         <v>25.0</v>
       </c>
       <c r="AI180" t="s">
         <v>570</v>
       </c>
       <c r="AJ180">
         <v>105400</v>
       </c>
       <c r="AK180">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
         <v>574</v>
       </c>
       <c r="E181" t="s">
         <v>575</v>
       </c>
       <c r="F181" t="s">
         <v>576</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I181" t="s">
         <v>493</v>
       </c>
       <c r="J181" t="s">
         <v>29</v>
       </c>
       <c r="AE181">
@@ -9716,50 +9740,53 @@
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I183" t="s">
         <v>493</v>
       </c>
       <c r="J183" t="s">
         <v>435</v>
       </c>
       <c r="AE183">
         <v>2</v>
       </c>
       <c r="AF183">
         <v>34.0</v>
       </c>
       <c r="AI183" t="s">
         <v>570</v>
       </c>
       <c r="AJ183">
         <v>108753</v>
       </c>
+      <c r="AK183">
+        <v>5</v>
+      </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
         <v>581</v>
       </c>
       <c r="E184" t="s">
         <v>251</v>
       </c>
       <c r="F184" t="s">
         <v>582</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H184" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I184" t="s">
         <v>493</v>
       </c>
       <c r="J184" t="s">
         <v>29</v>
       </c>
       <c r="AE184">
         <v>1</v>
@@ -9871,90 +9898,93 @@
       </c>
       <c r="H187" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I187" t="s">
         <v>585</v>
       </c>
       <c r="J187" t="s">
         <v>74</v>
       </c>
       <c r="AD187" t="s">
         <v>595</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AF187">
         <v>19.0</v>
       </c>
       <c r="AI187" t="s">
         <v>587</v>
       </c>
       <c r="AJ187">
         <v>110712</v>
       </c>
+      <c r="AK187">
+        <v>5</v>
+      </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>258</v>
       </c>
       <c r="E188" t="s">
         <v>596</v>
       </c>
       <c r="F188" t="s">
         <v>597</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I188" t="s">
         <v>585</v>
       </c>
       <c r="J188" t="s">
         <v>74</v>
       </c>
       <c r="AD188" t="s">
         <v>598</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AF188">
         <v>19.0</v>
       </c>
       <c r="AI188" t="s">
         <v>587</v>
       </c>
       <c r="AJ188">
         <v>105127</v>
       </c>
       <c r="AK188">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>599</v>
       </c>
       <c r="E189" t="s">
         <v>116</v>
       </c>
       <c r="F189" t="s">
         <v>600</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I189" t="s">
         <v>585</v>
       </c>
       <c r="J189" t="s">
         <v>435</v>
       </c>
       <c r="AD189" t="s">
@@ -9988,131 +10018,134 @@
       </c>
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I190" t="s">
         <v>585</v>
       </c>
       <c r="J190" t="s">
         <v>29</v>
       </c>
       <c r="AD190" t="s">
         <v>605</v>
       </c>
       <c r="AF190">
         <v>10.0</v>
       </c>
       <c r="AI190" t="s">
         <v>587</v>
       </c>
       <c r="AJ190">
         <v>105407</v>
       </c>
+      <c r="AK190">
+        <v>4</v>
+      </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>606</v>
       </c>
       <c r="E191" t="s">
         <v>462</v>
       </c>
       <c r="F191" t="s">
         <v>607</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H191" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I191" t="s">
         <v>585</v>
       </c>
       <c r="J191" t="s">
         <v>450</v>
       </c>
       <c r="AD191" t="s">
         <v>608</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>19.0</v>
       </c>
       <c r="AI191" t="s">
         <v>609</v>
       </c>
       <c r="AJ191">
         <v>105740</v>
       </c>
       <c r="AK191">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>610</v>
       </c>
       <c r="E192" t="s">
         <v>611</v>
       </c>
       <c r="F192" t="s">
         <v>612</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H192" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I192" t="s">
         <v>585</v>
       </c>
       <c r="J192" t="s">
         <v>35</v>
       </c>
       <c r="AD192" t="s">
         <v>613</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AF192">
         <v>19.0</v>
       </c>
       <c r="AI192" t="s">
         <v>609</v>
       </c>
       <c r="AJ192">
         <v>105529</v>
       </c>
       <c r="AK192">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>614</v>
       </c>
       <c r="E193" t="s">
         <v>615</v>
       </c>
       <c r="F193" t="s">
         <v>616</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H193" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I193" t="s">
         <v>585</v>
       </c>
       <c r="J193" t="s">
         <v>35</v>
       </c>
       <c r="AD193" t="s">
@@ -10229,127 +10262,124 @@
       <c r="G196" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H196" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I196" t="s">
         <v>585</v>
       </c>
       <c r="J196" t="s">
         <v>45</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AF196">
         <v>21.0</v>
       </c>
       <c r="AI196" t="s">
         <v>630</v>
       </c>
       <c r="AJ196">
         <v>106271</v>
       </c>
       <c r="AK196">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>631</v>
       </c>
       <c r="E197" t="s">
         <v>632</v>
       </c>
       <c r="F197" t="s">
         <v>633</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I197" t="s">
         <v>585</v>
       </c>
       <c r="J197" t="s">
         <v>356</v>
       </c>
       <c r="AE197">
         <v>2</v>
       </c>
       <c r="AF197">
         <v>30.0</v>
       </c>
       <c r="AI197" t="s">
         <v>630</v>
       </c>
       <c r="AJ197">
         <v>109096</v>
       </c>
-      <c r="AK197">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
         <v>634</v>
       </c>
       <c r="E198" t="s">
         <v>491</v>
       </c>
       <c r="F198" t="s">
         <v>635</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H198" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I198" t="s">
         <v>585</v>
       </c>
       <c r="J198" t="s">
         <v>74</v>
       </c>
       <c r="AE198">
         <v>1</v>
       </c>
       <c r="AF198">
         <v>21.0</v>
       </c>
       <c r="AI198" t="s">
         <v>630</v>
       </c>
       <c r="AJ198">
         <v>108348</v>
       </c>
       <c r="AK198">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="D199" t="s">
         <v>636</v>
       </c>
       <c r="E199" t="s">
         <v>439</v>
       </c>
       <c r="F199" t="s">
         <v>637</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H199" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I199" t="s">
         <v>585</v>
       </c>
       <c r="J199" t="s">
         <v>29</v>
       </c>
       <c r="AE199">
@@ -10453,50 +10483,53 @@
       </c>
       <c r="F202" t="s">
         <v>644</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I202" t="s">
         <v>585</v>
       </c>
       <c r="J202" t="s">
         <v>435</v>
       </c>
       <c r="AF202">
         <v>12.0</v>
       </c>
       <c r="AI202" t="s">
         <v>630</v>
       </c>
       <c r="AJ202">
         <v>108752</v>
       </c>
+      <c r="AK202">
+        <v>5</v>
+      </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
         <v>357</v>
       </c>
       <c r="E203" t="s">
         <v>77</v>
       </c>
       <c r="F203" t="s">
         <v>645</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H203" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I203" t="s">
         <v>585</v>
       </c>
       <c r="J203" t="s">
         <v>74</v>
       </c>
       <c r="AF203">
         <v>12.0</v>
@@ -10523,53 +10556,50 @@
       </c>
       <c r="G204" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H204" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I204" t="s">
         <v>585</v>
       </c>
       <c r="J204" t="s">
         <v>435</v>
       </c>
       <c r="AE204">
         <v>1</v>
       </c>
       <c r="AF204">
         <v>21.0</v>
       </c>
       <c r="AI204" t="s">
         <v>649</v>
       </c>
       <c r="AJ204">
         <v>105224</v>
       </c>
-      <c r="AK204">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="205" spans="1:37">
       <c r="D205" t="s">
         <v>650</v>
       </c>
       <c r="E205" t="s">
         <v>651</v>
       </c>
       <c r="F205" t="s">
         <v>652</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H205" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I205" t="s">
         <v>585</v>
       </c>
       <c r="J205" t="s">
         <v>74</v>
       </c>
       <c r="AE205">
         <v>1</v>
@@ -10670,127 +10700,127 @@
       <c r="F208" t="s">
         <v>659</v>
       </c>
       <c r="G208" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H208" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I208" t="s">
         <v>585</v>
       </c>
       <c r="J208" t="s">
         <v>29</v>
       </c>
       <c r="AF208">
         <v>12.0</v>
       </c>
       <c r="AI208" t="s">
         <v>649</v>
       </c>
       <c r="AJ208">
         <v>110035</v>
       </c>
       <c r="AK208">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
         <v>660</v>
       </c>
       <c r="E209" t="s">
         <v>291</v>
       </c>
       <c r="F209" t="s">
         <v>661</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I209" t="s">
         <v>585</v>
       </c>
       <c r="J209" t="s">
         <v>74</v>
       </c>
       <c r="AF209">
         <v>16.0</v>
       </c>
       <c r="AG209">
         <v>16.0</v>
       </c>
       <c r="AI209" t="s">
         <v>662</v>
       </c>
       <c r="AJ209">
         <v>105216</v>
       </c>
       <c r="AK209">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
         <v>663</v>
       </c>
       <c r="E210" t="s">
         <v>439</v>
       </c>
       <c r="F210" t="s">
         <v>664</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I210" t="s">
         <v>585</v>
       </c>
       <c r="J210" t="s">
         <v>29</v>
       </c>
       <c r="AE210">
         <v>1</v>
       </c>
       <c r="AF210">
         <v>25.0</v>
       </c>
       <c r="AI210" t="s">
         <v>662</v>
       </c>
       <c r="AJ210">
         <v>105221</v>
       </c>
       <c r="AK210">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="D211" t="s">
         <v>665</v>
       </c>
       <c r="E211" t="s">
         <v>666</v>
       </c>
       <c r="F211" t="s">
         <v>667</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I211" t="s">
         <v>585</v>
       </c>
       <c r="J211" t="s">
         <v>45</v>
       </c>
       <c r="AF211">
@@ -11094,86 +11124,86 @@
       <c r="G219" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H219" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I219" t="s">
         <v>585</v>
       </c>
       <c r="J219" t="s">
         <v>74</v>
       </c>
       <c r="AE219">
         <v>1</v>
       </c>
       <c r="AF219">
         <v>25.0</v>
       </c>
       <c r="AI219" t="s">
         <v>662</v>
       </c>
       <c r="AJ219">
         <v>105317</v>
       </c>
       <c r="AK219">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="D220" t="s">
         <v>685</v>
       </c>
       <c r="E220" t="s">
         <v>439</v>
       </c>
       <c r="F220" t="s">
         <v>686</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H220" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I220" t="s">
         <v>585</v>
       </c>
       <c r="AE220">
         <v>1</v>
       </c>
       <c r="AF220">
         <v>25.0</v>
       </c>
       <c r="AI220" t="s">
         <v>662</v>
       </c>
       <c r="AJ220">
         <v>110194</v>
       </c>
       <c r="AK220">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="D221" t="s">
         <v>184</v>
       </c>
       <c r="E221" t="s">
         <v>259</v>
       </c>
       <c r="F221" t="s">
         <v>687</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H221" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I221" t="s">
         <v>585</v>
       </c>
       <c r="J221" t="s">
         <v>35</v>
       </c>
       <c r="AE221">
@@ -11208,51 +11238,51 @@
       <c r="H222" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I222" t="s">
         <v>585</v>
       </c>
       <c r="J222" t="s">
         <v>300</v>
       </c>
       <c r="AE222">
         <v>1</v>
       </c>
       <c r="AF222">
         <v>25.0</v>
       </c>
       <c r="AG222">
         <v>25.0</v>
       </c>
       <c r="AI222" t="s">
         <v>662</v>
       </c>
       <c r="AJ222">
         <v>105359</v>
       </c>
       <c r="AK222">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="D223" t="s">
         <v>691</v>
       </c>
       <c r="E223" t="s">
         <v>248</v>
       </c>
       <c r="F223" t="s">
         <v>692</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I223" t="s">
         <v>585</v>
       </c>
       <c r="J223" t="s">
         <v>40</v>
       </c>
       <c r="AE223">
@@ -11500,51 +11530,51 @@
       <c r="F230" t="s">
         <v>704</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I230" t="s">
         <v>585</v>
       </c>
       <c r="J230" t="s">
         <v>428</v>
       </c>
       <c r="AF230">
         <v>16.0</v>
       </c>
       <c r="AI230" t="s">
         <v>662</v>
       </c>
       <c r="AJ230">
         <v>106159</v>
       </c>
       <c r="AK230">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="231" spans="1:37">
       <c r="D231" t="s">
         <v>705</v>
       </c>
       <c r="E231" t="s">
         <v>127</v>
       </c>
       <c r="F231" t="s">
         <v>706</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H231" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I231" t="s">
         <v>585</v>
       </c>
       <c r="J231" t="s">
         <v>74</v>
       </c>
       <c r="AE231">
@@ -11775,51 +11805,51 @@
       <c r="H237" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I237" t="s">
         <v>585</v>
       </c>
       <c r="J237" t="s">
         <v>45</v>
       </c>
       <c r="AE237">
         <v>1</v>
       </c>
       <c r="AF237">
         <v>25.0</v>
       </c>
       <c r="AG237">
         <v>25.0</v>
       </c>
       <c r="AI237" t="s">
         <v>717</v>
       </c>
       <c r="AJ237">
         <v>105325</v>
       </c>
       <c r="AK237">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:37">
       <c r="D238" t="s">
         <v>718</v>
       </c>
       <c r="E238" t="s">
         <v>556</v>
       </c>
       <c r="F238" t="s">
         <v>719</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H238" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I238" t="s">
         <v>585</v>
       </c>
       <c r="J238" t="s">
         <v>281</v>
       </c>
       <c r="AF238">
@@ -11845,51 +11875,51 @@
       <c r="F239" t="s">
         <v>722</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H239" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I239" t="s">
         <v>585</v>
       </c>
       <c r="J239" t="s">
         <v>281</v>
       </c>
       <c r="AF239">
         <v>16.0</v>
       </c>
       <c r="AI239" t="s">
         <v>717</v>
       </c>
       <c r="AJ239">
         <v>106113</v>
       </c>
       <c r="AK239">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:37">
       <c r="D240" t="s">
         <v>723</v>
       </c>
       <c r="E240" t="s">
         <v>68</v>
       </c>
       <c r="F240" t="s">
         <v>724</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H240" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I240" t="s">
         <v>585</v>
       </c>
       <c r="J240" t="s">
         <v>725</v>
       </c>
       <c r="AE240">
@@ -11994,51 +12024,51 @@
       <c r="G243" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H243" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I243" t="s">
         <v>585</v>
       </c>
       <c r="J243" t="s">
         <v>74</v>
       </c>
       <c r="AE243">
         <v>1</v>
       </c>
       <c r="AF243">
         <v>25.0</v>
       </c>
       <c r="AI243" t="s">
         <v>717</v>
       </c>
       <c r="AJ243">
         <v>110540</v>
       </c>
       <c r="AK243">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="244" spans="1:37">
       <c r="D244" t="s">
         <v>733</v>
       </c>
       <c r="E244" t="s">
         <v>734</v>
       </c>
       <c r="F244" t="s">
         <v>735</v>
       </c>
       <c r="G244" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H244" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I244" t="s">
         <v>585</v>
       </c>
       <c r="J244" t="s">
         <v>428</v>
       </c>
       <c r="AF244">
@@ -12064,83 +12094,83 @@
       <c r="F245" t="s">
         <v>737</v>
       </c>
       <c r="G245" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H245" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I245" t="s">
         <v>585</v>
       </c>
       <c r="J245" t="s">
         <v>74</v>
       </c>
       <c r="AF245">
         <v>16.0</v>
       </c>
       <c r="AI245" t="s">
         <v>717</v>
       </c>
       <c r="AJ245">
         <v>105171</v>
       </c>
       <c r="AK245">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="246" spans="1:37">
       <c r="D246" t="s">
         <v>738</v>
       </c>
       <c r="E246" t="s">
         <v>721</v>
       </c>
       <c r="F246" t="s">
         <v>739</v>
       </c>
       <c r="G246" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H246" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I246" t="s">
         <v>585</v>
       </c>
       <c r="AF246">
         <v>16.0</v>
       </c>
       <c r="AI246" t="s">
         <v>717</v>
       </c>
       <c r="AJ246">
         <v>105176</v>
       </c>
       <c r="AK246">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="247" spans="1:37">
       <c r="D247" t="s">
         <v>740</v>
       </c>
       <c r="E247" t="s">
         <v>741</v>
       </c>
       <c r="F247" t="s">
         <v>742</v>
       </c>
       <c r="G247" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H247" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I247" t="s">
         <v>585</v>
       </c>
       <c r="J247" t="s">
         <v>80</v>
       </c>
       <c r="AE247">
@@ -12475,50 +12505,53 @@
       </c>
       <c r="G256" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H256" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I256" t="s">
         <v>585</v>
       </c>
       <c r="J256" t="s">
         <v>29</v>
       </c>
       <c r="AE256">
         <v>1</v>
       </c>
       <c r="AF256">
         <v>25.0</v>
       </c>
       <c r="AI256" t="s">
         <v>750</v>
       </c>
       <c r="AJ256">
         <v>105322</v>
       </c>
+      <c r="AK256">
+        <v>5</v>
+      </c>
     </row>
     <row r="257" spans="1:37">
       <c r="D257" t="s">
         <v>764</v>
       </c>
       <c r="E257" t="s">
         <v>765</v>
       </c>
       <c r="F257" t="s">
         <v>766</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H257" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I257" t="s">
         <v>585</v>
       </c>
       <c r="J257" t="s">
         <v>74</v>
       </c>
       <c r="AE257">
         <v>1</v>
@@ -12584,162 +12617,162 @@
       <c r="F259" t="s">
         <v>769</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H259" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I259" t="s">
         <v>585</v>
       </c>
       <c r="AF259">
         <v>16.0</v>
       </c>
       <c r="AG259">
         <v>16.0</v>
       </c>
       <c r="AI259" t="s">
         <v>750</v>
       </c>
       <c r="AJ259">
         <v>105095</v>
       </c>
       <c r="AK259">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="260" spans="1:37">
       <c r="D260" t="s">
         <v>770</v>
       </c>
       <c r="E260" t="s">
         <v>119</v>
       </c>
       <c r="F260" t="s">
         <v>771</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H260" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I260" t="s">
         <v>585</v>
       </c>
       <c r="J260" t="s">
         <v>56</v>
       </c>
       <c r="AE260">
         <v>1</v>
       </c>
       <c r="AF260">
         <v>25.0</v>
       </c>
       <c r="AI260" t="s">
         <v>750</v>
       </c>
       <c r="AJ260">
         <v>106394</v>
       </c>
       <c r="AK260">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="261" spans="1:37">
       <c r="D261" t="s">
         <v>772</v>
       </c>
       <c r="E261" t="s">
         <v>220</v>
       </c>
       <c r="F261" t="s">
         <v>773</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H261" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I261" t="s">
         <v>585</v>
       </c>
       <c r="J261" t="s">
         <v>774</v>
       </c>
       <c r="AF261">
         <v>16.0</v>
       </c>
       <c r="AG261">
         <v>16.0</v>
       </c>
       <c r="AI261" t="s">
         <v>750</v>
       </c>
       <c r="AJ261">
         <v>108260</v>
       </c>
       <c r="AK261">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="262" spans="1:37">
       <c r="D262" t="s">
         <v>775</v>
       </c>
       <c r="E262" t="s">
         <v>575</v>
       </c>
       <c r="F262" t="s">
         <v>776</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H262" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I262" t="s">
         <v>585</v>
       </c>
       <c r="J262" t="s">
         <v>621</v>
       </c>
       <c r="AF262">
         <v>16.0</v>
       </c>
       <c r="AI262" t="s">
         <v>750</v>
       </c>
       <c r="AJ262">
         <v>105207</v>
       </c>
       <c r="AK262">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="263" spans="1:37">
       <c r="D263" t="s">
         <v>777</v>
       </c>
       <c r="E263" t="s">
         <v>778</v>
       </c>
       <c r="F263" t="s">
         <v>779</v>
       </c>
       <c r="G263" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H263" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I263" t="s">
         <v>585</v>
       </c>
       <c r="J263" t="s">
         <v>192</v>
       </c>
       <c r="AF263">
@@ -12771,86 +12804,86 @@
       <c r="G264" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H264" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I264" t="s">
         <v>585</v>
       </c>
       <c r="J264" t="s">
         <v>281</v>
       </c>
       <c r="AE264">
         <v>1</v>
       </c>
       <c r="AF264">
         <v>25.0</v>
       </c>
       <c r="AI264" t="s">
         <v>780</v>
       </c>
       <c r="AJ264">
         <v>105427</v>
       </c>
       <c r="AK264">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="265" spans="1:37">
       <c r="D265" t="s">
         <v>720</v>
       </c>
       <c r="E265" t="s">
         <v>783</v>
       </c>
       <c r="F265" t="s">
         <v>784</v>
       </c>
       <c r="G265" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H265" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I265" t="s">
         <v>585</v>
       </c>
       <c r="J265" t="s">
         <v>281</v>
       </c>
       <c r="AF265">
         <v>16.0</v>
       </c>
       <c r="AI265" t="s">
         <v>780</v>
       </c>
       <c r="AJ265">
         <v>105438</v>
       </c>
       <c r="AK265">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>