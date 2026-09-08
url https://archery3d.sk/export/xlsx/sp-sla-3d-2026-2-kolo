--- v1 (2026-08-18)
+++ v2 (2026-09-08)
@@ -4496,51 +4496,51 @@
       <c r="H43" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>80</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>25.0</v>
       </c>
       <c r="AG43">
         <v>25.0</v>
       </c>
       <c r="AI43" t="s">
         <v>159</v>
       </c>
       <c r="AJ43">
         <v>105119</v>
       </c>
       <c r="AK43">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>173</v>
       </c>
       <c r="E44" t="s">
         <v>174</v>
       </c>
       <c r="F44" t="s">
         <v>175</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>176</v>
       </c>
       <c r="AF44">
@@ -5335,89 +5335,89 @@
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I65" t="s">
         <v>239</v>
       </c>
       <c r="J65" t="s">
         <v>247</v>
       </c>
       <c r="AF65">
         <v>16.0</v>
       </c>
       <c r="AG65">
         <v>16.0</v>
       </c>
       <c r="AI65" t="s">
         <v>240</v>
       </c>
       <c r="AJ65">
         <v>105424</v>
       </c>
       <c r="AK65">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>245</v>
       </c>
       <c r="E66" t="s">
         <v>248</v>
       </c>
       <c r="F66" t="s">
         <v>249</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I66" t="s">
         <v>239</v>
       </c>
       <c r="J66" t="s">
         <v>247</v>
       </c>
       <c r="AF66">
         <v>16.0</v>
       </c>
       <c r="AG66">
         <v>16.0</v>
       </c>
       <c r="AI66" t="s">
         <v>240</v>
       </c>
       <c r="AJ66">
         <v>105936</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>250</v>
       </c>
       <c r="E67" t="s">
         <v>251</v>
       </c>
       <c r="F67" t="s">
         <v>252</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I67" t="s">
         <v>253</v>
       </c>
       <c r="AF67">
         <v>16.0</v>
       </c>
       <c r="AI67" t="s">
@@ -6108,53 +6108,50 @@
       </c>
       <c r="G86" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H86" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I86" t="s">
         <v>304</v>
       </c>
       <c r="J86" t="s">
         <v>74</v>
       </c>
       <c r="AD86" t="s">
         <v>313</v>
       </c>
       <c r="AF86">
         <v>10.0</v>
       </c>
       <c r="AI86" t="s">
         <v>314</v>
       </c>
       <c r="AJ86">
         <v>105135</v>
       </c>
-      <c r="AK86">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>315</v>
       </c>
       <c r="E87" t="s">
         <v>127</v>
       </c>
       <c r="F87" t="s">
         <v>316</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I87" t="s">
         <v>304</v>
       </c>
       <c r="J87" t="s">
         <v>50</v>
       </c>
       <c r="AE87">
         <v>1</v>
@@ -7450,51 +7447,51 @@
       <c r="F122" t="s">
         <v>420</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="4" t="s">
         <v>79</v>
       </c>
       <c r="I122" t="s">
         <v>408</v>
       </c>
       <c r="J122" t="s">
         <v>417</v>
       </c>
       <c r="AF122">
         <v>12.0</v>
       </c>
       <c r="AI122" t="s">
         <v>414</v>
       </c>
       <c r="AJ122">
         <v>105214</v>
       </c>
       <c r="AK122">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>421</v>
       </c>
       <c r="E123" t="s">
         <v>38</v>
       </c>
       <c r="F123" t="s">
         <v>422</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I123" t="s">
         <v>408</v>
       </c>
       <c r="J123" t="s">
         <v>423</v>
       </c>
       <c r="AF123">
@@ -7722,51 +7719,51 @@
       <c r="H129" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I129" t="s">
         <v>408</v>
       </c>
       <c r="J129" t="s">
         <v>45</v>
       </c>
       <c r="AE129">
         <v>1</v>
       </c>
       <c r="AF129">
         <v>25.0</v>
       </c>
       <c r="AG129">
         <v>25.0</v>
       </c>
       <c r="AI129" t="s">
         <v>424</v>
       </c>
       <c r="AJ129">
         <v>105104</v>
       </c>
       <c r="AK129">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>443</v>
       </c>
       <c r="E130" t="s">
         <v>127</v>
       </c>
       <c r="F130" t="s">
         <v>444</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>113</v>
       </c>
       <c r="I130" t="s">
         <v>408</v>
       </c>
       <c r="J130" t="s">
         <v>445</v>
       </c>
       <c r="AF130">
@@ -9627,51 +9624,51 @@
       <c r="G180" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H180" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I180" t="s">
         <v>493</v>
       </c>
       <c r="J180" t="s">
         <v>288</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AF180">
         <v>25.0</v>
       </c>
       <c r="AI180" t="s">
         <v>570</v>
       </c>
       <c r="AJ180">
         <v>105400</v>
       </c>
       <c r="AK180">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
         <v>574</v>
       </c>
       <c r="E181" t="s">
         <v>575</v>
       </c>
       <c r="F181" t="s">
         <v>576</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I181" t="s">
         <v>493</v>
       </c>
       <c r="J181" t="s">
         <v>29</v>
       </c>
       <c r="AE181">