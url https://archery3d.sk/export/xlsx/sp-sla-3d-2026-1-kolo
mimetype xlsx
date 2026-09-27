--- v5 (2026-09-06)
+++ v6 (2026-09-27)
@@ -3158,51 +3158,51 @@
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>50</v>
       </c>
       <c r="AD7" t="s">
         <v>51</v>
       </c>
       <c r="AE7">
         <v>2</v>
       </c>
       <c r="AF7">
         <v>26.0</v>
       </c>
       <c r="AI7" t="s">
         <v>31</v>
       </c>
       <c r="AJ7">
         <v>104956</v>
       </c>
       <c r="AK7">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>53</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>40</v>
       </c>
       <c r="AD8" t="s">
@@ -3240,51 +3240,51 @@
       <c r="H9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>61</v>
       </c>
       <c r="AD9" t="s">
         <v>62</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>18.0</v>
       </c>
       <c r="AI9" t="s">
         <v>57</v>
       </c>
       <c r="AJ9">
         <v>105648</v>
       </c>
       <c r="AK9">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>64</v>
       </c>
       <c r="F10" t="s">
         <v>65</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>61</v>
       </c>
       <c r="AE10">
@@ -3538,51 +3538,51 @@
       <c r="F17" t="s">
         <v>89</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>45</v>
       </c>
       <c r="AF17">
         <v>12.0</v>
       </c>
       <c r="AI17" t="s">
         <v>81</v>
       </c>
       <c r="AJ17">
         <v>106927</v>
       </c>
       <c r="AK17">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>90</v>
       </c>
       <c r="E18" t="s">
         <v>91</v>
       </c>
       <c r="F18" t="s">
         <v>92</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>77</v>
       </c>
       <c r="AF18">
@@ -3652,51 +3652,51 @@
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>61</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>24.0</v>
       </c>
       <c r="AI20" t="s">
         <v>97</v>
       </c>
       <c r="AJ20">
         <v>105003</v>
       </c>
       <c r="AK20">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>101</v>
       </c>
       <c r="E21" t="s">
         <v>102</v>
       </c>
       <c r="F21" t="s">
         <v>103</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>61</v>
       </c>
       <c r="AE21">
@@ -3804,51 +3804,51 @@
       <c r="F24" t="s">
         <v>112</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>45</v>
       </c>
       <c r="AF24">
         <v>16.0</v>
       </c>
       <c r="AI24" t="s">
         <v>97</v>
       </c>
       <c r="AJ24">
         <v>105560</v>
       </c>
       <c r="AK24">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>113</v>
       </c>
       <c r="E25" t="s">
         <v>114</v>
       </c>
       <c r="F25" t="s">
         <v>115</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>116</v>
       </c>
       <c r="AE25">
@@ -3991,51 +3991,51 @@
       <c r="F29" t="s">
         <v>127</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>24.0</v>
       </c>
       <c r="AI29" t="s">
         <v>97</v>
       </c>
       <c r="AJ29">
         <v>107430</v>
       </c>
       <c r="AK29">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>70</v>
       </c>
       <c r="E30" t="s">
         <v>128</v>
       </c>
       <c r="F30" t="s">
         <v>129</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>73</v>
       </c>
       <c r="AE30">
@@ -4370,50 +4370,53 @@
       </c>
       <c r="F39" t="s">
         <v>156</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>24.0</v>
       </c>
       <c r="AI39" t="s">
         <v>150</v>
       </c>
       <c r="AJ39">
         <v>105017</v>
       </c>
+      <c r="AK39">
+        <v>5</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>157</v>
       </c>
       <c r="E40" t="s">
         <v>158</v>
       </c>
       <c r="F40" t="s">
         <v>159</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>29</v>
       </c>
       <c r="AE40">
         <v>1</v>
@@ -4836,51 +4839,51 @@
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>195</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>24.0</v>
       </c>
       <c r="AI51" t="s">
         <v>186</v>
       </c>
       <c r="AJ51">
         <v>105085</v>
       </c>
       <c r="AK51">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>196</v>
       </c>
       <c r="E52" t="s">
         <v>121</v>
       </c>
       <c r="F52" t="s">
         <v>197</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
         <v>198</v>
       </c>
       <c r="AF52">
@@ -5257,51 +5260,51 @@
       <c r="F62" t="s">
         <v>231</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I62" t="s">
         <v>228</v>
       </c>
       <c r="J62" t="s">
         <v>232</v>
       </c>
       <c r="AF62">
         <v>16.0</v>
       </c>
       <c r="AI62" t="s">
         <v>229</v>
       </c>
       <c r="AJ62">
         <v>105423</v>
       </c>
       <c r="AK62">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>233</v>
       </c>
       <c r="E63" t="s">
         <v>234</v>
       </c>
       <c r="F63" t="s">
         <v>235</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I63" t="s">
         <v>236</v>
       </c>
       <c r="J63" t="s">
         <v>61</v>
       </c>
       <c r="AE63">
@@ -5374,51 +5377,51 @@
       <c r="H65" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I65" t="s">
         <v>236</v>
       </c>
       <c r="J65" t="s">
         <v>29</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>24.0</v>
       </c>
       <c r="AG65">
         <v>24.0</v>
       </c>
       <c r="AI65" t="s">
         <v>237</v>
       </c>
       <c r="AJ65">
         <v>105049</v>
       </c>
       <c r="AK65">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>245</v>
       </c>
       <c r="E66" t="s">
         <v>246</v>
       </c>
       <c r="F66" t="s">
         <v>247</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I66" t="s">
         <v>236</v>
       </c>
       <c r="J66" t="s">
         <v>107</v>
       </c>
       <c r="AE66">
@@ -5517,165 +5520,162 @@
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I69" t="s">
         <v>236</v>
       </c>
       <c r="J69" t="s">
         <v>241</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>24.0</v>
       </c>
       <c r="AI69" t="s">
         <v>237</v>
       </c>
       <c r="AJ69">
         <v>105205</v>
       </c>
       <c r="AK69">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>256</v>
       </c>
       <c r="E70" t="s">
         <v>139</v>
       </c>
       <c r="F70" t="s">
         <v>257</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I70" t="s">
         <v>258</v>
       </c>
       <c r="J70" t="s">
         <v>61</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
         <v>20.0</v>
       </c>
       <c r="AI70" t="s">
         <v>259</v>
       </c>
       <c r="AJ70">
         <v>104958</v>
       </c>
-      <c r="AK70">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>260</v>
       </c>
       <c r="E71" t="s">
         <v>102</v>
       </c>
       <c r="F71" t="s">
         <v>261</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I71" t="s">
         <v>258</v>
       </c>
       <c r="J71" t="s">
         <v>262</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>24.0</v>
       </c>
       <c r="AI71" t="s">
         <v>263</v>
       </c>
       <c r="AJ71">
         <v>110610</v>
       </c>
       <c r="AK71">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>264</v>
       </c>
       <c r="E72" t="s">
         <v>265</v>
       </c>
       <c r="F72" t="s">
         <v>266</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I72" t="s">
         <v>258</v>
       </c>
       <c r="J72" t="s">
         <v>267</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>24.0</v>
       </c>
       <c r="AI72" t="s">
         <v>263</v>
       </c>
       <c r="AJ72">
         <v>105257</v>
       </c>
       <c r="AK72">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>268</v>
       </c>
       <c r="E73" t="s">
         <v>269</v>
       </c>
       <c r="F73" t="s">
         <v>270</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I73" t="s">
         <v>258</v>
       </c>
       <c r="J73" t="s">
         <v>61</v>
       </c>
       <c r="AE73">
@@ -5707,51 +5707,51 @@
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I74" t="s">
         <v>258</v>
       </c>
       <c r="J74" t="s">
         <v>107</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>24.0</v>
       </c>
       <c r="AI74" t="s">
         <v>263</v>
       </c>
       <c r="AJ74">
         <v>105016</v>
       </c>
       <c r="AK74">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>273</v>
       </c>
       <c r="E75" t="s">
         <v>226</v>
       </c>
       <c r="F75" t="s">
         <v>274</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I75" t="s">
         <v>258</v>
       </c>
       <c r="J75" t="s">
         <v>275</v>
       </c>
       <c r="AE75">
@@ -7455,51 +7455,51 @@
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I120" t="s">
         <v>308</v>
       </c>
       <c r="J120" t="s">
         <v>378</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AF120">
         <v>24.0</v>
       </c>
       <c r="AI120" t="s">
         <v>398</v>
       </c>
       <c r="AJ120">
         <v>107196</v>
       </c>
       <c r="AK120">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>404</v>
       </c>
       <c r="E121" t="s">
         <v>405</v>
       </c>
       <c r="F121" t="s">
         <v>406</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I121" t="s">
         <v>308</v>
       </c>
       <c r="J121" t="s">
         <v>407</v>
       </c>
       <c r="AE121">
@@ -8320,51 +8320,51 @@
       <c r="F143" t="s">
         <v>472</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I143" t="s">
         <v>436</v>
       </c>
       <c r="J143" t="s">
         <v>172</v>
       </c>
       <c r="AF143">
         <v>16.0</v>
       </c>
       <c r="AI143" t="s">
         <v>447</v>
       </c>
       <c r="AJ143">
         <v>105164</v>
       </c>
       <c r="AK143">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
         <v>473</v>
       </c>
       <c r="E144" t="s">
         <v>474</v>
       </c>
       <c r="F144" t="s">
         <v>475</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I144" t="s">
         <v>436</v>
       </c>
       <c r="J144" t="s">
         <v>407</v>
       </c>
       <c r="AF144">
@@ -9068,51 +9068,51 @@
       <c r="F163" t="s">
         <v>530</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H163" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I163" t="s">
         <v>518</v>
       </c>
       <c r="J163" t="s">
         <v>172</v>
       </c>
       <c r="AF163">
         <v>12.0</v>
       </c>
       <c r="AI163" t="s">
         <v>531</v>
       </c>
       <c r="AJ163">
         <v>105292</v>
       </c>
       <c r="AK163">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
         <v>525</v>
       </c>
       <c r="E164" t="s">
         <v>532</v>
       </c>
       <c r="F164" t="s">
         <v>533</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H164" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I164" t="s">
         <v>518</v>
       </c>
       <c r="J164" t="s">
         <v>267</v>
       </c>
       <c r="AE164">
@@ -10020,51 +10020,51 @@
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I189" t="s">
         <v>518</v>
       </c>
       <c r="J189" t="s">
         <v>293</v>
       </c>
       <c r="AE189">
         <v>1</v>
       </c>
       <c r="AF189">
         <v>24.0</v>
       </c>
       <c r="AI189" t="s">
         <v>588</v>
       </c>
       <c r="AJ189">
         <v>105398</v>
       </c>
       <c r="AK189">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
         <v>595</v>
       </c>
       <c r="E190" t="s">
         <v>596</v>
       </c>
       <c r="F190" t="s">
         <v>597</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I190" t="s">
         <v>518</v>
       </c>
       <c r="J190" t="s">
         <v>50</v>
       </c>
       <c r="AE190">
@@ -10780,51 +10780,51 @@
       <c r="F209" t="s">
         <v>650</v>
       </c>
       <c r="G209" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H209" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I209" t="s">
         <v>611</v>
       </c>
       <c r="J209" t="s">
         <v>61</v>
       </c>
       <c r="AF209">
         <v>12.0</v>
       </c>
       <c r="AI209" t="s">
         <v>649</v>
       </c>
       <c r="AJ209">
         <v>105749</v>
       </c>
       <c r="AK209">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
         <v>651</v>
       </c>
       <c r="E210" t="s">
         <v>652</v>
       </c>
       <c r="F210" t="s">
         <v>653</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H210" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I210" t="s">
         <v>611</v>
       </c>
       <c r="J210" t="s">
         <v>407</v>
       </c>
       <c r="AE210">
@@ -11239,51 +11239,51 @@
       <c r="H221" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I221" t="s">
         <v>611</v>
       </c>
       <c r="J221" t="s">
         <v>107</v>
       </c>
       <c r="AE221">
         <v>1</v>
       </c>
       <c r="AF221">
         <v>24.0</v>
       </c>
       <c r="AG221">
         <v>24.0</v>
       </c>
       <c r="AI221" t="s">
         <v>658</v>
       </c>
       <c r="AJ221">
         <v>105014</v>
       </c>
       <c r="AK221">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="222" spans="1:37">
       <c r="D222" t="s">
         <v>678</v>
       </c>
       <c r="E222" t="s">
         <v>226</v>
       </c>
       <c r="F222" t="s">
         <v>679</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I222" t="s">
         <v>611</v>
       </c>
       <c r="J222" t="s">
         <v>267</v>
       </c>
       <c r="AE222">
@@ -11394,51 +11394,51 @@
       <c r="G225" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I225" t="s">
         <v>611</v>
       </c>
       <c r="J225" t="s">
         <v>172</v>
       </c>
       <c r="AE225">
         <v>1</v>
       </c>
       <c r="AF225">
         <v>24.0</v>
       </c>
       <c r="AI225" t="s">
         <v>658</v>
       </c>
       <c r="AJ225">
         <v>105284</v>
       </c>
       <c r="AK225">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="226" spans="1:37">
       <c r="D226" t="s">
         <v>687</v>
       </c>
       <c r="E226" t="s">
         <v>118</v>
       </c>
       <c r="F226" t="s">
         <v>688</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H226" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I226" t="s">
         <v>611</v>
       </c>
       <c r="J226" t="s">
         <v>172</v>
       </c>
       <c r="AF226">
@@ -11879,51 +11879,51 @@
       <c r="H238" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I238" t="s">
         <v>611</v>
       </c>
       <c r="J238" t="s">
         <v>61</v>
       </c>
       <c r="AE238">
         <v>1</v>
       </c>
       <c r="AF238">
         <v>24.0</v>
       </c>
       <c r="AG238">
         <v>24.0</v>
       </c>
       <c r="AI238" t="s">
         <v>658</v>
       </c>
       <c r="AJ238">
         <v>105159</v>
       </c>
       <c r="AK238">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="239" spans="1:37">
       <c r="D239" t="s">
         <v>713</v>
       </c>
       <c r="E239" t="s">
         <v>449</v>
       </c>
       <c r="F239" t="s">
         <v>714</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H239" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I239" t="s">
         <v>611</v>
       </c>
       <c r="AF239">
         <v>16.0</v>
       </c>
       <c r="AI239" t="s">
@@ -12174,51 +12174,51 @@
       <c r="F246" t="s">
         <v>733</v>
       </c>
       <c r="G246" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H246" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I246" t="s">
         <v>611</v>
       </c>
       <c r="J246" t="s">
         <v>288</v>
       </c>
       <c r="AF246">
         <v>16.0</v>
       </c>
       <c r="AI246" t="s">
         <v>720</v>
       </c>
       <c r="AJ246">
         <v>105022</v>
       </c>
       <c r="AK246">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="247" spans="1:37">
       <c r="D247" t="s">
         <v>734</v>
       </c>
       <c r="E247" t="s">
         <v>170</v>
       </c>
       <c r="F247" t="s">
         <v>735</v>
       </c>
       <c r="G247" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H247" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I247" t="s">
         <v>611</v>
       </c>
       <c r="J247" t="s">
         <v>107</v>
       </c>
       <c r="AE247">