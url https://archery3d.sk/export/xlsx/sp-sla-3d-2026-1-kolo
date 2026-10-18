--- v6 (2026-09-27)
+++ v7 (2026-10-18)
@@ -3877,51 +3877,51 @@
       <c r="F26" t="s">
         <v>119</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>45</v>
       </c>
       <c r="AF26">
         <v>16.0</v>
       </c>
       <c r="AI26" t="s">
         <v>97</v>
       </c>
       <c r="AJ26">
         <v>105068</v>
       </c>
       <c r="AK26">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>120</v>
       </c>
       <c r="E27" t="s">
         <v>121</v>
       </c>
       <c r="F27" t="s">
         <v>122</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>107</v>
       </c>
       <c r="AE27">
@@ -5593,51 +5593,51 @@
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I71" t="s">
         <v>258</v>
       </c>
       <c r="J71" t="s">
         <v>262</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>24.0</v>
       </c>
       <c r="AI71" t="s">
         <v>263</v>
       </c>
       <c r="AJ71">
         <v>110610</v>
       </c>
       <c r="AK71">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>264</v>
       </c>
       <c r="E72" t="s">
         <v>265</v>
       </c>
       <c r="F72" t="s">
         <v>266</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I72" t="s">
         <v>258</v>
       </c>
       <c r="J72" t="s">
         <v>267</v>
       </c>
       <c r="AE72">
@@ -6286,51 +6286,51 @@
       <c r="H89" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I89" t="s">
         <v>308</v>
       </c>
       <c r="J89" t="s">
         <v>29</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
         <v>20.0</v>
       </c>
       <c r="AG89">
         <v>20.0</v>
       </c>
       <c r="AI89" t="s">
         <v>318</v>
       </c>
       <c r="AJ89">
         <v>105031</v>
       </c>
       <c r="AK89">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>319</v>
       </c>
       <c r="E90" t="s">
         <v>320</v>
       </c>
       <c r="F90" t="s">
         <v>321</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H90" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I90" t="s">
         <v>308</v>
       </c>
       <c r="J90" t="s">
         <v>309</v>
       </c>
       <c r="AE90">
@@ -6914,51 +6914,51 @@
       <c r="E106" t="s">
         <v>38</v>
       </c>
       <c r="F106" t="s">
         <v>363</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I106" t="s">
         <v>308</v>
       </c>
       <c r="AF106">
         <v>16.0</v>
       </c>
       <c r="AI106" t="s">
         <v>328</v>
       </c>
       <c r="AJ106">
         <v>105073</v>
       </c>
       <c r="AK106">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>364</v>
       </c>
       <c r="E107" t="s">
         <v>365</v>
       </c>
       <c r="F107" t="s">
         <v>366</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I107" t="s">
         <v>308</v>
       </c>
       <c r="J107" t="s">
         <v>29</v>
       </c>
       <c r="AF107">
@@ -7180,51 +7180,51 @@
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I113" t="s">
         <v>308</v>
       </c>
       <c r="J113" t="s">
         <v>107</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AF113">
         <v>24.0</v>
       </c>
       <c r="AI113" t="s">
         <v>328</v>
       </c>
       <c r="AJ113">
         <v>105456</v>
       </c>
       <c r="AK113">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>384</v>
       </c>
       <c r="E114" t="s">
         <v>385</v>
       </c>
       <c r="F114" t="s">
         <v>386</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I114" t="s">
         <v>308</v>
       </c>
       <c r="J114" t="s">
         <v>387</v>
       </c>
       <c r="AE114">
@@ -7686,89 +7686,89 @@
       <c r="G126" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H126" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I126" t="s">
         <v>423</v>
       </c>
       <c r="J126" t="s">
         <v>424</v>
       </c>
       <c r="AD126" t="s">
         <v>425</v>
       </c>
       <c r="AF126">
         <v>12.0</v>
       </c>
       <c r="AI126" t="s">
         <v>426</v>
       </c>
       <c r="AJ126">
         <v>106801</v>
       </c>
       <c r="AK126">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>427</v>
       </c>
       <c r="E127" t="s">
         <v>239</v>
       </c>
       <c r="F127" t="s">
         <v>428</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I127" t="s">
         <v>423</v>
       </c>
       <c r="J127" t="s">
         <v>429</v>
       </c>
       <c r="AF127">
         <v>16.0</v>
       </c>
       <c r="AG127">
         <v>16.0</v>
       </c>
       <c r="AI127" t="s">
         <v>430</v>
       </c>
       <c r="AJ127">
         <v>106230</v>
       </c>
       <c r="AK127">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>431</v>
       </c>
       <c r="E128" t="s">
         <v>24</v>
       </c>
       <c r="F128" t="s">
         <v>432</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I128" t="s">
         <v>423</v>
       </c>
       <c r="J128" t="s">
         <v>29</v>
       </c>
       <c r="AE128">
@@ -8247,51 +8247,51 @@
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I141" t="s">
         <v>436</v>
       </c>
       <c r="J141" t="s">
         <v>50</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AF141">
         <v>24.0</v>
       </c>
       <c r="AI141" t="s">
         <v>447</v>
       </c>
       <c r="AJ141">
         <v>105155</v>
       </c>
       <c r="AK141">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>469</v>
       </c>
       <c r="E142" t="s">
         <v>470</v>
       </c>
       <c r="F142" t="s">
         <v>471</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I142" t="s">
         <v>436</v>
       </c>
       <c r="J142" t="s">
         <v>29</v>
       </c>
       <c r="AE142">
@@ -8500,50 +8500,53 @@
       </c>
       <c r="H148" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I148" t="s">
         <v>436</v>
       </c>
       <c r="J148" t="s">
         <v>137</v>
       </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AF148">
         <v>24.0</v>
       </c>
       <c r="AG148">
         <v>24.0</v>
       </c>
       <c r="AI148" t="s">
         <v>484</v>
       </c>
       <c r="AJ148">
         <v>105280</v>
       </c>
+      <c r="AK148">
+        <v>5</v>
+      </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>488</v>
       </c>
       <c r="E149" t="s">
         <v>489</v>
       </c>
       <c r="F149" t="s">
         <v>490</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I149" t="s">
         <v>436</v>
       </c>
       <c r="J149" t="s">
         <v>437</v>
       </c>
       <c r="AF149">
         <v>16.0</v>
@@ -10289,51 +10292,51 @@
       <c r="H196" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I196" t="s">
         <v>611</v>
       </c>
       <c r="J196" t="s">
         <v>35</v>
       </c>
       <c r="AD196" t="s">
         <v>615</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AF196">
         <v>18.0</v>
       </c>
       <c r="AI196" t="s">
         <v>613</v>
       </c>
       <c r="AJ196">
         <v>109928</v>
       </c>
       <c r="AK196">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>616</v>
       </c>
       <c r="E197" t="s">
         <v>617</v>
       </c>
       <c r="F197" t="s">
         <v>618</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I197" t="s">
         <v>611</v>
       </c>
       <c r="J197" t="s">
         <v>267</v>
       </c>
       <c r="AD197" t="s">