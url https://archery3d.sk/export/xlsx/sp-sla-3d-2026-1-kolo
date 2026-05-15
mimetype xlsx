--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -619,51 +619,51 @@
   <si>
     <t>Cyril</t>
   </si>
   <si>
     <t>SVK0529</t>
   </si>
   <si>
     <t>LK Jasov</t>
   </si>
   <si>
     <t>Dorčák</t>
   </si>
   <si>
     <t>SVK0675</t>
   </si>
   <si>
     <t>Indi</t>
   </si>
   <si>
     <t>Ehrenreiter</t>
   </si>
   <si>
     <t>Josef</t>
   </si>
   <si>
-    <t>AUT10003</t>
+    <t>AUT0689</t>
   </si>
   <si>
     <t>BSV-Potzneusiedl</t>
   </si>
   <si>
     <t>Friedrich</t>
   </si>
   <si>
     <t>Huber Mayer</t>
   </si>
   <si>
     <t>AUT1348</t>
   </si>
   <si>
     <t>Schmidt</t>
   </si>
   <si>
     <t>Otto</t>
   </si>
   <si>
     <t>AUT1995</t>
   </si>
   <si>
     <t>Poláčik</t>
   </si>
@@ -3240,51 +3240,51 @@
       <c r="H9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>61</v>
       </c>
       <c r="AD9" t="s">
         <v>62</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>18.0</v>
       </c>
       <c r="AI9" t="s">
         <v>57</v>
       </c>
       <c r="AJ9">
         <v>105648</v>
       </c>
       <c r="AK9">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>64</v>
       </c>
       <c r="F10" t="s">
         <v>65</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>61</v>
       </c>
       <c r="AE10">
@@ -3506,86 +3506,86 @@
       <c r="G16" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>77</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>20.0</v>
       </c>
       <c r="AI16" t="s">
         <v>81</v>
       </c>
       <c r="AJ16">
         <v>105088</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>87</v>
       </c>
       <c r="E17" t="s">
         <v>88</v>
       </c>
       <c r="F17" t="s">
         <v>89</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>45</v>
       </c>
       <c r="AF17">
         <v>12.0</v>
       </c>
       <c r="AI17" t="s">
         <v>81</v>
       </c>
       <c r="AJ17">
         <v>106927</v>
       </c>
       <c r="AK17">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>90</v>
       </c>
       <c r="E18" t="s">
         <v>91</v>
       </c>
       <c r="F18" t="s">
         <v>92</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>77</v>
       </c>
       <c r="AF18">
@@ -3731,51 +3731,51 @@
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>107</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>24.0</v>
       </c>
       <c r="AI22" t="s">
         <v>97</v>
       </c>
       <c r="AJ22">
         <v>107055</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>108</v>
       </c>
       <c r="E23" t="s">
         <v>109</v>
       </c>
       <c r="F23" t="s">
         <v>110</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>45</v>
       </c>
       <c r="AE23">
@@ -4336,51 +4336,51 @@
       <c r="F38" t="s">
         <v>153</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>77</v>
       </c>
       <c r="AF38">
         <v>16.0</v>
       </c>
       <c r="AI38" t="s">
         <v>150</v>
       </c>
       <c r="AJ38">
         <v>105008</v>
       </c>
       <c r="AK38">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>154</v>
       </c>
       <c r="E39" t="s">
         <v>155</v>
       </c>
       <c r="F39" t="s">
         <v>156</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
@@ -4408,50 +4408,53 @@
       </c>
       <c r="H40" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>29</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>24.0</v>
       </c>
       <c r="AG40">
         <v>24.0</v>
       </c>
       <c r="AI40" t="s">
         <v>150</v>
       </c>
       <c r="AJ40">
         <v>105036</v>
       </c>
+      <c r="AK40">
+        <v>5</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>160</v>
       </c>
       <c r="E41" t="s">
         <v>161</v>
       </c>
       <c r="F41" t="s">
         <v>162</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>137</v>
       </c>
       <c r="AE41">
         <v>1</v>
@@ -4523,51 +4526,51 @@
       <c r="H43" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>45</v>
       </c>
       <c r="AE43">
         <v>2</v>
       </c>
       <c r="AF43">
         <v>32.0</v>
       </c>
       <c r="AG43">
         <v>32.0</v>
       </c>
       <c r="AI43" t="s">
         <v>150</v>
       </c>
       <c r="AJ43">
         <v>105067</v>
       </c>
       <c r="AK43">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>169</v>
       </c>
       <c r="E44" t="s">
         <v>170</v>
       </c>
       <c r="F44" t="s">
         <v>171</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>172</v>
       </c>
       <c r="AF44">
@@ -5134,92 +5137,92 @@
       <c r="H59" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I59" t="s">
         <v>28</v>
       </c>
       <c r="J59" t="s">
         <v>45</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>24.0</v>
       </c>
       <c r="AG59">
         <v>24.0</v>
       </c>
       <c r="AI59" t="s">
         <v>186</v>
       </c>
       <c r="AJ59">
         <v>108023</v>
       </c>
       <c r="AK59">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>220</v>
       </c>
       <c r="E60" t="s">
         <v>221</v>
       </c>
       <c r="F60" t="s">
         <v>222</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I60" t="s">
         <v>28</v>
       </c>
       <c r="J60" t="s">
         <v>223</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>24.0</v>
       </c>
       <c r="AG60">
         <v>24.0</v>
       </c>
       <c r="AI60" t="s">
         <v>224</v>
       </c>
       <c r="AJ60">
         <v>105173</v>
       </c>
       <c r="AK60">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>225</v>
       </c>
       <c r="E61" t="s">
         <v>226</v>
       </c>
       <c r="F61" t="s">
         <v>227</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I61" t="s">
         <v>228</v>
       </c>
       <c r="J61" t="s">
         <v>29</v>
       </c>
       <c r="AE61">
@@ -5327,51 +5330,51 @@
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I64" t="s">
         <v>236</v>
       </c>
       <c r="J64" t="s">
         <v>241</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>24.0</v>
       </c>
       <c r="AI64" t="s">
         <v>237</v>
       </c>
       <c r="AJ64">
         <v>105262</v>
       </c>
       <c r="AK64">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>242</v>
       </c>
       <c r="E65" t="s">
         <v>243</v>
       </c>
       <c r="F65" t="s">
         <v>244</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I65" t="s">
         <v>236</v>
       </c>
       <c r="J65" t="s">
         <v>29</v>
       </c>
       <c r="AE65">
@@ -5625,51 +5628,51 @@
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I72" t="s">
         <v>258</v>
       </c>
       <c r="J72" t="s">
         <v>267</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>24.0</v>
       </c>
       <c r="AI72" t="s">
         <v>263</v>
       </c>
       <c r="AJ72">
         <v>105257</v>
       </c>
       <c r="AK72">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>268</v>
       </c>
       <c r="E73" t="s">
         <v>269</v>
       </c>
       <c r="F73" t="s">
         <v>270</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I73" t="s">
         <v>258</v>
       </c>
       <c r="J73" t="s">
         <v>61</v>
       </c>
       <c r="AE73">
@@ -6511,51 +6514,51 @@
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I95" t="s">
         <v>308</v>
       </c>
       <c r="J95" t="s">
         <v>61</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AF95">
         <v>24.0</v>
       </c>
       <c r="AI95" t="s">
         <v>328</v>
       </c>
       <c r="AJ95">
         <v>104999</v>
       </c>
       <c r="AK95">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>336</v>
       </c>
       <c r="E96" t="s">
         <v>252</v>
       </c>
       <c r="F96" t="s">
         <v>337</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I96" t="s">
         <v>308</v>
       </c>
       <c r="J96" t="s">
         <v>275</v>
       </c>
       <c r="AE96">
@@ -6770,50 +6773,53 @@
       </c>
       <c r="H102" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I102" t="s">
         <v>308</v>
       </c>
       <c r="J102" t="s">
         <v>29</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AF102">
         <v>24.0</v>
       </c>
       <c r="AG102">
         <v>24.0</v>
       </c>
       <c r="AI102" t="s">
         <v>328</v>
       </c>
       <c r="AJ102">
         <v>108634</v>
       </c>
+      <c r="AK102">
+        <v>5</v>
+      </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>353</v>
       </c>
       <c r="E103" t="s">
         <v>354</v>
       </c>
       <c r="F103" t="s">
         <v>355</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I103" t="s">
         <v>308</v>
       </c>
       <c r="J103" t="s">
         <v>61</v>
       </c>
       <c r="AE103">
         <v>1</v>
@@ -7522,51 +7528,51 @@
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I122" t="s">
         <v>308</v>
       </c>
       <c r="J122" t="s">
         <v>73</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>24.0</v>
       </c>
       <c r="AI122" t="s">
         <v>398</v>
       </c>
       <c r="AJ122">
         <v>105449</v>
       </c>
       <c r="AK122">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>411</v>
       </c>
       <c r="E123" t="s">
         <v>412</v>
       </c>
       <c r="F123" t="s">
         <v>413</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I123" t="s">
         <v>308</v>
       </c>
       <c r="J123" t="s">
         <v>387</v>
       </c>
       <c r="AE123">
@@ -7598,51 +7604,51 @@
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I124" t="s">
         <v>308</v>
       </c>
       <c r="J124" t="s">
         <v>416</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AF124">
         <v>24.0</v>
       </c>
       <c r="AI124" t="s">
         <v>398</v>
       </c>
       <c r="AJ124">
         <v>107518</v>
       </c>
       <c r="AK124">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>417</v>
       </c>
       <c r="E125" t="s">
         <v>418</v>
       </c>
       <c r="F125" t="s">
         <v>419</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I125" t="s">
         <v>308</v>
       </c>
       <c r="J125" t="s">
         <v>29</v>
       </c>
       <c r="AE125">
@@ -8155,50 +8161,53 @@
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I139" t="s">
         <v>436</v>
       </c>
       <c r="J139" t="s">
         <v>50</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>24.0</v>
       </c>
       <c r="AI139" t="s">
         <v>447</v>
       </c>
       <c r="AJ139">
         <v>106863</v>
       </c>
+      <c r="AK139">
+        <v>5</v>
+      </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>466</v>
       </c>
       <c r="E140" t="s">
         <v>243</v>
       </c>
       <c r="F140" t="s">
         <v>467</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I140" t="s">
         <v>436</v>
       </c>
       <c r="J140" t="s">
         <v>50</v>
       </c>
       <c r="AE140">
         <v>1</v>
@@ -8859,50 +8868,53 @@
       </c>
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I158" t="s">
         <v>436</v>
       </c>
       <c r="J158" t="s">
         <v>50</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AF158">
         <v>24.0</v>
       </c>
       <c r="AI158" t="s">
         <v>504</v>
       </c>
       <c r="AJ158">
         <v>106604</v>
       </c>
+      <c r="AK158">
+        <v>5</v>
+      </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>512</v>
       </c>
       <c r="E159" t="s">
         <v>513</v>
       </c>
       <c r="F159" t="s">
         <v>514</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H159" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I159" t="s">
         <v>436</v>
       </c>
       <c r="J159" t="s">
         <v>29</v>
       </c>
       <c r="AE159">
         <v>1</v>
@@ -9087,87 +9099,84 @@
       </c>
       <c r="G164" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H164" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I164" t="s">
         <v>518</v>
       </c>
       <c r="J164" t="s">
         <v>267</v>
       </c>
       <c r="AE164">
         <v>1</v>
       </c>
       <c r="AF164">
         <v>20.0</v>
       </c>
       <c r="AI164" t="s">
         <v>534</v>
       </c>
       <c r="AJ164">
         <v>105308</v>
       </c>
-      <c r="AK164">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>535</v>
       </c>
       <c r="E165" t="s">
         <v>298</v>
       </c>
       <c r="F165" t="s">
         <v>536</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H165" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I165" t="s">
         <v>518</v>
       </c>
       <c r="J165" t="s">
         <v>172</v>
       </c>
       <c r="AF165">
         <v>12.0</v>
       </c>
       <c r="AI165" t="s">
         <v>534</v>
       </c>
       <c r="AJ165">
         <v>105082</v>
       </c>
       <c r="AK165">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>473</v>
       </c>
       <c r="E166" t="s">
         <v>537</v>
       </c>
       <c r="F166" t="s">
         <v>538</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H166" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I166" t="s">
         <v>518</v>
       </c>
       <c r="J166" t="s">
         <v>407</v>
       </c>
       <c r="AF166">
@@ -9233,50 +9242,53 @@
       </c>
       <c r="G168" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I168" t="s">
         <v>518</v>
       </c>
       <c r="J168" t="s">
         <v>497</v>
       </c>
       <c r="AE168">
         <v>1</v>
       </c>
       <c r="AF168">
         <v>24.0</v>
       </c>
       <c r="AI168" t="s">
         <v>541</v>
       </c>
       <c r="AJ168">
         <v>105756</v>
       </c>
+      <c r="AK168">
+        <v>4</v>
+      </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
         <v>545</v>
       </c>
       <c r="E169" t="s">
         <v>121</v>
       </c>
       <c r="F169" t="s">
         <v>546</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I169" t="s">
         <v>518</v>
       </c>
       <c r="J169" t="s">
         <v>107</v>
       </c>
       <c r="AF169">
         <v>16.0</v>
@@ -9342,51 +9354,51 @@
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I171" t="s">
         <v>518</v>
       </c>
       <c r="J171" t="s">
         <v>146</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AF171">
         <v>24.0</v>
       </c>
       <c r="AI171" t="s">
         <v>541</v>
       </c>
       <c r="AJ171">
         <v>105000</v>
       </c>
       <c r="AK171">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>551</v>
       </c>
       <c r="E172" t="s">
         <v>552</v>
       </c>
       <c r="F172" t="s">
         <v>553</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I172" t="s">
         <v>518</v>
       </c>
       <c r="J172" t="s">
         <v>554</v>
       </c>
       <c r="AE172">
@@ -10189,51 +10201,51 @@
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I194" t="s">
         <v>518</v>
       </c>
       <c r="J194" t="s">
         <v>50</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AF194">
         <v>24.0</v>
       </c>
       <c r="AI194" t="s">
         <v>588</v>
       </c>
       <c r="AJ194">
         <v>105200</v>
       </c>
       <c r="AK194">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>87</v>
       </c>
       <c r="E195" t="s">
         <v>609</v>
       </c>
       <c r="F195" t="s">
         <v>610</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H195" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I195" t="s">
         <v>611</v>
       </c>
       <c r="J195" t="s">
         <v>45</v>
       </c>
       <c r="AD195" t="s">
@@ -10308,50 +10320,53 @@
       </c>
       <c r="H197" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I197" t="s">
         <v>611</v>
       </c>
       <c r="J197" t="s">
         <v>267</v>
       </c>
       <c r="AD197" t="s">
         <v>619</v>
       </c>
       <c r="AE197">
         <v>1</v>
       </c>
       <c r="AF197">
         <v>18.0</v>
       </c>
       <c r="AI197" t="s">
         <v>613</v>
       </c>
       <c r="AJ197">
         <v>105335</v>
       </c>
+      <c r="AK197">
+        <v>5</v>
+      </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
         <v>620</v>
       </c>
       <c r="E198" t="s">
         <v>621</v>
       </c>
       <c r="F198" t="s">
         <v>622</v>
       </c>
       <c r="G198" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H198" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I198" t="s">
         <v>611</v>
       </c>
       <c r="J198" t="s">
         <v>623</v>
       </c>
       <c r="AD198" t="s">
         <v>624</v>
@@ -10388,51 +10403,51 @@
       <c r="H199" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I199" t="s">
         <v>611</v>
       </c>
       <c r="J199" t="s">
         <v>554</v>
       </c>
       <c r="AD199" t="s">
         <v>628</v>
       </c>
       <c r="AE199">
         <v>1</v>
       </c>
       <c r="AF199">
         <v>18.0</v>
       </c>
       <c r="AI199" t="s">
         <v>625</v>
       </c>
       <c r="AJ199">
         <v>105738</v>
       </c>
       <c r="AK199">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>558</v>
       </c>
       <c r="E200" t="s">
         <v>133</v>
       </c>
       <c r="F200" t="s">
         <v>629</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I200" t="s">
         <v>611</v>
       </c>
       <c r="J200" t="s">
         <v>267</v>
       </c>
       <c r="AE200">
@@ -10461,51 +10476,51 @@
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I201" t="s">
         <v>611</v>
       </c>
       <c r="J201" t="s">
         <v>107</v>
       </c>
       <c r="AE201">
         <v>1</v>
       </c>
       <c r="AF201">
         <v>20.0</v>
       </c>
       <c r="AI201" t="s">
         <v>630</v>
       </c>
       <c r="AJ201">
         <v>106270</v>
       </c>
       <c r="AK201">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
         <v>93</v>
       </c>
       <c r="E202" t="s">
         <v>452</v>
       </c>
       <c r="F202" t="s">
         <v>634</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I202" t="s">
         <v>611</v>
       </c>
       <c r="J202" t="s">
         <v>50</v>
       </c>
       <c r="AE202">
@@ -10873,51 +10888,51 @@
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I212" t="s">
         <v>611</v>
       </c>
       <c r="J212" t="s">
         <v>50</v>
       </c>
       <c r="AE212">
         <v>1</v>
       </c>
       <c r="AF212">
         <v>24.0</v>
       </c>
       <c r="AI212" t="s">
         <v>658</v>
       </c>
       <c r="AJ212">
         <v>105218</v>
       </c>
       <c r="AK212">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="D213" t="s">
         <v>659</v>
       </c>
       <c r="E213" t="s">
         <v>660</v>
       </c>
       <c r="F213" t="s">
         <v>661</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I213" t="s">
         <v>611</v>
       </c>
       <c r="J213" t="s">
         <v>407</v>
       </c>
       <c r="AF213">
@@ -11662,51 +11677,51 @@
       <c r="G233" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I233" t="s">
         <v>611</v>
       </c>
       <c r="J233" t="s">
         <v>61</v>
       </c>
       <c r="AE233">
         <v>1</v>
       </c>
       <c r="AF233">
         <v>24.0</v>
       </c>
       <c r="AI233" t="s">
         <v>658</v>
       </c>
       <c r="AJ233">
         <v>105101</v>
       </c>
       <c r="AK233">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="234" spans="1:37">
       <c r="D234" t="s">
         <v>702</v>
       </c>
       <c r="E234" t="s">
         <v>703</v>
       </c>
       <c r="F234" t="s">
         <v>704</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I234" t="s">
         <v>611</v>
       </c>
       <c r="J234" t="s">
         <v>275</v>
       </c>
       <c r="AF234">
@@ -11922,51 +11937,51 @@
       <c r="G240" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H240" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I240" t="s">
         <v>611</v>
       </c>
       <c r="J240" t="s">
         <v>61</v>
       </c>
       <c r="AE240">
         <v>1</v>
       </c>
       <c r="AF240">
         <v>24.0</v>
       </c>
       <c r="AI240" t="s">
         <v>658</v>
       </c>
       <c r="AJ240">
         <v>105215</v>
       </c>
       <c r="AK240">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="241" spans="1:37">
       <c r="D241" t="s">
         <v>717</v>
       </c>
       <c r="E241" t="s">
         <v>718</v>
       </c>
       <c r="F241" t="s">
         <v>719</v>
       </c>
       <c r="G241" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I241" t="s">
         <v>611</v>
       </c>
       <c r="J241" t="s">
         <v>407</v>
       </c>
       <c r="AF241">
@@ -12378,83 +12393,83 @@
       <c r="G252" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H252" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I252" t="s">
         <v>611</v>
       </c>
       <c r="J252" t="s">
         <v>61</v>
       </c>
       <c r="AE252">
         <v>1</v>
       </c>
       <c r="AF252">
         <v>24.0</v>
       </c>
       <c r="AI252" t="s">
         <v>720</v>
       </c>
       <c r="AJ252">
         <v>105422</v>
       </c>
       <c r="AK252">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="253" spans="1:37">
       <c r="D253" t="s">
         <v>749</v>
       </c>
       <c r="E253" t="s">
         <v>732</v>
       </c>
       <c r="F253" t="s">
         <v>750</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H253" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I253" t="s">
         <v>611</v>
       </c>
       <c r="AF253">
         <v>16.0</v>
       </c>
       <c r="AI253" t="s">
         <v>720</v>
       </c>
       <c r="AJ253">
         <v>104936</v>
       </c>
       <c r="AK253">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="254" spans="1:37">
       <c r="D254" t="s">
         <v>751</v>
       </c>
       <c r="E254" t="s">
         <v>269</v>
       </c>
       <c r="F254" t="s">
         <v>752</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H254" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I254" t="s">
         <v>611</v>
       </c>
       <c r="J254" t="s">
         <v>753</v>
       </c>
       <c r="AE254">
@@ -13006,51 +13021,51 @@
       <c r="G269" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H269" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I269" t="s">
         <v>611</v>
       </c>
       <c r="J269" t="s">
         <v>288</v>
       </c>
       <c r="AE269">
         <v>1</v>
       </c>
       <c r="AF269">
         <v>24.0</v>
       </c>
       <c r="AI269" t="s">
         <v>777</v>
       </c>
       <c r="AJ269">
         <v>105204</v>
       </c>
       <c r="AK269">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>