--- v1 (2026-05-15)
+++ v2 (2026-06-05)
@@ -3315,50 +3315,53 @@
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>35</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>20.0</v>
       </c>
       <c r="AI11" t="s">
         <v>67</v>
       </c>
       <c r="AJ11">
         <v>109927</v>
       </c>
+      <c r="AK11">
+        <v>5</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>71</v>
       </c>
       <c r="F12" t="s">
         <v>72</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>73</v>
       </c>
       <c r="AE12">
         <v>1</v>
@@ -5219,51 +5222,51 @@
       <c r="H61" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I61" t="s">
         <v>228</v>
       </c>
       <c r="J61" t="s">
         <v>29</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>24.0</v>
       </c>
       <c r="AG61">
         <v>24.0</v>
       </c>
       <c r="AI61" t="s">
         <v>229</v>
       </c>
       <c r="AJ61">
         <v>105038</v>
       </c>
       <c r="AK61">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>230</v>
       </c>
       <c r="E62" t="s">
         <v>71</v>
       </c>
       <c r="F62" t="s">
         <v>231</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I62" t="s">
         <v>228</v>
       </c>
       <c r="J62" t="s">
         <v>232</v>
       </c>
       <c r="AF62">
@@ -5590,51 +5593,51 @@
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I71" t="s">
         <v>258</v>
       </c>
       <c r="J71" t="s">
         <v>262</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>24.0</v>
       </c>
       <c r="AI71" t="s">
         <v>263</v>
       </c>
       <c r="AJ71">
         <v>110610</v>
       </c>
       <c r="AK71">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>264</v>
       </c>
       <c r="E72" t="s">
         <v>265</v>
       </c>
       <c r="F72" t="s">
         <v>266</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I72" t="s">
         <v>258</v>
       </c>
       <c r="J72" t="s">
         <v>267</v>
       </c>
       <c r="AE72">
@@ -6701,51 +6704,51 @@
       <c r="H100" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I100" t="s">
         <v>308</v>
       </c>
       <c r="J100" t="s">
         <v>29</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
         <v>24.0</v>
       </c>
       <c r="AG100">
         <v>24.0</v>
       </c>
       <c r="AI100" t="s">
         <v>328</v>
       </c>
       <c r="AJ100">
         <v>105035</v>
       </c>
       <c r="AK100">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>347</v>
       </c>
       <c r="E101" t="s">
         <v>348</v>
       </c>
       <c r="F101" t="s">
         <v>349</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I101" t="s">
         <v>308</v>
       </c>
       <c r="AF101">
         <v>16.0</v>
       </c>
       <c r="AI101" t="s">
@@ -7334,50 +7337,53 @@
       </c>
       <c r="G117" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I117" t="s">
         <v>308</v>
       </c>
       <c r="J117" t="s">
         <v>61</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>24.0</v>
       </c>
       <c r="AI117" t="s">
         <v>390</v>
       </c>
       <c r="AJ117">
         <v>105435</v>
       </c>
+      <c r="AK117">
+        <v>5</v>
+      </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>396</v>
       </c>
       <c r="E118" t="s">
         <v>215</v>
       </c>
       <c r="F118" t="s">
         <v>397</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I118" t="s">
         <v>308</v>
       </c>
       <c r="J118" t="s">
         <v>29</v>
       </c>
       <c r="AE118">
         <v>1</v>
@@ -7682,50 +7688,53 @@
       </c>
       <c r="G126" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H126" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I126" t="s">
         <v>423</v>
       </c>
       <c r="J126" t="s">
         <v>424</v>
       </c>
       <c r="AD126" t="s">
         <v>425</v>
       </c>
       <c r="AF126">
         <v>12.0</v>
       </c>
       <c r="AI126" t="s">
         <v>426</v>
       </c>
       <c r="AJ126">
         <v>106801</v>
       </c>
+      <c r="AK126">
+        <v>5</v>
+      </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>427</v>
       </c>
       <c r="E127" t="s">
         <v>239</v>
       </c>
       <c r="F127" t="s">
         <v>428</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I127" t="s">
         <v>423</v>
       </c>
       <c r="J127" t="s">
         <v>429</v>
       </c>
       <c r="AF127">
         <v>16.0</v>
@@ -9502,50 +9511,53 @@
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I175" t="s">
         <v>518</v>
       </c>
       <c r="J175" t="s">
         <v>146</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AF175">
         <v>24.0</v>
       </c>
       <c r="AI175" t="s">
         <v>541</v>
       </c>
       <c r="AJ175">
         <v>105351</v>
       </c>
+      <c r="AK175">
+        <v>5</v>
+      </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>563</v>
       </c>
       <c r="E176" t="s">
         <v>269</v>
       </c>
       <c r="F176" t="s">
         <v>564</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I176" t="s">
         <v>518</v>
       </c>
       <c r="J176" t="s">
         <v>457</v>
       </c>
       <c r="AE176">
         <v>1</v>
@@ -11187,50 +11199,53 @@
         <v>675</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H220" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I220" t="s">
         <v>611</v>
       </c>
       <c r="J220" t="s">
         <v>267</v>
       </c>
       <c r="AE220">
         <v>1</v>
       </c>
       <c r="AF220">
         <v>24.0</v>
       </c>
       <c r="AI220" t="s">
         <v>658</v>
       </c>
       <c r="AJ220">
         <v>105267</v>
+      </c>
+      <c r="AK220">
+        <v>5</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="D221" t="s">
         <v>676</v>
       </c>
       <c r="E221" t="s">
         <v>373</v>
       </c>
       <c r="F221" t="s">
         <v>677</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H221" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I221" t="s">
         <v>611</v>
       </c>
       <c r="J221" t="s">
         <v>107</v>
       </c>
       <c r="AE221">