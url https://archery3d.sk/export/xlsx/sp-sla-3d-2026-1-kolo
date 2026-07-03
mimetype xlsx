--- v2 (2026-06-05)
+++ v3 (2026-07-03)
@@ -3117,51 +3117,51 @@
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>45</v>
       </c>
       <c r="AD6" t="s">
         <v>46</v>
       </c>
       <c r="AF6">
         <v>10.0</v>
       </c>
       <c r="AI6" t="s">
         <v>31</v>
       </c>
       <c r="AJ6">
         <v>105583</v>
       </c>
       <c r="AK6">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>48</v>
       </c>
       <c r="F7" t="s">
         <v>49</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>50</v>
       </c>
       <c r="AD7" t="s">
@@ -3277,53 +3277,50 @@
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>61</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>20.0</v>
       </c>
       <c r="AI10" t="s">
         <v>67</v>
       </c>
       <c r="AJ10">
         <v>105044</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>68</v>
       </c>
       <c r="E11" t="s">
         <v>43</v>
       </c>
       <c r="F11" t="s">
         <v>69</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>35</v>
       </c>
       <c r="AE11">
         <v>1</v>
@@ -3696,51 +3693,51 @@
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>61</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>24.0</v>
       </c>
       <c r="AI21" t="s">
         <v>97</v>
       </c>
       <c r="AJ21">
         <v>105004</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>104</v>
       </c>
       <c r="E22" t="s">
         <v>105</v>
       </c>
       <c r="F22" t="s">
         <v>106</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>107</v>
       </c>
       <c r="AE22">
@@ -4265,50 +4262,53 @@
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>146</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>24.0</v>
       </c>
       <c r="AI36" t="s">
         <v>97</v>
       </c>
       <c r="AJ36">
         <v>109304</v>
       </c>
+      <c r="AK36">
+        <v>5</v>
+      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>147</v>
       </c>
       <c r="E37" t="s">
         <v>148</v>
       </c>
       <c r="F37" t="s">
         <v>149</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>137</v>
       </c>
       <c r="AE37">
         <v>1</v>
@@ -4684,51 +4684,51 @@
       <c r="H47" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>182</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>24.0</v>
       </c>
       <c r="AG47">
         <v>24.0</v>
       </c>
       <c r="AI47" t="s">
         <v>150</v>
       </c>
       <c r="AJ47">
         <v>106227</v>
       </c>
       <c r="AK47">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>183</v>
       </c>
       <c r="E48" t="s">
         <v>102</v>
       </c>
       <c r="F48" t="s">
         <v>184</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>137</v>
       </c>
       <c r="AE48">
@@ -5101,50 +5101,53 @@
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="J58" t="s">
         <v>217</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>24.0</v>
       </c>
       <c r="AI58" t="s">
         <v>186</v>
       </c>
       <c r="AJ58">
         <v>105968</v>
       </c>
+      <c r="AK58">
+        <v>5</v>
+      </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>218</v>
       </c>
       <c r="E59" t="s">
         <v>121</v>
       </c>
       <c r="F59" t="s">
         <v>219</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I59" t="s">
         <v>28</v>
       </c>
       <c r="J59" t="s">
         <v>45</v>
       </c>
       <c r="AE59">
         <v>1</v>
@@ -7107,51 +7110,51 @@
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I111" t="s">
         <v>308</v>
       </c>
       <c r="J111" t="s">
         <v>378</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AF111">
         <v>24.0</v>
       </c>
       <c r="AI111" t="s">
         <v>328</v>
       </c>
       <c r="AJ111">
         <v>105178</v>
       </c>
       <c r="AK111">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>379</v>
       </c>
       <c r="E112" t="s">
         <v>380</v>
       </c>
       <c r="F112" t="s">
         <v>381</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I112" t="s">
         <v>308</v>
       </c>
       <c r="J112" t="s">
         <v>61</v>
       </c>
       <c r="AE112">
@@ -7727,51 +7730,51 @@
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I127" t="s">
         <v>423</v>
       </c>
       <c r="J127" t="s">
         <v>429</v>
       </c>
       <c r="AF127">
         <v>16.0</v>
       </c>
       <c r="AG127">
         <v>16.0</v>
       </c>
       <c r="AI127" t="s">
         <v>430</v>
       </c>
       <c r="AJ127">
         <v>106230</v>
       </c>
       <c r="AK127">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>431</v>
       </c>
       <c r="E128" t="s">
         <v>24</v>
       </c>
       <c r="F128" t="s">
         <v>432</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I128" t="s">
         <v>423</v>
       </c>
       <c r="J128" t="s">
         <v>29</v>
       </c>
       <c r="AE128">
@@ -8019,51 +8022,51 @@
       <c r="F135" t="s">
         <v>456</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I135" t="s">
         <v>436</v>
       </c>
       <c r="J135" t="s">
         <v>457</v>
       </c>
       <c r="AF135">
         <v>16.0</v>
       </c>
       <c r="AI135" t="s">
         <v>447</v>
       </c>
       <c r="AJ135">
         <v>105282</v>
       </c>
       <c r="AK135">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>458</v>
       </c>
       <c r="E136" t="s">
         <v>38</v>
       </c>
       <c r="F136" t="s">
         <v>459</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I136" t="s">
         <v>436</v>
       </c>
       <c r="J136" t="s">
         <v>437</v>
       </c>
       <c r="AF136">
@@ -8799,51 +8802,51 @@
       <c r="H156" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I156" t="s">
         <v>436</v>
       </c>
       <c r="J156" t="s">
         <v>437</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AF156">
         <v>24.0</v>
       </c>
       <c r="AG156">
         <v>24.0</v>
       </c>
       <c r="AI156" t="s">
         <v>504</v>
       </c>
       <c r="AJ156">
         <v>105006</v>
       </c>
       <c r="AK156">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>507</v>
       </c>
       <c r="E157" t="s">
         <v>215</v>
       </c>
       <c r="F157" t="s">
         <v>509</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I157" t="s">
         <v>436</v>
       </c>
       <c r="J157" t="s">
         <v>437</v>
       </c>
       <c r="AE157">
@@ -8994,53 +8997,50 @@
       </c>
       <c r="G161" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H161" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I161" t="s">
         <v>518</v>
       </c>
       <c r="J161" t="s">
         <v>172</v>
       </c>
       <c r="AD161" t="s">
         <v>523</v>
       </c>
       <c r="AF161">
         <v>10.0</v>
       </c>
       <c r="AI161" t="s">
         <v>524</v>
       </c>
       <c r="AJ161">
         <v>105289</v>
       </c>
-      <c r="AK161">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>525</v>
       </c>
       <c r="E162" t="s">
         <v>526</v>
       </c>
       <c r="F162" t="s">
         <v>527</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H162" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I162" t="s">
         <v>518</v>
       </c>
       <c r="J162" t="s">
         <v>267</v>
       </c>
       <c r="AD162" t="s">
         <v>528</v>
@@ -9588,51 +9588,51 @@
       <c r="H177" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I177" t="s">
         <v>518</v>
       </c>
       <c r="J177" t="s">
         <v>61</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AF177">
         <v>24.0</v>
       </c>
       <c r="AG177">
         <v>24.0</v>
       </c>
       <c r="AI177" t="s">
         <v>541</v>
       </c>
       <c r="AJ177">
         <v>105447</v>
       </c>
       <c r="AK177">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>566</v>
       </c>
       <c r="E178" t="s">
         <v>567</v>
       </c>
       <c r="F178" t="s">
         <v>568</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I178" t="s">
         <v>518</v>
       </c>
       <c r="J178" t="s">
         <v>146</v>
       </c>
       <c r="AE178">
@@ -9769,51 +9769,51 @@
       <c r="F182" t="s">
         <v>578</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I182" t="s">
         <v>518</v>
       </c>
       <c r="J182" t="s">
         <v>50</v>
       </c>
       <c r="AF182">
         <v>16.0</v>
       </c>
       <c r="AI182" t="s">
         <v>575</v>
       </c>
       <c r="AJ182">
         <v>107586</v>
       </c>
       <c r="AK182">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>579</v>
       </c>
       <c r="E183" t="s">
         <v>161</v>
       </c>
       <c r="F183" t="s">
         <v>580</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I183" t="s">
         <v>518</v>
       </c>
       <c r="J183" t="s">
         <v>232</v>
       </c>
       <c r="AF183">
@@ -9877,51 +9877,51 @@
       <c r="G185" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I185" t="s">
         <v>518</v>
       </c>
       <c r="J185" t="s">
         <v>387</v>
       </c>
       <c r="AE185">
         <v>1</v>
       </c>
       <c r="AF185">
         <v>24.0</v>
       </c>
       <c r="AI185" t="s">
         <v>575</v>
       </c>
       <c r="AJ185">
         <v>106485</v>
       </c>
       <c r="AK185">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="D186" t="s">
         <v>586</v>
       </c>
       <c r="E186" t="s">
         <v>94</v>
       </c>
       <c r="F186" t="s">
         <v>587</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H186" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I186" t="s">
         <v>518</v>
       </c>
       <c r="J186" t="s">
         <v>50</v>
       </c>
       <c r="AE186">
@@ -10415,51 +10415,51 @@
       <c r="H199" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I199" t="s">
         <v>611</v>
       </c>
       <c r="J199" t="s">
         <v>554</v>
       </c>
       <c r="AD199" t="s">
         <v>628</v>
       </c>
       <c r="AE199">
         <v>1</v>
       </c>
       <c r="AF199">
         <v>18.0</v>
       </c>
       <c r="AI199" t="s">
         <v>625</v>
       </c>
       <c r="AJ199">
         <v>105738</v>
       </c>
       <c r="AK199">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>558</v>
       </c>
       <c r="E200" t="s">
         <v>133</v>
       </c>
       <c r="F200" t="s">
         <v>629</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I200" t="s">
         <v>611</v>
       </c>
       <c r="J200" t="s">
         <v>267</v>
       </c>
       <c r="AE200">
@@ -12142,124 +12142,124 @@
       <c r="G245" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H245" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I245" t="s">
         <v>611</v>
       </c>
       <c r="J245" t="s">
         <v>61</v>
       </c>
       <c r="AE245">
         <v>1</v>
       </c>
       <c r="AF245">
         <v>24.0</v>
       </c>
       <c r="AI245" t="s">
         <v>720</v>
       </c>
       <c r="AJ245">
         <v>105005</v>
       </c>
       <c r="AK245">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="246" spans="1:37">
       <c r="D246" t="s">
         <v>731</v>
       </c>
       <c r="E246" t="s">
         <v>732</v>
       </c>
       <c r="F246" t="s">
         <v>733</v>
       </c>
       <c r="G246" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H246" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I246" t="s">
         <v>611</v>
       </c>
       <c r="J246" t="s">
         <v>288</v>
       </c>
       <c r="AF246">
         <v>16.0</v>
       </c>
       <c r="AI246" t="s">
         <v>720</v>
       </c>
       <c r="AJ246">
         <v>105022</v>
       </c>
       <c r="AK246">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:37">
       <c r="D247" t="s">
         <v>734</v>
       </c>
       <c r="E247" t="s">
         <v>170</v>
       </c>
       <c r="F247" t="s">
         <v>735</v>
       </c>
       <c r="G247" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H247" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I247" t="s">
         <v>611</v>
       </c>
       <c r="J247" t="s">
         <v>107</v>
       </c>
       <c r="AE247">
         <v>1</v>
       </c>
       <c r="AF247">
         <v>24.0</v>
       </c>
       <c r="AI247" t="s">
         <v>720</v>
       </c>
       <c r="AJ247">
         <v>105324</v>
       </c>
       <c r="AK247">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:37">
       <c r="D248" t="s">
         <v>736</v>
       </c>
       <c r="E248" t="s">
         <v>737</v>
       </c>
       <c r="F248" t="s">
         <v>738</v>
       </c>
       <c r="G248" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H248" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I248" t="s">
         <v>611</v>
       </c>
       <c r="J248" t="s">
         <v>172</v>
       </c>
       <c r="AE248">
@@ -12519,51 +12519,51 @@
       <c r="G255" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H255" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I255" t="s">
         <v>611</v>
       </c>
       <c r="J255" t="s">
         <v>623</v>
       </c>
       <c r="AE255">
         <v>1</v>
       </c>
       <c r="AF255">
         <v>24.0</v>
       </c>
       <c r="AI255" t="s">
         <v>754</v>
       </c>
       <c r="AJ255">
         <v>104968</v>
       </c>
       <c r="AK255">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="256" spans="1:37">
       <c r="D256" t="s">
         <v>757</v>
       </c>
       <c r="E256" t="s">
         <v>269</v>
       </c>
       <c r="F256" t="s">
         <v>758</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H256" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I256" t="s">
         <v>611</v>
       </c>
       <c r="AE256">
         <v>1</v>
       </c>
       <c r="AF256">
@@ -12703,51 +12703,51 @@
       <c r="F260" t="s">
         <v>765</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H260" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I260" t="s">
         <v>611</v>
       </c>
       <c r="AE260">
         <v>1</v>
       </c>
       <c r="AF260">
         <v>24.0</v>
       </c>
       <c r="AI260" t="s">
         <v>754</v>
       </c>
       <c r="AJ260">
         <v>105052</v>
       </c>
       <c r="AK260">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="261" spans="1:37">
       <c r="D261" t="s">
         <v>766</v>
       </c>
       <c r="E261" t="s">
         <v>121</v>
       </c>
       <c r="F261" t="s">
         <v>767</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H261" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I261" t="s">
         <v>611</v>
       </c>
       <c r="J261" t="s">
         <v>437</v>
       </c>
       <c r="AE261">
@@ -12820,118 +12820,124 @@
       <c r="G263" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H263" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I263" t="s">
         <v>611</v>
       </c>
       <c r="AE263">
         <v>1</v>
       </c>
       <c r="AF263">
         <v>24.0</v>
       </c>
       <c r="AG263">
         <v>24.0</v>
       </c>
       <c r="AI263" t="s">
         <v>754</v>
       </c>
       <c r="AJ263">
         <v>106375</v>
       </c>
       <c r="AK263">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="264" spans="1:37">
       <c r="D264" t="s">
         <v>772</v>
       </c>
       <c r="E264" t="s">
         <v>234</v>
       </c>
       <c r="F264" t="s">
         <v>773</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H264" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I264" t="s">
         <v>611</v>
       </c>
       <c r="J264" t="s">
         <v>50</v>
       </c>
       <c r="AE264">
         <v>1</v>
       </c>
       <c r="AF264">
         <v>24.0</v>
       </c>
       <c r="AI264" t="s">
         <v>754</v>
       </c>
       <c r="AJ264">
         <v>104955</v>
       </c>
+      <c r="AK264">
+        <v>5</v>
+      </c>
     </row>
     <row r="265" spans="1:37">
       <c r="D265" t="s">
         <v>774</v>
       </c>
       <c r="E265" t="s">
         <v>775</v>
       </c>
       <c r="F265" t="s">
         <v>776</v>
       </c>
       <c r="G265" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H265" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I265" t="s">
         <v>611</v>
       </c>
       <c r="J265" t="s">
         <v>275</v>
       </c>
       <c r="AF265">
         <v>16.0</v>
       </c>
       <c r="AI265" t="s">
         <v>777</v>
       </c>
       <c r="AJ265">
         <v>107624</v>
+      </c>
+      <c r="AK265">
+        <v>4</v>
       </c>
     </row>
     <row r="266" spans="1:37">
       <c r="D266" t="s">
         <v>778</v>
       </c>
       <c r="E266" t="s">
         <v>779</v>
       </c>
       <c r="F266" t="s">
         <v>780</v>
       </c>
       <c r="G266" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H266" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I266" t="s">
         <v>611</v>
       </c>
       <c r="J266" t="s">
         <v>189</v>
       </c>
       <c r="AF266">