--- v3 (2026-07-03)
+++ v4 (2026-07-27)
@@ -2997,51 +2997,51 @@
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
       <c r="AF3">
         <v>18.0</v>
       </c>
       <c r="AG3">
         <v>18.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>105033</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
@@ -3117,51 +3117,51 @@
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>45</v>
       </c>
       <c r="AD6" t="s">
         <v>46</v>
       </c>
       <c r="AF6">
         <v>10.0</v>
       </c>
       <c r="AI6" t="s">
         <v>31</v>
       </c>
       <c r="AJ6">
         <v>105583</v>
       </c>
       <c r="AK6">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>48</v>
       </c>
       <c r="F7" t="s">
         <v>49</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>50</v>
       </c>
       <c r="AD7" t="s">
@@ -3351,51 +3351,51 @@
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>73</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>20.0</v>
       </c>
       <c r="AI12" t="s">
         <v>67</v>
       </c>
       <c r="AJ12">
         <v>105413</v>
       </c>
       <c r="AK12">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>74</v>
       </c>
       <c r="E13" t="s">
         <v>75</v>
       </c>
       <c r="F13" t="s">
         <v>76</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>77</v>
       </c>
       <c r="AE13">
@@ -3426,53 +3426,50 @@
       </c>
       <c r="F14" t="s">
         <v>80</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>61</v>
       </c>
       <c r="AF14">
         <v>12.0</v>
       </c>
       <c r="AI14" t="s">
         <v>81</v>
       </c>
       <c r="AJ14">
         <v>104988</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>82</v>
       </c>
       <c r="E15" t="s">
         <v>59</v>
       </c>
       <c r="F15" t="s">
         <v>83</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>45</v>
       </c>
       <c r="AE15">
         <v>1</v>
@@ -3693,51 +3690,51 @@
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>61</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>24.0</v>
       </c>
       <c r="AI21" t="s">
         <v>97</v>
       </c>
       <c r="AJ21">
         <v>105004</v>
       </c>
       <c r="AK21">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>104</v>
       </c>
       <c r="E22" t="s">
         <v>105</v>
       </c>
       <c r="F22" t="s">
         <v>106</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>107</v>
       </c>
       <c r="AE22">
@@ -3772,51 +3769,51 @@
       <c r="H23" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>45</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>24.0</v>
       </c>
       <c r="AG23">
         <v>24.0</v>
       </c>
       <c r="AI23" t="s">
         <v>97</v>
       </c>
       <c r="AJ23">
         <v>105010</v>
       </c>
       <c r="AK23">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>87</v>
       </c>
       <c r="E24" t="s">
         <v>111</v>
       </c>
       <c r="F24" t="s">
         <v>112</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>45</v>
       </c>
       <c r="AF24">
@@ -4412,51 +4409,51 @@
       <c r="H40" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>29</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>24.0</v>
       </c>
       <c r="AG40">
         <v>24.0</v>
       </c>
       <c r="AI40" t="s">
         <v>150</v>
       </c>
       <c r="AJ40">
         <v>105036</v>
       </c>
       <c r="AK40">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>160</v>
       </c>
       <c r="E41" t="s">
         <v>161</v>
       </c>
       <c r="F41" t="s">
         <v>162</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>137</v>
       </c>
       <c r="AE41">
@@ -4564,51 +4561,51 @@
       <c r="F44" t="s">
         <v>171</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>172</v>
       </c>
       <c r="AF44">
         <v>16.0</v>
       </c>
       <c r="AI44" t="s">
         <v>150</v>
       </c>
       <c r="AJ44">
         <v>105165</v>
       </c>
       <c r="AK44">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>173</v>
       </c>
       <c r="E45" t="s">
         <v>174</v>
       </c>
       <c r="F45" t="s">
         <v>175</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>176</v>
       </c>
       <c r="AE45">
@@ -5298,51 +5295,51 @@
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I63" t="s">
         <v>236</v>
       </c>
       <c r="J63" t="s">
         <v>61</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>24.0</v>
       </c>
       <c r="AI63" t="s">
         <v>237</v>
       </c>
       <c r="AJ63">
         <v>105505</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>238</v>
       </c>
       <c r="E64" t="s">
         <v>239</v>
       </c>
       <c r="F64" t="s">
         <v>240</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I64" t="s">
         <v>236</v>
       </c>
       <c r="J64" t="s">
         <v>241</v>
       </c>
       <c r="AE64">
@@ -6409,51 +6406,51 @@
       <c r="H92" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I92" t="s">
         <v>308</v>
       </c>
       <c r="J92" t="s">
         <v>309</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>24.0</v>
       </c>
       <c r="AG92">
         <v>24.0</v>
       </c>
       <c r="AI92" t="s">
         <v>328</v>
       </c>
       <c r="AJ92">
         <v>104966</v>
       </c>
       <c r="AK92">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>329</v>
       </c>
       <c r="E93" t="s">
         <v>330</v>
       </c>
       <c r="F93" t="s">
         <v>331</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I93" t="s">
         <v>308</v>
       </c>
       <c r="J93" t="s">
         <v>61</v>
       </c>
       <c r="AE93">
@@ -7770,50 +7767,53 @@
       </c>
       <c r="H128" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I128" t="s">
         <v>423</v>
       </c>
       <c r="J128" t="s">
         <v>29</v>
       </c>
       <c r="AE128">
         <v>1</v>
       </c>
       <c r="AF128">
         <v>24.0</v>
       </c>
       <c r="AG128">
         <v>24.0</v>
       </c>
       <c r="AI128" t="s">
         <v>433</v>
       </c>
       <c r="AJ128">
         <v>105040</v>
       </c>
+      <c r="AK128">
+        <v>5</v>
+      </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>434</v>
       </c>
       <c r="E129" t="s">
         <v>124</v>
       </c>
       <c r="F129" t="s">
         <v>435</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I129" t="s">
         <v>436</v>
       </c>
       <c r="J129" t="s">
         <v>437</v>
       </c>
       <c r="AF129">
         <v>12.0</v>
@@ -9401,51 +9401,51 @@
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I172" t="s">
         <v>518</v>
       </c>
       <c r="J172" t="s">
         <v>554</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AF172">
         <v>24.0</v>
       </c>
       <c r="AI172" t="s">
         <v>541</v>
       </c>
       <c r="AJ172">
         <v>105053</v>
       </c>
       <c r="AK172">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
         <v>555</v>
       </c>
       <c r="E173" t="s">
         <v>99</v>
       </c>
       <c r="F173" t="s">
         <v>556</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I173" t="s">
         <v>518</v>
       </c>
       <c r="AE173">
         <v>1</v>
       </c>
       <c r="AF173">
@@ -10023,51 +10023,51 @@
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I189" t="s">
         <v>518</v>
       </c>
       <c r="J189" t="s">
         <v>293</v>
       </c>
       <c r="AE189">
         <v>1</v>
       </c>
       <c r="AF189">
         <v>24.0</v>
       </c>
       <c r="AI189" t="s">
         <v>588</v>
       </c>
       <c r="AJ189">
         <v>105398</v>
       </c>
       <c r="AK189">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
         <v>595</v>
       </c>
       <c r="E190" t="s">
         <v>596</v>
       </c>
       <c r="F190" t="s">
         <v>597</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I190" t="s">
         <v>518</v>
       </c>
       <c r="J190" t="s">
         <v>50</v>
       </c>
       <c r="AE190">
@@ -10488,51 +10488,51 @@
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I201" t="s">
         <v>611</v>
       </c>
       <c r="J201" t="s">
         <v>107</v>
       </c>
       <c r="AE201">
         <v>1</v>
       </c>
       <c r="AF201">
         <v>20.0</v>
       </c>
       <c r="AI201" t="s">
         <v>630</v>
       </c>
       <c r="AJ201">
         <v>106270</v>
       </c>
       <c r="AK201">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
         <v>93</v>
       </c>
       <c r="E202" t="s">
         <v>452</v>
       </c>
       <c r="F202" t="s">
         <v>634</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I202" t="s">
         <v>611</v>
       </c>
       <c r="J202" t="s">
         <v>50</v>
       </c>
       <c r="AE202">
@@ -10675,51 +10675,51 @@
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I206" t="s">
         <v>611</v>
       </c>
       <c r="J206" t="s">
         <v>61</v>
       </c>
       <c r="AE206">
         <v>1</v>
       </c>
       <c r="AF206">
         <v>20.0</v>
       </c>
       <c r="AI206" t="s">
         <v>630</v>
       </c>
       <c r="AJ206">
         <v>108346</v>
       </c>
       <c r="AK206">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
         <v>379</v>
       </c>
       <c r="E207" t="s">
         <v>452</v>
       </c>
       <c r="F207" t="s">
         <v>646</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I207" t="s">
         <v>611</v>
       </c>
       <c r="J207" t="s">
         <v>61</v>
       </c>
       <c r="AE207">
@@ -10935,51 +10935,51 @@
       <c r="F213" t="s">
         <v>661</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I213" t="s">
         <v>611</v>
       </c>
       <c r="J213" t="s">
         <v>407</v>
       </c>
       <c r="AF213">
         <v>16.0</v>
       </c>
       <c r="AI213" t="s">
         <v>658</v>
       </c>
       <c r="AJ213">
         <v>104964</v>
       </c>
       <c r="AK213">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="D214" t="s">
         <v>256</v>
       </c>
       <c r="E214" t="s">
         <v>109</v>
       </c>
       <c r="F214" t="s">
         <v>662</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I214" t="s">
         <v>611</v>
       </c>
       <c r="J214" t="s">
         <v>61</v>
       </c>
       <c r="AE214">
@@ -11321,51 +11321,51 @@
       <c r="H223" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I223" t="s">
         <v>611</v>
       </c>
       <c r="J223" t="s">
         <v>275</v>
       </c>
       <c r="AE223">
         <v>1</v>
       </c>
       <c r="AF223">
         <v>24.0</v>
       </c>
       <c r="AG223">
         <v>24.0</v>
       </c>
       <c r="AI223" t="s">
         <v>658</v>
       </c>
       <c r="AJ223">
         <v>105276</v>
       </c>
       <c r="AK223">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="224" spans="1:37">
       <c r="D224" t="s">
         <v>683</v>
       </c>
       <c r="E224" t="s">
         <v>24</v>
       </c>
       <c r="F224" t="s">
         <v>684</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I224" t="s">
         <v>611</v>
       </c>
       <c r="J224" t="s">
         <v>407</v>
       </c>
       <c r="AE224">
@@ -11537,51 +11537,51 @@
       <c r="E229" t="s">
         <v>243</v>
       </c>
       <c r="F229" t="s">
         <v>694</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I229" t="s">
         <v>611</v>
       </c>
       <c r="AF229">
         <v>16.0</v>
       </c>
       <c r="AI229" t="s">
         <v>658</v>
       </c>
       <c r="AJ229">
         <v>106587</v>
       </c>
       <c r="AK229">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
         <v>695</v>
       </c>
       <c r="E230" t="s">
         <v>696</v>
       </c>
       <c r="F230" t="s">
         <v>697</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I230" t="s">
         <v>611</v>
       </c>
       <c r="J230" t="s">
         <v>107</v>
       </c>
       <c r="AF230">
@@ -12063,51 +12063,51 @@
       <c r="G243" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H243" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I243" t="s">
         <v>611</v>
       </c>
       <c r="J243" t="s">
         <v>61</v>
       </c>
       <c r="AE243">
         <v>1</v>
       </c>
       <c r="AF243">
         <v>24.0</v>
       </c>
       <c r="AI243" t="s">
         <v>720</v>
       </c>
       <c r="AJ243">
         <v>105746</v>
       </c>
       <c r="AK243">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="244" spans="1:37">
       <c r="D244" t="s">
         <v>726</v>
       </c>
       <c r="E244" t="s">
         <v>727</v>
       </c>
       <c r="F244" t="s">
         <v>728</v>
       </c>
       <c r="G244" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H244" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I244" t="s">
         <v>611</v>
       </c>
       <c r="J244" t="s">
         <v>50</v>
       </c>
       <c r="AE244">
@@ -12294,51 +12294,51 @@
       <c r="G249" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H249" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I249" t="s">
         <v>611</v>
       </c>
       <c r="J249" t="s">
         <v>29</v>
       </c>
       <c r="AF249">
         <v>16.0</v>
       </c>
       <c r="AG249">
         <v>16.0</v>
       </c>
       <c r="AI249" t="s">
         <v>720</v>
       </c>
       <c r="AJ249">
         <v>105340</v>
       </c>
       <c r="AK249">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="250" spans="1:37">
       <c r="D250" t="s">
         <v>742</v>
       </c>
       <c r="E250" t="s">
         <v>577</v>
       </c>
       <c r="F250" t="s">
         <v>743</v>
       </c>
       <c r="G250" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H250" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I250" t="s">
         <v>611</v>
       </c>
       <c r="J250" t="s">
         <v>288</v>
       </c>
       <c r="AF250">
@@ -12966,51 +12966,51 @@
       <c r="F267" t="s">
         <v>782</v>
       </c>
       <c r="G267" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H267" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I267" t="s">
         <v>611</v>
       </c>
       <c r="J267" t="s">
         <v>288</v>
       </c>
       <c r="AF267">
         <v>16.0</v>
       </c>
       <c r="AI267" t="s">
         <v>777</v>
       </c>
       <c r="AJ267">
         <v>105150</v>
       </c>
       <c r="AK267">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:37">
       <c r="D268" t="s">
         <v>600</v>
       </c>
       <c r="E268" t="s">
         <v>783</v>
       </c>
       <c r="F268" t="s">
         <v>784</v>
       </c>
       <c r="G268" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H268" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I268" t="s">
         <v>611</v>
       </c>
       <c r="J268" t="s">
         <v>603</v>
       </c>
       <c r="AE268">