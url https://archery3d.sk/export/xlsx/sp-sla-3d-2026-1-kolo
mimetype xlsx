--- v4 (2026-07-27)
+++ v5 (2026-09-06)
@@ -4640,51 +4640,51 @@
       <c r="H46" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>137</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>24.0</v>
       </c>
       <c r="AG46">
         <v>24.0</v>
       </c>
       <c r="AI46" t="s">
         <v>150</v>
       </c>
       <c r="AJ46">
         <v>104944</v>
       </c>
       <c r="AK46">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>179</v>
       </c>
       <c r="E47" t="s">
         <v>180</v>
       </c>
       <c r="F47" t="s">
         <v>181</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>182</v>
       </c>
       <c r="AE47">
@@ -5257,51 +5257,51 @@
       <c r="F62" t="s">
         <v>231</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I62" t="s">
         <v>228</v>
       </c>
       <c r="J62" t="s">
         <v>232</v>
       </c>
       <c r="AF62">
         <v>16.0</v>
       </c>
       <c r="AI62" t="s">
         <v>229</v>
       </c>
       <c r="AJ62">
         <v>105423</v>
       </c>
       <c r="AK62">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>233</v>
       </c>
       <c r="E63" t="s">
         <v>234</v>
       </c>
       <c r="F63" t="s">
         <v>235</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I63" t="s">
         <v>236</v>
       </c>
       <c r="J63" t="s">
         <v>61</v>
       </c>
       <c r="AE63">
@@ -5374,51 +5374,51 @@
       <c r="H65" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I65" t="s">
         <v>236</v>
       </c>
       <c r="J65" t="s">
         <v>29</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>24.0</v>
       </c>
       <c r="AG65">
         <v>24.0</v>
       </c>
       <c r="AI65" t="s">
         <v>237</v>
       </c>
       <c r="AJ65">
         <v>105049</v>
       </c>
       <c r="AK65">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>245</v>
       </c>
       <c r="E66" t="s">
         <v>246</v>
       </c>
       <c r="F66" t="s">
         <v>247</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I66" t="s">
         <v>236</v>
       </c>
       <c r="J66" t="s">
         <v>107</v>
       </c>
       <c r="AE66">
@@ -6247,53 +6247,50 @@
       </c>
       <c r="H88" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I88" t="s">
         <v>308</v>
       </c>
       <c r="J88" t="s">
         <v>61</v>
       </c>
       <c r="AD88" t="s">
         <v>314</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AF88">
         <v>18.0</v>
       </c>
       <c r="AI88" t="s">
         <v>315</v>
       </c>
       <c r="AJ88">
         <v>104972</v>
       </c>
-      <c r="AK88">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>316</v>
       </c>
       <c r="E89" t="s">
         <v>102</v>
       </c>
       <c r="F89" t="s">
         <v>317</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I89" t="s">
         <v>308</v>
       </c>
       <c r="J89" t="s">
         <v>29</v>
       </c>
       <c r="AE89">
         <v>1</v>
@@ -7262,51 +7259,51 @@
       <c r="H115" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I115" t="s">
         <v>308</v>
       </c>
       <c r="J115" t="s">
         <v>309</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>24.0</v>
       </c>
       <c r="AG115">
         <v>24.0</v>
       </c>
       <c r="AI115" t="s">
         <v>390</v>
       </c>
       <c r="AJ115">
         <v>104967</v>
       </c>
       <c r="AK115">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>391</v>
       </c>
       <c r="E116" t="s">
         <v>392</v>
       </c>
       <c r="F116" t="s">
         <v>393</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I116" t="s">
         <v>308</v>
       </c>
       <c r="J116" t="s">
         <v>61</v>
       </c>
       <c r="AE116">
@@ -7651,51 +7648,51 @@
       <c r="H125" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I125" t="s">
         <v>308</v>
       </c>
       <c r="J125" t="s">
         <v>29</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>24.0</v>
       </c>
       <c r="AG125">
         <v>24.0</v>
       </c>
       <c r="AI125" t="s">
         <v>420</v>
       </c>
       <c r="AJ125">
         <v>105034</v>
       </c>
       <c r="AK125">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>347</v>
       </c>
       <c r="E126" t="s">
         <v>421</v>
       </c>
       <c r="F126" t="s">
         <v>422</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H126" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I126" t="s">
         <v>423</v>
       </c>
       <c r="J126" t="s">
         <v>424</v>
       </c>
       <c r="AD126" t="s">
@@ -7870,92 +7867,92 @@
       <c r="F131" t="s">
         <v>444</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I131" t="s">
         <v>436</v>
       </c>
       <c r="J131" t="s">
         <v>441</v>
       </c>
       <c r="AF131">
         <v>12.0</v>
       </c>
       <c r="AI131" t="s">
         <v>438</v>
       </c>
       <c r="AJ131">
         <v>104950</v>
       </c>
       <c r="AK131">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>445</v>
       </c>
       <c r="E132" t="s">
         <v>24</v>
       </c>
       <c r="F132" t="s">
         <v>446</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I132" t="s">
         <v>436</v>
       </c>
       <c r="J132" t="s">
         <v>107</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AF132">
         <v>24.0</v>
       </c>
       <c r="AG132">
         <v>24.0</v>
       </c>
       <c r="AI132" t="s">
         <v>447</v>
       </c>
       <c r="AJ132">
         <v>104962</v>
       </c>
       <c r="AK132">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>448</v>
       </c>
       <c r="E133" t="s">
         <v>449</v>
       </c>
       <c r="F133" t="s">
         <v>450</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I133" t="s">
         <v>436</v>
       </c>
       <c r="J133" t="s">
         <v>50</v>
       </c>
       <c r="AE133">
@@ -10023,51 +10020,51 @@
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I189" t="s">
         <v>518</v>
       </c>
       <c r="J189" t="s">
         <v>293</v>
       </c>
       <c r="AE189">
         <v>1</v>
       </c>
       <c r="AF189">
         <v>24.0</v>
       </c>
       <c r="AI189" t="s">
         <v>588</v>
       </c>
       <c r="AJ189">
         <v>105398</v>
       </c>
       <c r="AK189">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
         <v>595</v>
       </c>
       <c r="E190" t="s">
         <v>596</v>
       </c>
       <c r="F190" t="s">
         <v>597</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I190" t="s">
         <v>518</v>
       </c>
       <c r="J190" t="s">
         <v>50</v>
       </c>
       <c r="AE190">