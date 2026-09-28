--- v2 (2026-09-07)
+++ v3 (2026-09-28)
@@ -2749,51 +2749,51 @@
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>57</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>17.5</v>
       </c>
       <c r="AI8" t="s">
         <v>58</v>
       </c>
       <c r="AJ8">
         <v>97803</v>
       </c>
       <c r="AK8">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>59</v>
       </c>
       <c r="E9" t="s">
         <v>60</v>
       </c>
       <c r="F9" t="s">
         <v>61</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>51</v>
       </c>
       <c r="AE9">
@@ -3342,51 +3342,51 @@
       <c r="F24" t="s">
         <v>111</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>46</v>
       </c>
       <c r="AF24">
         <v>14.0</v>
       </c>
       <c r="AI24" t="s">
         <v>88</v>
       </c>
       <c r="AJ24">
         <v>100494</v>
       </c>
       <c r="AK24">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>112</v>
       </c>
       <c r="E25" t="s">
         <v>90</v>
       </c>
       <c r="F25" t="s">
         <v>113</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>46</v>
       </c>
       <c r="AF25">
@@ -4061,51 +4061,51 @@
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I43" t="s">
         <v>167</v>
       </c>
       <c r="J43" t="s">
         <v>168</v>
       </c>
       <c r="AF43">
         <v>14.0</v>
       </c>
       <c r="AG43">
         <v>14.0</v>
       </c>
       <c r="AI43" t="s">
         <v>169</v>
       </c>
       <c r="AJ43">
         <v>98027</v>
       </c>
       <c r="AK43">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>171</v>
       </c>
       <c r="E44" t="s">
         <v>172</v>
       </c>
       <c r="F44" t="s">
         <v>173</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I44" t="s">
         <v>174</v>
       </c>
       <c r="J44" t="s">
         <v>35</v>
       </c>
       <c r="AE44">
@@ -4137,89 +4137,89 @@
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I45" t="s">
         <v>174</v>
       </c>
       <c r="J45" t="s">
         <v>179</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>21.5</v>
       </c>
       <c r="AI45" t="s">
         <v>175</v>
       </c>
       <c r="AJ45">
         <v>96955</v>
       </c>
       <c r="AK45">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>180</v>
       </c>
       <c r="E46" t="s">
         <v>181</v>
       </c>
       <c r="F46" t="s">
         <v>182</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I46" t="s">
         <v>174</v>
       </c>
       <c r="J46" t="s">
         <v>29</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>21.5</v>
       </c>
       <c r="AI46" t="s">
         <v>175</v>
       </c>
       <c r="AJ46">
         <v>96233</v>
       </c>
       <c r="AK46">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>183</v>
       </c>
       <c r="E47" t="s">
         <v>184</v>
       </c>
       <c r="F47" t="s">
         <v>185</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I47" t="s">
         <v>186</v>
       </c>
       <c r="J47" t="s">
         <v>187</v>
       </c>
       <c r="AE47">
@@ -4253,50 +4253,53 @@
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I48" t="s">
         <v>186</v>
       </c>
       <c r="J48" t="s">
         <v>69</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>21.5</v>
       </c>
       <c r="AI48" t="s">
         <v>191</v>
       </c>
       <c r="AJ48">
         <v>96028</v>
       </c>
+      <c r="AK48">
+        <v>3</v>
+      </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>192</v>
       </c>
       <c r="E49" t="s">
         <v>193</v>
       </c>
       <c r="F49" t="s">
         <v>194</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I49" t="s">
         <v>186</v>
       </c>
       <c r="J49" t="s">
         <v>29</v>
       </c>
       <c r="AE49">
         <v>1</v>
@@ -4403,51 +4406,51 @@
       <c r="H52" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I52" t="s">
         <v>186</v>
       </c>
       <c r="J52" t="s">
         <v>203</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>21.5</v>
       </c>
       <c r="AG52">
         <v>21.5</v>
       </c>
       <c r="AI52" t="s">
         <v>191</v>
       </c>
       <c r="AJ52">
         <v>101275</v>
       </c>
       <c r="AK52">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>204</v>
       </c>
       <c r="E53" t="s">
         <v>96</v>
       </c>
       <c r="F53" t="s">
         <v>205</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I53" t="s">
         <v>186</v>
       </c>
       <c r="J53" t="s">
         <v>206</v>
       </c>
       <c r="AE53">
@@ -4662,53 +4665,50 @@
       </c>
       <c r="F59" t="s">
         <v>226</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I59" t="s">
         <v>218</v>
       </c>
       <c r="J59" t="s">
         <v>168</v>
       </c>
       <c r="AF59">
         <v>10.0</v>
       </c>
       <c r="AI59" t="s">
         <v>219</v>
       </c>
       <c r="AJ59">
         <v>97525</v>
       </c>
-      <c r="AK59">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>227</v>
       </c>
       <c r="E60" t="s">
         <v>228</v>
       </c>
       <c r="F60" t="s">
         <v>229</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H60" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I60" t="s">
         <v>218</v>
       </c>
       <c r="J60" t="s">
         <v>69</v>
       </c>
       <c r="AE60">
         <v>1</v>
@@ -5297,51 +5297,51 @@
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I76" t="s">
         <v>218</v>
       </c>
       <c r="J76" t="s">
         <v>278</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>21.5</v>
       </c>
       <c r="AI76" t="s">
         <v>279</v>
       </c>
       <c r="AJ76">
         <v>95760</v>
       </c>
       <c r="AK76">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>280</v>
       </c>
       <c r="E77" t="s">
         <v>281</v>
       </c>
       <c r="F77" t="s">
         <v>282</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I77" t="s">
         <v>218</v>
       </c>
       <c r="J77" t="s">
         <v>283</v>
       </c>
       <c r="AE77">
@@ -5522,51 +5522,51 @@
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I82" t="s">
         <v>218</v>
       </c>
       <c r="J82" t="s">
         <v>29</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>21.5</v>
       </c>
       <c r="AI82" t="s">
         <v>279</v>
       </c>
       <c r="AJ82">
         <v>97202</v>
       </c>
       <c r="AK82">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>298</v>
       </c>
       <c r="E83" t="s">
         <v>299</v>
       </c>
       <c r="F83" t="s">
         <v>300</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I83" t="s">
         <v>218</v>
       </c>
       <c r="J83" t="s">
         <v>65</v>
       </c>
       <c r="AE83">
@@ -7273,51 +7273,51 @@
       <c r="H128" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I128" t="s">
         <v>425</v>
       </c>
       <c r="J128" t="s">
         <v>271</v>
       </c>
       <c r="AE128">
         <v>1</v>
       </c>
       <c r="AF128">
         <v>17.5</v>
       </c>
       <c r="AG128">
         <v>17.5</v>
       </c>
       <c r="AI128" t="s">
         <v>440</v>
       </c>
       <c r="AJ128">
         <v>95986</v>
       </c>
       <c r="AK128">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>428</v>
       </c>
       <c r="E129" t="s">
         <v>443</v>
       </c>
       <c r="F129" t="s">
         <v>444</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H129" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I129" t="s">
         <v>425</v>
       </c>
       <c r="J129" t="s">
         <v>203</v>
       </c>
       <c r="AE129">
@@ -8059,51 +8059,51 @@
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I149" t="s">
         <v>425</v>
       </c>
       <c r="J149" t="s">
         <v>206</v>
       </c>
       <c r="AE149">
         <v>1</v>
       </c>
       <c r="AF149">
         <v>21.5</v>
       </c>
       <c r="AI149" t="s">
         <v>484</v>
       </c>
       <c r="AJ149">
         <v>100863</v>
       </c>
       <c r="AK149">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
         <v>494</v>
       </c>
       <c r="E150" t="s">
         <v>495</v>
       </c>
       <c r="F150" t="s">
         <v>496</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H150" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I150" t="s">
         <v>497</v>
       </c>
       <c r="J150" t="s">
         <v>458</v>
       </c>
       <c r="AF150">
@@ -8372,51 +8372,51 @@
       <c r="H157" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I157" t="s">
         <v>497</v>
       </c>
       <c r="J157" t="s">
         <v>46</v>
       </c>
       <c r="AD157" t="s">
         <v>525</v>
       </c>
       <c r="AE157">
         <v>1</v>
       </c>
       <c r="AF157">
         <v>15.5</v>
       </c>
       <c r="AI157" t="s">
         <v>526</v>
       </c>
       <c r="AJ157">
         <v>96525</v>
       </c>
       <c r="AK157">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>527</v>
       </c>
       <c r="E158" t="s">
         <v>397</v>
       </c>
       <c r="F158" t="s">
         <v>528</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H158" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I158" t="s">
         <v>497</v>
       </c>
       <c r="J158" t="s">
         <v>69</v>
       </c>
       <c r="AD158" t="s">
@@ -9302,51 +9302,51 @@
       <c r="H181" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I181" t="s">
         <v>497</v>
       </c>
       <c r="J181" t="s">
         <v>35</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AF181">
         <v>21.5</v>
       </c>
       <c r="AG181">
         <v>21.5</v>
       </c>
       <c r="AI181" t="s">
         <v>553</v>
       </c>
       <c r="AJ181">
         <v>100175</v>
       </c>
       <c r="AK181">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>575</v>
       </c>
       <c r="E182" t="s">
         <v>576</v>
       </c>
       <c r="F182" t="s">
         <v>577</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I182" t="s">
         <v>497</v>
       </c>
       <c r="J182" t="s">
         <v>379</v>
       </c>
       <c r="AF182">
@@ -9536,51 +9536,51 @@
       <c r="H187" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I187" t="s">
         <v>497</v>
       </c>
       <c r="J187" t="s">
         <v>69</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AF187">
         <v>21.5</v>
       </c>
       <c r="AG187">
         <v>21.5</v>
       </c>
       <c r="AI187" t="s">
         <v>553</v>
       </c>
       <c r="AJ187">
         <v>98757</v>
       </c>
       <c r="AK187">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>584</v>
       </c>
       <c r="E188" t="s">
         <v>148</v>
       </c>
       <c r="F188" t="s">
         <v>586</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I188" t="s">
         <v>497</v>
       </c>
       <c r="J188" t="s">
         <v>69</v>
       </c>
       <c r="AE188">
@@ -9814,51 +9814,51 @@
       <c r="G194" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I194" t="s">
         <v>497</v>
       </c>
       <c r="J194" t="s">
         <v>601</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AF194">
         <v>21.5</v>
       </c>
       <c r="AI194" t="s">
         <v>592</v>
       </c>
       <c r="AJ194">
         <v>95063</v>
       </c>
       <c r="AK194">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>605</v>
       </c>
       <c r="E195" t="s">
         <v>606</v>
       </c>
       <c r="F195" t="s">
         <v>607</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I195" t="s">
         <v>497</v>
       </c>
       <c r="J195" t="s">
         <v>69</v>
       </c>
       <c r="AE195">