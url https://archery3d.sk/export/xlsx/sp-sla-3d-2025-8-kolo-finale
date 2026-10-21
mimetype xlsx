--- v3 (2026-09-28)
+++ v4 (2026-10-21)
@@ -3874,51 +3874,51 @@
       <c r="F38" t="s">
         <v>152</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>21.5</v>
       </c>
       <c r="AI38" t="s">
         <v>146</v>
       </c>
       <c r="AJ38">
         <v>95879</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>153</v>
       </c>
       <c r="E39" t="s">
         <v>154</v>
       </c>
       <c r="F39" t="s">
         <v>155</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>46</v>
       </c>
       <c r="AE39">
@@ -4558,51 +4558,51 @@
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I56" t="s">
         <v>218</v>
       </c>
       <c r="J56" t="s">
         <v>29</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>17.5</v>
       </c>
       <c r="AI56" t="s">
         <v>219</v>
       </c>
       <c r="AJ56">
         <v>95013</v>
       </c>
       <c r="AK56">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>220</v>
       </c>
       <c r="E57" t="s">
         <v>165</v>
       </c>
       <c r="F57" t="s">
         <v>221</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I57" t="s">
         <v>218</v>
       </c>
       <c r="J57" t="s">
         <v>168</v>
       </c>
       <c r="AE57">
@@ -4771,51 +4771,51 @@
       <c r="F62" t="s">
         <v>235</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I62" t="s">
         <v>218</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
         <v>21.5</v>
       </c>
       <c r="AI62" t="s">
         <v>236</v>
       </c>
       <c r="AJ62">
         <v>97319</v>
       </c>
       <c r="AK62">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>237</v>
       </c>
       <c r="E63" t="s">
         <v>238</v>
       </c>
       <c r="F63" t="s">
         <v>239</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I63" t="s">
         <v>218</v>
       </c>
       <c r="J63" t="s">
         <v>240</v>
       </c>
       <c r="AE63">
@@ -5037,51 +5037,51 @@
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I69" t="s">
         <v>218</v>
       </c>
       <c r="J69" t="s">
         <v>65</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>21.5</v>
       </c>
       <c r="AI69" t="s">
         <v>236</v>
       </c>
       <c r="AJ69">
         <v>97214</v>
       </c>
       <c r="AK69">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>256</v>
       </c>
       <c r="E70" t="s">
         <v>257</v>
       </c>
       <c r="F70" t="s">
         <v>258</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I70" t="s">
         <v>218</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
@@ -5259,51 +5259,51 @@
       <c r="G75" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I75" t="s">
         <v>218</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>21.5</v>
       </c>
       <c r="AG75">
         <v>21.5</v>
       </c>
       <c r="AI75" t="s">
         <v>272</v>
       </c>
       <c r="AJ75">
         <v>95475</v>
       </c>
       <c r="AK75">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>276</v>
       </c>
       <c r="E76" t="s">
         <v>177</v>
       </c>
       <c r="F76" t="s">
         <v>277</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I76" t="s">
         <v>218</v>
       </c>
       <c r="J76" t="s">
         <v>278</v>
       </c>
       <c r="AE76">
@@ -5899,51 +5899,51 @@
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I92" t="s">
         <v>310</v>
       </c>
       <c r="J92" t="s">
         <v>329</v>
       </c>
       <c r="AF92">
         <v>14.0</v>
       </c>
       <c r="AG92">
         <v>14.0</v>
       </c>
       <c r="AI92" t="s">
         <v>330</v>
       </c>
       <c r="AJ92">
         <v>96112</v>
       </c>
       <c r="AK92">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>331</v>
       </c>
       <c r="E93" t="s">
         <v>332</v>
       </c>
       <c r="F93" t="s">
         <v>333</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I93" t="s">
         <v>334</v>
       </c>
       <c r="J93" t="s">
         <v>335</v>
       </c>
       <c r="AD93" t="s">
@@ -6329,51 +6329,51 @@
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I103" t="s">
         <v>334</v>
       </c>
       <c r="J103" t="s">
         <v>120</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AF103">
         <v>21.5</v>
       </c>
       <c r="AI103" t="s">
         <v>367</v>
       </c>
       <c r="AJ103">
         <v>100459</v>
       </c>
       <c r="AK103">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>370</v>
       </c>
       <c r="E104" t="s">
         <v>54</v>
       </c>
       <c r="F104" t="s">
         <v>371</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I104" t="s">
         <v>334</v>
       </c>
       <c r="J104" t="s">
         <v>120</v>
       </c>
       <c r="AE104">
@@ -8489,51 +8489,51 @@
       <c r="H160" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I160" t="s">
         <v>497</v>
       </c>
       <c r="J160" t="s">
         <v>462</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AF160">
         <v>17.5</v>
       </c>
       <c r="AG160">
         <v>17.5</v>
       </c>
       <c r="AI160" t="s">
         <v>534</v>
       </c>
       <c r="AJ160">
         <v>100923</v>
       </c>
       <c r="AK160">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>247</v>
       </c>
       <c r="E161" t="s">
         <v>54</v>
       </c>
       <c r="F161" t="s">
         <v>535</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I161" t="s">
         <v>497</v>
       </c>
       <c r="J161" t="s">
         <v>69</v>
       </c>
       <c r="AF161">