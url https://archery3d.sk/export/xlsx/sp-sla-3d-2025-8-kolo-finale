--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -2713,53 +2713,50 @@
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>51</v>
       </c>
       <c r="AD7" t="s">
         <v>52</v>
       </c>
       <c r="AE7">
         <v>2</v>
       </c>
       <c r="AF7">
         <v>23.0</v>
       </c>
       <c r="AI7" t="s">
         <v>42</v>
       </c>
       <c r="AJ7">
         <v>101843</v>
       </c>
-      <c r="AK7">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>54</v>
       </c>
       <c r="F8" t="s">
         <v>55</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>57</v>
       </c>
       <c r="AE8">
         <v>1</v>
@@ -2945,51 +2942,51 @@
       <c r="H13" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>51</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>17.5</v>
       </c>
       <c r="AG13">
         <v>17.5</v>
       </c>
       <c r="AI13" t="s">
         <v>77</v>
       </c>
       <c r="AJ13">
         <v>100504</v>
       </c>
       <c r="AK13">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>78</v>
       </c>
       <c r="E14" t="s">
         <v>79</v>
       </c>
       <c r="F14" t="s">
         <v>80</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>69</v>
       </c>
       <c r="AF14">
@@ -3547,51 +3544,51 @@
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>35</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>21.5</v>
       </c>
       <c r="AI29" t="s">
         <v>88</v>
       </c>
       <c r="AJ29">
         <v>99558</v>
       </c>
       <c r="AK29">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>125</v>
       </c>
       <c r="E30" t="s">
         <v>126</v>
       </c>
       <c r="F30" t="s">
         <v>127</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>57</v>
       </c>
       <c r="AE30">
@@ -3690,51 +3687,51 @@
       <c r="F33" t="s">
         <v>136</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>51</v>
       </c>
       <c r="AF33">
         <v>14.0</v>
       </c>
       <c r="AI33" t="s">
         <v>128</v>
       </c>
       <c r="AJ33">
         <v>102064</v>
       </c>
       <c r="AK33">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>137</v>
       </c>
       <c r="E34" t="s">
         <v>138</v>
       </c>
       <c r="F34" t="s">
         <v>139</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>57</v>
       </c>
       <c r="AE34">
@@ -3769,51 +3766,51 @@
       <c r="G35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>35</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>21.5</v>
       </c>
       <c r="AI35" t="s">
         <v>128</v>
       </c>
       <c r="AJ35">
         <v>99559</v>
       </c>
       <c r="AK35">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>143</v>
       </c>
       <c r="E36" t="s">
         <v>71</v>
       </c>
       <c r="F36" t="s">
         <v>144</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>57</v>
       </c>
       <c r="AE36">
@@ -4412,51 +4409,51 @@
       <c r="H52" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I52" t="s">
         <v>186</v>
       </c>
       <c r="J52" t="s">
         <v>203</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>21.5</v>
       </c>
       <c r="AG52">
         <v>21.5</v>
       </c>
       <c r="AI52" t="s">
         <v>191</v>
       </c>
       <c r="AJ52">
         <v>101275</v>
       </c>
       <c r="AK52">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>204</v>
       </c>
       <c r="E53" t="s">
         <v>96</v>
       </c>
       <c r="F53" t="s">
         <v>205</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I53" t="s">
         <v>186</v>
       </c>
       <c r="J53" t="s">
         <v>206</v>
       </c>
       <c r="AE53">
@@ -5493,51 +5490,51 @@
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I81" t="s">
         <v>218</v>
       </c>
       <c r="J81" t="s">
         <v>65</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>21.5</v>
       </c>
       <c r="AI81" t="s">
         <v>279</v>
       </c>
       <c r="AJ81">
         <v>96413</v>
       </c>
       <c r="AK81">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>295</v>
       </c>
       <c r="E82" t="s">
         <v>296</v>
       </c>
       <c r="F82" t="s">
         <v>297</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I82" t="s">
         <v>218</v>
       </c>
       <c r="J82" t="s">
         <v>29</v>
       </c>
       <c r="AE82">
@@ -7662,51 +7659,51 @@
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I138" t="s">
         <v>425</v>
       </c>
       <c r="J138" t="s">
         <v>439</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AF138">
         <v>21.5</v>
       </c>
       <c r="AI138" t="s">
         <v>450</v>
       </c>
       <c r="AJ138">
         <v>98925</v>
       </c>
       <c r="AK138">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>468</v>
       </c>
       <c r="E139" t="s">
         <v>177</v>
       </c>
       <c r="F139" t="s">
         <v>469</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I139" t="s">
         <v>425</v>
       </c>
       <c r="J139" t="s">
         <v>69</v>
       </c>
       <c r="AE139">
@@ -9042,51 +9039,51 @@
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I174" t="s">
         <v>497</v>
       </c>
       <c r="J174" t="s">
         <v>51</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AF174">
         <v>21.5</v>
       </c>
       <c r="AI174" t="s">
         <v>553</v>
       </c>
       <c r="AJ174">
         <v>99090</v>
       </c>
       <c r="AK174">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>563</v>
       </c>
       <c r="E175" t="s">
         <v>293</v>
       </c>
       <c r="F175" t="s">
         <v>564</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I175" t="s">
         <v>497</v>
       </c>
       <c r="J175" t="s">
         <v>210</v>
       </c>
       <c r="AE175">
@@ -9194,51 +9191,51 @@
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I178" t="s">
         <v>497</v>
       </c>
       <c r="J178" t="s">
         <v>168</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AF178">
         <v>21.5</v>
       </c>
       <c r="AI178" t="s">
         <v>553</v>
       </c>
       <c r="AJ178">
         <v>102454</v>
       </c>
       <c r="AK178">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
         <v>568</v>
       </c>
       <c r="E179" t="s">
         <v>71</v>
       </c>
       <c r="F179" t="s">
         <v>569</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I179" t="s">
         <v>497</v>
       </c>
       <c r="J179" t="s">
         <v>271</v>
       </c>
       <c r="AE179">
@@ -9428,51 +9425,51 @@
       <c r="H184" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I184" t="s">
         <v>497</v>
       </c>
       <c r="J184" t="s">
         <v>120</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AF184">
         <v>21.5</v>
       </c>
       <c r="AG184">
         <v>21.5</v>
       </c>
       <c r="AI184" t="s">
         <v>553</v>
       </c>
       <c r="AJ184">
         <v>95103</v>
       </c>
       <c r="AK184">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>200</v>
       </c>
       <c r="E185" t="s">
         <v>104</v>
       </c>
       <c r="F185" t="s">
         <v>581</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I185" t="s">
         <v>497</v>
       </c>
       <c r="J185" t="s">
         <v>203</v>
       </c>
       <c r="AE185">
@@ -9507,51 +9504,51 @@
       <c r="G186" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H186" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I186" t="s">
         <v>497</v>
       </c>
       <c r="J186" t="s">
         <v>69</v>
       </c>
       <c r="AE186">
         <v>1</v>
       </c>
       <c r="AF186">
         <v>21.5</v>
       </c>
       <c r="AI186" t="s">
         <v>553</v>
       </c>
       <c r="AJ186">
         <v>98748</v>
       </c>
       <c r="AK186">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
         <v>584</v>
       </c>
       <c r="E187" t="s">
         <v>107</v>
       </c>
       <c r="F187" t="s">
         <v>585</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I187" t="s">
         <v>497</v>
       </c>
       <c r="J187" t="s">
         <v>69</v>
       </c>
       <c r="AE187">