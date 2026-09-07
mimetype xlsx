--- v1 (2026-05-25)
+++ v2 (2026-09-07)
@@ -2556,51 +2556,51 @@
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>2</v>
       </c>
       <c r="AF3">
         <v>23.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>95012</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
@@ -2828,90 +2828,87 @@
       <c r="H10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>65</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>17.5</v>
       </c>
       <c r="AG10">
         <v>17.5</v>
       </c>
       <c r="AI10" t="s">
         <v>58</v>
       </c>
       <c r="AJ10">
         <v>95304</v>
       </c>
       <c r="AK10">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>67</v>
       </c>
       <c r="F11" t="s">
         <v>68</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>69</v>
       </c>
       <c r="AE11">
         <v>2</v>
       </c>
       <c r="AF11">
         <v>25.0</v>
       </c>
       <c r="AI11" t="s">
         <v>58</v>
       </c>
       <c r="AJ11">
         <v>95852</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>71</v>
       </c>
       <c r="F12" t="s">
         <v>72</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>73</v>
       </c>
       <c r="AE12">
         <v>2</v>
@@ -2976,53 +2973,50 @@
       </c>
       <c r="F14" t="s">
         <v>80</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>69</v>
       </c>
       <c r="AF14">
         <v>10.0</v>
       </c>
       <c r="AI14" t="s">
         <v>77</v>
       </c>
       <c r="AJ14">
         <v>95933</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>81</v>
       </c>
       <c r="E15" t="s">
         <v>82</v>
       </c>
       <c r="F15" t="s">
         <v>83</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>65</v>
       </c>
       <c r="AE15">
         <v>1</v>
@@ -3386,51 +3380,51 @@
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>46</v>
       </c>
       <c r="AF25">
         <v>14.0</v>
       </c>
       <c r="AG25">
         <v>14.0</v>
       </c>
       <c r="AI25" t="s">
         <v>88</v>
       </c>
       <c r="AJ25">
         <v>102573</v>
       </c>
       <c r="AK25">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>114</v>
       </c>
       <c r="E26" t="s">
         <v>115</v>
       </c>
       <c r="F26" t="s">
         <v>116</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>35</v>
       </c>
       <c r="AE26">
@@ -3585,86 +3579,86 @@
       <c r="H30" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>57</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
         <v>21.5</v>
       </c>
       <c r="AG30">
         <v>21.5</v>
       </c>
       <c r="AI30" t="s">
         <v>128</v>
       </c>
       <c r="AJ30">
         <v>95791</v>
       </c>
       <c r="AK30">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>129</v>
       </c>
       <c r="E31" t="s">
         <v>130</v>
       </c>
       <c r="F31" t="s">
         <v>131</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="AF31">
         <v>14.0</v>
       </c>
       <c r="AG31">
         <v>14.0</v>
       </c>
       <c r="AI31" t="s">
         <v>128</v>
       </c>
       <c r="AJ31">
         <v>101704</v>
       </c>
       <c r="AK31">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>132</v>
       </c>
       <c r="E32" t="s">
         <v>49</v>
       </c>
       <c r="F32" t="s">
         <v>133</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>73</v>
       </c>
       <c r="AF32">
@@ -3956,51 +3950,51 @@
       <c r="F40" t="s">
         <v>158</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>21.5</v>
       </c>
       <c r="AI40" t="s">
         <v>159</v>
       </c>
       <c r="AJ40">
         <v>95880</v>
       </c>
       <c r="AK40">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>160</v>
       </c>
       <c r="E41" t="s">
         <v>161</v>
       </c>
       <c r="F41" t="s">
         <v>162</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>163</v>
       </c>
       <c r="AF41">
@@ -4029,89 +4023,89 @@
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I42" t="s">
         <v>167</v>
       </c>
       <c r="J42" t="s">
         <v>168</v>
       </c>
       <c r="AF42">
         <v>14.0</v>
       </c>
       <c r="AG42">
         <v>14.0</v>
       </c>
       <c r="AI42" t="s">
         <v>169</v>
       </c>
       <c r="AJ42">
         <v>97611</v>
       </c>
       <c r="AK42">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>164</v>
       </c>
       <c r="E43" t="s">
         <v>63</v>
       </c>
       <c r="F43" t="s">
         <v>170</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I43" t="s">
         <v>167</v>
       </c>
       <c r="J43" t="s">
         <v>168</v>
       </c>
       <c r="AF43">
         <v>14.0</v>
       </c>
       <c r="AG43">
         <v>14.0</v>
       </c>
       <c r="AI43" t="s">
         <v>169</v>
       </c>
       <c r="AJ43">
         <v>98027</v>
       </c>
       <c r="AK43">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>171</v>
       </c>
       <c r="E44" t="s">
         <v>172</v>
       </c>
       <c r="F44" t="s">
         <v>173</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I44" t="s">
         <v>174</v>
       </c>
       <c r="J44" t="s">
         <v>35</v>
       </c>
       <c r="AE44">
@@ -4181,92 +4175,92 @@
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I46" t="s">
         <v>174</v>
       </c>
       <c r="J46" t="s">
         <v>29</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>21.5</v>
       </c>
       <c r="AI46" t="s">
         <v>175</v>
       </c>
       <c r="AJ46">
         <v>96233</v>
       </c>
       <c r="AK46">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>183</v>
       </c>
       <c r="E47" t="s">
         <v>184</v>
       </c>
       <c r="F47" t="s">
         <v>185</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I47" t="s">
         <v>186</v>
       </c>
       <c r="J47" t="s">
         <v>187</v>
       </c>
       <c r="AE47">
         <v>2</v>
       </c>
       <c r="AF47">
         <v>25.0</v>
       </c>
       <c r="AG47">
         <v>25.0</v>
       </c>
       <c r="AI47" t="s">
         <v>188</v>
       </c>
       <c r="AJ47">
         <v>102269</v>
       </c>
       <c r="AK47">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>189</v>
       </c>
       <c r="E48" t="s">
         <v>115</v>
       </c>
       <c r="F48" t="s">
         <v>190</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I48" t="s">
         <v>186</v>
       </c>
       <c r="J48" t="s">
         <v>69</v>
       </c>
       <c r="AE48">
@@ -5043,51 +5037,51 @@
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I69" t="s">
         <v>218</v>
       </c>
       <c r="J69" t="s">
         <v>65</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>21.5</v>
       </c>
       <c r="AI69" t="s">
         <v>236</v>
       </c>
       <c r="AJ69">
         <v>97214</v>
       </c>
       <c r="AK69">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>256</v>
       </c>
       <c r="E70" t="s">
         <v>257</v>
       </c>
       <c r="F70" t="s">
         <v>258</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I70" t="s">
         <v>218</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
@@ -5151,51 +5145,51 @@
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I72" t="s">
         <v>218</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>21.5</v>
       </c>
       <c r="AG72">
         <v>21.5</v>
       </c>
       <c r="AI72" t="s">
         <v>236</v>
       </c>
       <c r="AJ72">
         <v>95476</v>
       </c>
       <c r="AK72">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>265</v>
       </c>
       <c r="E73" t="s">
         <v>266</v>
       </c>
       <c r="F73" t="s">
         <v>267</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I73" t="s">
         <v>218</v>
       </c>
       <c r="J73" t="s">
         <v>187</v>
       </c>
       <c r="AE73">
@@ -5639,51 +5633,51 @@
       <c r="G85" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I85" t="s">
         <v>218</v>
       </c>
       <c r="J85" t="s">
         <v>29</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
         <v>21.5</v>
       </c>
       <c r="AI85" t="s">
         <v>307</v>
       </c>
       <c r="AJ85">
         <v>97501</v>
       </c>
       <c r="AK85">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>308</v>
       </c>
       <c r="E86" t="s">
         <v>63</v>
       </c>
       <c r="F86" t="s">
         <v>309</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I86" t="s">
         <v>310</v>
       </c>
       <c r="J86" t="s">
         <v>168</v>
       </c>
       <c r="AE86">
@@ -5905,51 +5899,51 @@
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I92" t="s">
         <v>310</v>
       </c>
       <c r="J92" t="s">
         <v>329</v>
       </c>
       <c r="AF92">
         <v>14.0</v>
       </c>
       <c r="AG92">
         <v>14.0</v>
       </c>
       <c r="AI92" t="s">
         <v>330</v>
       </c>
       <c r="AJ92">
         <v>96112</v>
       </c>
       <c r="AK92">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>331</v>
       </c>
       <c r="E93" t="s">
         <v>332</v>
       </c>
       <c r="F93" t="s">
         <v>333</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I93" t="s">
         <v>334</v>
       </c>
       <c r="J93" t="s">
         <v>335</v>
       </c>
       <c r="AD93" t="s">
@@ -6703,51 +6697,51 @@
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I113" t="s">
         <v>334</v>
       </c>
       <c r="J113" t="s">
         <v>335</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AF113">
         <v>21.5</v>
       </c>
       <c r="AI113" t="s">
         <v>367</v>
       </c>
       <c r="AJ113">
         <v>94936</v>
       </c>
       <c r="AK113">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>393</v>
       </c>
       <c r="E114" t="s">
         <v>141</v>
       </c>
       <c r="F114" t="s">
         <v>394</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I114" t="s">
         <v>334</v>
       </c>
       <c r="J114" t="s">
         <v>379</v>
       </c>
       <c r="AF114">
@@ -6893,51 +6887,51 @@
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I118" t="s">
         <v>334</v>
       </c>
       <c r="J118" t="s">
         <v>335</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AF118">
         <v>21.5</v>
       </c>
       <c r="AI118" t="s">
         <v>406</v>
       </c>
       <c r="AJ118">
         <v>95751</v>
       </c>
       <c r="AK118">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>407</v>
       </c>
       <c r="E119" t="s">
         <v>71</v>
       </c>
       <c r="F119" t="s">
         <v>408</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I119" t="s">
         <v>334</v>
       </c>
       <c r="J119" t="s">
         <v>409</v>
       </c>
       <c r="AE119">
@@ -7202,53 +7196,50 @@
       </c>
       <c r="I126" t="s">
         <v>425</v>
       </c>
       <c r="J126" t="s">
         <v>271</v>
       </c>
       <c r="AD126" t="s">
         <v>435</v>
       </c>
       <c r="AE126">
         <v>2</v>
       </c>
       <c r="AF126">
         <v>23.0</v>
       </c>
       <c r="AG126">
         <v>23.0</v>
       </c>
       <c r="AI126" t="s">
         <v>432</v>
       </c>
       <c r="AJ126">
         <v>99142</v>
       </c>
-      <c r="AK126">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>436</v>
       </c>
       <c r="E127" t="s">
         <v>437</v>
       </c>
       <c r="F127" t="s">
         <v>438</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I127" t="s">
         <v>425</v>
       </c>
       <c r="J127" t="s">
         <v>439</v>
       </c>
       <c r="AE127">
         <v>1</v>
@@ -7425,51 +7416,51 @@
       <c r="F132" t="s">
         <v>452</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I132" t="s">
         <v>425</v>
       </c>
       <c r="J132" t="s">
         <v>453</v>
       </c>
       <c r="AF132">
         <v>14.0</v>
       </c>
       <c r="AI132" t="s">
         <v>450</v>
       </c>
       <c r="AJ132">
         <v>95258</v>
       </c>
       <c r="AK132">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>454</v>
       </c>
       <c r="E133" t="s">
         <v>238</v>
       </c>
       <c r="F133" t="s">
         <v>455</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I133" t="s">
         <v>425</v>
       </c>
       <c r="J133" t="s">
         <v>379</v>
       </c>
       <c r="AE133">
@@ -7621,51 +7612,51 @@
       <c r="G137" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I137" t="s">
         <v>425</v>
       </c>
       <c r="J137" t="s">
         <v>458</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AF137">
         <v>21.5</v>
       </c>
       <c r="AI137" t="s">
         <v>450</v>
       </c>
       <c r="AJ137">
         <v>101996</v>
       </c>
       <c r="AK137">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>466</v>
       </c>
       <c r="E138" t="s">
         <v>411</v>
       </c>
       <c r="F138" t="s">
         <v>467</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I138" t="s">
         <v>425</v>
       </c>
       <c r="J138" t="s">
         <v>439</v>
       </c>
       <c r="AE138">
@@ -7738,51 +7729,51 @@
       <c r="H140" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I140" t="s">
         <v>425</v>
       </c>
       <c r="J140" t="s">
         <v>69</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AF140">
         <v>21.5</v>
       </c>
       <c r="AG140">
         <v>21.5</v>
       </c>
       <c r="AI140" t="s">
         <v>450</v>
       </c>
       <c r="AJ140">
         <v>95119</v>
       </c>
       <c r="AK140">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>471</v>
       </c>
       <c r="E141" t="s">
         <v>148</v>
       </c>
       <c r="F141" t="s">
         <v>472</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I141" t="s">
         <v>425</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AF141">
@@ -7846,51 +7837,51 @@
       <c r="G143" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I143" t="s">
         <v>425</v>
       </c>
       <c r="J143" t="s">
         <v>251</v>
       </c>
       <c r="AE143">
         <v>1</v>
       </c>
       <c r="AF143">
         <v>21.5</v>
       </c>
       <c r="AI143" t="s">
         <v>476</v>
       </c>
       <c r="AJ143">
         <v>95636</v>
       </c>
       <c r="AK143">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
         <v>479</v>
       </c>
       <c r="E144" t="s">
         <v>480</v>
       </c>
       <c r="F144" t="s">
         <v>481</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I144" t="s">
         <v>425</v>
       </c>
       <c r="J144" t="s">
         <v>379</v>
       </c>
       <c r="AF144">
@@ -8068,51 +8059,51 @@
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I149" t="s">
         <v>425</v>
       </c>
       <c r="J149" t="s">
         <v>206</v>
       </c>
       <c r="AE149">
         <v>1</v>
       </c>
       <c r="AF149">
         <v>21.5</v>
       </c>
       <c r="AI149" t="s">
         <v>484</v>
       </c>
       <c r="AJ149">
         <v>100863</v>
       </c>
       <c r="AK149">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
         <v>494</v>
       </c>
       <c r="E150" t="s">
         <v>495</v>
       </c>
       <c r="F150" t="s">
         <v>496</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H150" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I150" t="s">
         <v>497</v>
       </c>
       <c r="J150" t="s">
         <v>458</v>
       </c>
       <c r="AF150">
@@ -9346,51 +9337,51 @@
       <c r="F182" t="s">
         <v>577</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I182" t="s">
         <v>497</v>
       </c>
       <c r="J182" t="s">
         <v>379</v>
       </c>
       <c r="AF182">
         <v>14.0</v>
       </c>
       <c r="AI182" t="s">
         <v>553</v>
       </c>
       <c r="AJ182">
         <v>95312</v>
       </c>
       <c r="AK182">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>578</v>
       </c>
       <c r="E183" t="s">
         <v>489</v>
       </c>
       <c r="F183" t="s">
         <v>579</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I183" t="s">
         <v>497</v>
       </c>
       <c r="J183" t="s">
         <v>453</v>
       </c>
       <c r="AE183">
@@ -9624,51 +9615,51 @@
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I189" t="s">
         <v>497</v>
       </c>
       <c r="J189" t="s">
         <v>215</v>
       </c>
       <c r="AE189">
         <v>1</v>
       </c>
       <c r="AF189">
         <v>21.5</v>
       </c>
       <c r="AI189" t="s">
         <v>553</v>
       </c>
       <c r="AJ189">
         <v>97001</v>
       </c>
       <c r="AK189">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
         <v>590</v>
       </c>
       <c r="E190" t="s">
         <v>353</v>
       </c>
       <c r="F190" t="s">
         <v>591</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I190" t="s">
         <v>497</v>
       </c>
       <c r="J190" t="s">
         <v>57</v>
       </c>
       <c r="AE190">
@@ -9823,124 +9814,124 @@
       <c r="G194" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I194" t="s">
         <v>497</v>
       </c>
       <c r="J194" t="s">
         <v>601</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AF194">
         <v>21.5</v>
       </c>
       <c r="AI194" t="s">
         <v>592</v>
       </c>
       <c r="AJ194">
         <v>95063</v>
       </c>
       <c r="AK194">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>605</v>
       </c>
       <c r="E195" t="s">
         <v>606</v>
       </c>
       <c r="F195" t="s">
         <v>607</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I195" t="s">
         <v>497</v>
       </c>
       <c r="J195" t="s">
         <v>69</v>
       </c>
       <c r="AE195">
         <v>1</v>
       </c>
       <c r="AF195">
         <v>21.5</v>
       </c>
       <c r="AI195" t="s">
         <v>592</v>
       </c>
       <c r="AJ195">
         <v>98161</v>
       </c>
       <c r="AK195">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
         <v>608</v>
       </c>
       <c r="E196" t="s">
         <v>609</v>
       </c>
       <c r="F196" t="s">
         <v>610</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I196" t="s">
         <v>497</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AF196">
         <v>21.5</v>
       </c>
       <c r="AI196" t="s">
         <v>592</v>
       </c>
       <c r="AJ196">
         <v>99490</v>
       </c>
       <c r="AK196">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>227</v>
       </c>
       <c r="E197" t="s">
         <v>611</v>
       </c>
       <c r="F197" t="s">
         <v>612</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I197" t="s">
         <v>497</v>
       </c>
       <c r="J197" t="s">
         <v>69</v>
       </c>
       <c r="AF197">
@@ -10156,86 +10147,86 @@
       <c r="E203" t="s">
         <v>285</v>
       </c>
       <c r="F203" t="s">
         <v>627</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H203" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I203" t="s">
         <v>497</v>
       </c>
       <c r="AF203">
         <v>14.0</v>
       </c>
       <c r="AI203" t="s">
         <v>621</v>
       </c>
       <c r="AJ203">
         <v>102458</v>
       </c>
       <c r="AK203">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="D204" t="s">
         <v>628</v>
       </c>
       <c r="E204" t="s">
         <v>629</v>
       </c>
       <c r="F204" t="s">
         <v>630</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H204" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I204" t="s">
         <v>497</v>
       </c>
       <c r="AE204">
         <v>1</v>
       </c>
       <c r="AF204">
         <v>21.5</v>
       </c>
       <c r="AI204" t="s">
         <v>621</v>
       </c>
       <c r="AJ204">
         <v>102294</v>
       </c>
       <c r="AK204">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="D205" t="s">
         <v>631</v>
       </c>
       <c r="E205" t="s">
         <v>296</v>
       </c>
       <c r="F205" t="s">
         <v>632</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H205" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I205" t="s">
         <v>497</v>
       </c>
       <c r="J205" t="s">
         <v>633</v>
       </c>
       <c r="AF205">
@@ -10337,51 +10328,51 @@
       <c r="H208" s="6" t="s">
         <v>145</v>
       </c>
       <c r="I208" t="s">
         <v>497</v>
       </c>
       <c r="J208" t="s">
         <v>601</v>
       </c>
       <c r="AE208">
         <v>1</v>
       </c>
       <c r="AF208">
         <v>21.5</v>
       </c>
       <c r="AG208">
         <v>21.5</v>
       </c>
       <c r="AI208" t="s">
         <v>639</v>
       </c>
       <c r="AJ208">
         <v>95064</v>
       </c>
       <c r="AK208">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>