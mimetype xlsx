--- v0 (2026-04-24)
+++ v1 (2026-07-08)
@@ -2890,53 +2890,50 @@
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>47</v>
       </c>
       <c r="AD7" t="s">
         <v>52</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>16.0</v>
       </c>
       <c r="AI7" t="s">
         <v>43</v>
       </c>
       <c r="AJ7">
         <v>98942</v>
       </c>
-      <c r="AK7">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>54</v>
       </c>
       <c r="F8" t="s">
         <v>55</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>47</v>
       </c>
       <c r="AE8">
         <v>1</v>
@@ -3045,53 +3042,50 @@
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>69</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>18.0</v>
       </c>
       <c r="AI11" t="s">
         <v>57</v>
       </c>
       <c r="AJ11">
         <v>95850</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>71</v>
       </c>
       <c r="F12" t="s">
         <v>72</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>73</v>
       </c>
       <c r="AE12">
         <v>2</v>
@@ -3195,87 +3189,84 @@
       <c r="G15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>47</v>
       </c>
       <c r="AE15">
         <v>3</v>
       </c>
       <c r="AF15">
         <v>34.0</v>
       </c>
       <c r="AI15" t="s">
         <v>80</v>
       </c>
       <c r="AJ15">
         <v>96617</v>
       </c>
       <c r="AK15">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>84</v>
       </c>
       <c r="E16" t="s">
         <v>85</v>
       </c>
       <c r="F16" t="s">
         <v>86</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>69</v>
       </c>
       <c r="AF16">
         <v>10.0</v>
       </c>
       <c r="AI16" t="s">
         <v>80</v>
       </c>
       <c r="AJ16">
         <v>95930</v>
       </c>
-      <c r="AK16">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>87</v>
       </c>
       <c r="E17" t="s">
         <v>88</v>
       </c>
       <c r="F17" t="s">
         <v>89</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>61</v>
       </c>
       <c r="AE17">
         <v>1</v>
@@ -3879,51 +3870,51 @@
       <c r="H33" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>35</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>22.0</v>
       </c>
       <c r="AG33">
         <v>22.0</v>
       </c>
       <c r="AI33" t="s">
         <v>97</v>
       </c>
       <c r="AJ33">
         <v>99556</v>
       </c>
       <c r="AK33">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>138</v>
       </c>
       <c r="E34" t="s">
         <v>139</v>
       </c>
       <c r="F34" t="s">
         <v>140</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>65</v>
       </c>
       <c r="AE34">
@@ -4069,51 +4060,51 @@
       <c r="H38" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>35</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>22.0</v>
       </c>
       <c r="AG38">
         <v>22.0</v>
       </c>
       <c r="AI38" t="s">
         <v>141</v>
       </c>
       <c r="AJ38">
         <v>99557</v>
       </c>
       <c r="AK38">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>152</v>
       </c>
       <c r="E39" t="s">
         <v>71</v>
       </c>
       <c r="F39" t="s">
         <v>153</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>65</v>
       </c>
       <c r="AE39">
@@ -4490,86 +4481,86 @@
       <c r="H49" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>189</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>22.0</v>
       </c>
       <c r="AG49">
         <v>22.0</v>
       </c>
       <c r="AI49" t="s">
         <v>190</v>
       </c>
       <c r="AJ49">
         <v>98112</v>
       </c>
       <c r="AK49">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>191</v>
       </c>
       <c r="E50" t="s">
         <v>192</v>
       </c>
       <c r="F50" t="s">
         <v>193</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>22.0</v>
       </c>
       <c r="AI50" t="s">
         <v>190</v>
       </c>
       <c r="AJ50">
         <v>95878</v>
       </c>
       <c r="AK50">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>194</v>
       </c>
       <c r="E51" t="s">
         <v>59</v>
       </c>
       <c r="F51" t="s">
         <v>195</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I51" t="s">
         <v>196</v>
       </c>
       <c r="J51" t="s">
         <v>197</v>
       </c>
       <c r="AF51">
@@ -4636,51 +4627,51 @@
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I53" t="s">
         <v>204</v>
       </c>
       <c r="J53" t="s">
         <v>205</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>22.0</v>
       </c>
       <c r="AI53" t="s">
         <v>206</v>
       </c>
       <c r="AJ53">
         <v>102183</v>
       </c>
       <c r="AK53">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>207</v>
       </c>
       <c r="E54" t="s">
         <v>208</v>
       </c>
       <c r="F54" t="s">
         <v>209</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I54" t="s">
         <v>204</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
@@ -4823,51 +4814,51 @@
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I58" t="s">
         <v>219</v>
       </c>
       <c r="J58" t="s">
         <v>224</v>
       </c>
       <c r="AE58">
         <v>2</v>
       </c>
       <c r="AF58">
         <v>26.0</v>
       </c>
       <c r="AI58" t="s">
         <v>220</v>
       </c>
       <c r="AJ58">
         <v>102085</v>
       </c>
       <c r="AK58">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>225</v>
       </c>
       <c r="E59" t="s">
         <v>226</v>
       </c>
       <c r="F59" t="s">
         <v>227</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I59" t="s">
         <v>219</v>
       </c>
       <c r="J59" t="s">
         <v>29</v>
       </c>
       <c r="AE59">
@@ -5013,51 +5004,51 @@
       <c r="H63" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I63" t="s">
         <v>219</v>
       </c>
       <c r="J63" t="s">
         <v>238</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>22.0</v>
       </c>
       <c r="AG63">
         <v>22.0</v>
       </c>
       <c r="AI63" t="s">
         <v>228</v>
       </c>
       <c r="AJ63">
         <v>101274</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>239</v>
       </c>
       <c r="E64" t="s">
         <v>134</v>
       </c>
       <c r="F64" t="s">
         <v>240</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I64" t="s">
         <v>219</v>
       </c>
       <c r="J64" t="s">
         <v>241</v>
       </c>
       <c r="AE64">
@@ -5209,51 +5200,51 @@
       <c r="H68" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I68" t="s">
         <v>244</v>
       </c>
       <c r="J68" t="s">
         <v>29</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>22.0</v>
       </c>
       <c r="AG68">
         <v>22.0</v>
       </c>
       <c r="AI68" t="s">
         <v>255</v>
       </c>
       <c r="AJ68">
         <v>95008</v>
       </c>
       <c r="AK68">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>256</v>
       </c>
       <c r="E69" t="s">
         <v>257</v>
       </c>
       <c r="F69" t="s">
         <v>258</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I69" t="s">
         <v>244</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
@@ -5425,51 +5416,51 @@
       <c r="F74" t="s">
         <v>272</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I74" t="s">
         <v>244</v>
       </c>
       <c r="J74" t="s">
         <v>69</v>
       </c>
       <c r="AF74">
         <v>14.0</v>
       </c>
       <c r="AI74" t="s">
         <v>255</v>
       </c>
       <c r="AJ74">
         <v>96838</v>
       </c>
       <c r="AK74">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>273</v>
       </c>
       <c r="E75" t="s">
         <v>274</v>
       </c>
       <c r="F75" t="s">
         <v>275</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I75" t="s">
         <v>244</v>
       </c>
       <c r="J75" t="s">
         <v>266</v>
       </c>
       <c r="AE75">
@@ -5574,51 +5565,51 @@
       <c r="H78" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I78" t="s">
         <v>244</v>
       </c>
       <c r="J78" t="s">
         <v>61</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>22.0</v>
       </c>
       <c r="AG78">
         <v>22.0</v>
       </c>
       <c r="AI78" t="s">
         <v>255</v>
       </c>
       <c r="AJ78">
         <v>97211</v>
       </c>
       <c r="AK78">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>282</v>
       </c>
       <c r="E79" t="s">
         <v>110</v>
       </c>
       <c r="F79" t="s">
         <v>283</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I79" t="s">
         <v>244</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
@@ -5749,51 +5740,51 @@
       <c r="F83" t="s">
         <v>293</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I83" t="s">
         <v>244</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>22.0</v>
       </c>
       <c r="AI83" t="s">
         <v>255</v>
       </c>
       <c r="AJ83">
         <v>95470</v>
       </c>
       <c r="AK83">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>294</v>
       </c>
       <c r="E84" t="s">
         <v>122</v>
       </c>
       <c r="F84" t="s">
         <v>295</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I84" t="s">
         <v>244</v>
       </c>
       <c r="J84" t="s">
         <v>296</v>
       </c>
       <c r="AE84">
@@ -6398,51 +6389,51 @@
       <c r="H100" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I100" t="s">
         <v>340</v>
       </c>
       <c r="J100" t="s">
         <v>346</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
         <v>22.0</v>
       </c>
       <c r="AG100">
         <v>22.0</v>
       </c>
       <c r="AI100" t="s">
         <v>347</v>
       </c>
       <c r="AJ100">
         <v>96110</v>
       </c>
       <c r="AK100">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>348</v>
       </c>
       <c r="E101" t="s">
         <v>349</v>
       </c>
       <c r="F101" t="s">
         <v>350</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I101" t="s">
         <v>340</v>
       </c>
       <c r="J101" t="s">
         <v>351</v>
       </c>
       <c r="AF101">
@@ -7319,51 +7310,51 @@
       <c r="H124" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I124" t="s">
         <v>353</v>
       </c>
       <c r="J124" t="s">
         <v>359</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AF124">
         <v>22.0</v>
       </c>
       <c r="AG124">
         <v>22.0</v>
       </c>
       <c r="AI124" t="s">
         <v>417</v>
       </c>
       <c r="AJ124">
         <v>95746</v>
       </c>
       <c r="AK124">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>418</v>
       </c>
       <c r="E125" t="s">
         <v>71</v>
       </c>
       <c r="F125" t="s">
         <v>419</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I125" t="s">
         <v>353</v>
       </c>
       <c r="J125" t="s">
         <v>420</v>
       </c>
       <c r="AE125">
@@ -7634,53 +7625,50 @@
       </c>
       <c r="G132" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H132" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I132" t="s">
         <v>436</v>
       </c>
       <c r="J132" t="s">
         <v>114</v>
       </c>
       <c r="AD132" t="s">
         <v>446</v>
       </c>
       <c r="AF132">
         <v>8.0</v>
       </c>
       <c r="AI132" t="s">
         <v>443</v>
       </c>
       <c r="AJ132">
         <v>95075</v>
       </c>
-      <c r="AK132">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>447</v>
       </c>
       <c r="E133" t="s">
         <v>448</v>
       </c>
       <c r="F133" t="s">
         <v>449</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I133" t="s">
         <v>436</v>
       </c>
       <c r="J133" t="s">
         <v>450</v>
       </c>
       <c r="AE133">
         <v>1</v>
@@ -7754,87 +7742,84 @@
       </c>
       <c r="H135" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I135" t="s">
         <v>436</v>
       </c>
       <c r="J135" t="s">
         <v>238</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AF135">
         <v>18.0</v>
       </c>
       <c r="AG135">
         <v>18.0</v>
       </c>
       <c r="AI135" t="s">
         <v>456</v>
       </c>
       <c r="AJ135">
         <v>100370</v>
       </c>
-      <c r="AK135">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>457</v>
       </c>
       <c r="E136" t="s">
         <v>458</v>
       </c>
       <c r="F136" t="s">
         <v>459</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H136" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I136" t="s">
         <v>436</v>
       </c>
       <c r="J136" t="s">
         <v>114</v>
       </c>
       <c r="AF136">
         <v>10.0</v>
       </c>
       <c r="AI136" t="s">
         <v>456</v>
       </c>
       <c r="AJ136">
         <v>95270</v>
       </c>
       <c r="AK136">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="D137" t="s">
         <v>385</v>
       </c>
       <c r="E137" t="s">
         <v>460</v>
       </c>
       <c r="F137" t="s">
         <v>461</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H137" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I137" t="s">
         <v>436</v>
       </c>
       <c r="J137" t="s">
         <v>388</v>
       </c>
       <c r="AF137">
@@ -8123,51 +8108,51 @@
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I145" t="s">
         <v>436</v>
       </c>
       <c r="J145" t="s">
         <v>450</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
         <v>22.0</v>
       </c>
       <c r="AI145" t="s">
         <v>464</v>
       </c>
       <c r="AJ145">
         <v>98924</v>
       </c>
       <c r="AK145">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>482</v>
       </c>
       <c r="E146" t="s">
         <v>119</v>
       </c>
       <c r="F146" t="s">
         <v>483</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I146" t="s">
         <v>436</v>
       </c>
       <c r="J146" t="s">
         <v>69</v>
       </c>
       <c r="AE146">
@@ -8202,51 +8187,51 @@
       <c r="H147" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I147" t="s">
         <v>436</v>
       </c>
       <c r="J147" t="s">
         <v>69</v>
       </c>
       <c r="AE147">
         <v>1</v>
       </c>
       <c r="AF147">
         <v>22.0</v>
       </c>
       <c r="AG147">
         <v>22.0</v>
       </c>
       <c r="AI147" t="s">
         <v>464</v>
       </c>
       <c r="AJ147">
         <v>95118</v>
       </c>
       <c r="AK147">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
         <v>485</v>
       </c>
       <c r="E148" t="s">
         <v>486</v>
       </c>
       <c r="F148" t="s">
         <v>487</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I148" t="s">
         <v>436</v>
       </c>
       <c r="J148" t="s">
         <v>470</v>
       </c>
       <c r="AE148">
@@ -8392,51 +8377,51 @@
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I152" t="s">
         <v>436</v>
       </c>
       <c r="J152" t="s">
         <v>477</v>
       </c>
       <c r="AE152">
         <v>1</v>
       </c>
       <c r="AF152">
         <v>22.0</v>
       </c>
       <c r="AI152" t="s">
         <v>464</v>
       </c>
       <c r="AJ152">
         <v>102140</v>
       </c>
       <c r="AK152">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
         <v>499</v>
       </c>
       <c r="E153" t="s">
         <v>500</v>
       </c>
       <c r="F153" t="s">
         <v>501</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I153" t="s">
         <v>436</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
@@ -8465,51 +8450,51 @@
       <c r="G154" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I154" t="s">
         <v>436</v>
       </c>
       <c r="J154" t="s">
         <v>318</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AF154">
         <v>22.0</v>
       </c>
       <c r="AI154" t="s">
         <v>502</v>
       </c>
       <c r="AJ154">
         <v>95634</v>
       </c>
       <c r="AK154">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>505</v>
       </c>
       <c r="E155" t="s">
         <v>506</v>
       </c>
       <c r="F155" t="s">
         <v>507</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I155" t="s">
         <v>436</v>
       </c>
       <c r="J155" t="s">
         <v>388</v>
       </c>
       <c r="AF155">
@@ -8567,51 +8552,51 @@
       <c r="F157" t="s">
         <v>511</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I157" t="s">
         <v>436</v>
       </c>
       <c r="J157" t="s">
         <v>124</v>
       </c>
       <c r="AF157">
         <v>14.0</v>
       </c>
       <c r="AI157" t="s">
         <v>502</v>
       </c>
       <c r="AJ157">
         <v>101596</v>
       </c>
       <c r="AK157">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>512</v>
       </c>
       <c r="E158" t="s">
         <v>170</v>
       </c>
       <c r="F158" t="s">
         <v>513</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I158" t="s">
         <v>436</v>
       </c>
       <c r="J158" t="s">
         <v>514</v>
       </c>
       <c r="AE158">
@@ -9601,53 +9586,50 @@
       </c>
       <c r="G184" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H184" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I184" t="s">
         <v>528</v>
       </c>
       <c r="J184" t="s">
         <v>477</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AF184">
         <v>18.0</v>
       </c>
       <c r="AI184" t="s">
         <v>576</v>
       </c>
       <c r="AJ184">
         <v>102136</v>
       </c>
-      <c r="AK184">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>593</v>
       </c>
       <c r="E185" t="s">
         <v>594</v>
       </c>
       <c r="F185" t="s">
         <v>595</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I185" t="s">
         <v>528</v>
       </c>
       <c r="J185" t="s">
         <v>477</v>
       </c>
       <c r="AE185">
         <v>1</v>
@@ -9978,50 +9960,53 @@
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I194" t="s">
         <v>528</v>
       </c>
       <c r="J194" t="s">
         <v>470</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AF194">
         <v>22.0</v>
       </c>
       <c r="AI194" t="s">
         <v>596</v>
       </c>
       <c r="AJ194">
         <v>97082</v>
       </c>
+      <c r="AK194">
+        <v>5</v>
+      </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>614</v>
       </c>
       <c r="E195" t="s">
         <v>116</v>
       </c>
       <c r="F195" t="s">
         <v>615</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I195" t="s">
         <v>528</v>
       </c>
       <c r="J195" t="s">
         <v>238</v>
       </c>
       <c r="AE195">
         <v>1</v>
@@ -10169,51 +10154,51 @@
       <c r="H199" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I199" t="s">
         <v>528</v>
       </c>
       <c r="J199" t="s">
         <v>124</v>
       </c>
       <c r="AE199">
         <v>1</v>
       </c>
       <c r="AF199">
         <v>22.0</v>
       </c>
       <c r="AG199">
         <v>22.0</v>
       </c>
       <c r="AI199" t="s">
         <v>596</v>
       </c>
       <c r="AJ199">
         <v>95102</v>
       </c>
       <c r="AK199">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>624</v>
       </c>
       <c r="E200" t="s">
         <v>214</v>
       </c>
       <c r="F200" t="s">
         <v>625</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I200" t="s">
         <v>528</v>
       </c>
       <c r="AF200">
         <v>14.0</v>
       </c>
       <c r="AI200" t="s">
@@ -10473,89 +10458,89 @@
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I207" t="s">
         <v>528</v>
       </c>
       <c r="J207" t="s">
         <v>47</v>
       </c>
       <c r="AE207">
         <v>1</v>
       </c>
       <c r="AF207">
         <v>22.0</v>
       </c>
       <c r="AI207" t="s">
         <v>596</v>
       </c>
       <c r="AJ207">
         <v>97273</v>
       </c>
       <c r="AK207">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>639</v>
       </c>
       <c r="E208" t="s">
         <v>142</v>
       </c>
       <c r="F208" t="s">
         <v>640</v>
       </c>
       <c r="G208" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I208" t="s">
         <v>528</v>
       </c>
       <c r="AE208">
         <v>1</v>
       </c>
       <c r="AF208">
         <v>22.0</v>
       </c>
       <c r="AG208">
         <v>22.0</v>
       </c>
       <c r="AI208" t="s">
         <v>641</v>
       </c>
       <c r="AJ208">
         <v>98070</v>
       </c>
       <c r="AK208">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
         <v>642</v>
       </c>
       <c r="E209" t="s">
         <v>643</v>
       </c>
       <c r="F209" t="s">
         <v>644</v>
       </c>
       <c r="G209" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I209" t="s">
         <v>528</v>
       </c>
       <c r="J209" t="s">
         <v>29</v>
       </c>
       <c r="AF209">
@@ -10625,51 +10610,51 @@
       <c r="G211" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I211" t="s">
         <v>528</v>
       </c>
       <c r="J211" t="s">
         <v>470</v>
       </c>
       <c r="AE211">
         <v>1</v>
       </c>
       <c r="AF211">
         <v>22.0</v>
       </c>
       <c r="AI211" t="s">
         <v>641</v>
       </c>
       <c r="AJ211">
         <v>95087</v>
       </c>
       <c r="AK211">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
         <v>651</v>
       </c>
       <c r="E212" t="s">
         <v>139</v>
       </c>
       <c r="F212" t="s">
         <v>652</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I212" t="s">
         <v>528</v>
       </c>
       <c r="AE212">
         <v>1</v>
       </c>
       <c r="AF212">
@@ -11236,86 +11221,86 @@
       <c r="H227" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I227" t="s">
         <v>528</v>
       </c>
       <c r="J227" t="s">
         <v>565</v>
       </c>
       <c r="AE227">
         <v>1</v>
       </c>
       <c r="AF227">
         <v>22.0</v>
       </c>
       <c r="AG227">
         <v>22.0</v>
       </c>
       <c r="AI227" t="s">
         <v>671</v>
       </c>
       <c r="AJ227">
         <v>96236</v>
       </c>
       <c r="AK227">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="228" spans="1:37">
       <c r="D228" t="s">
         <v>690</v>
       </c>
       <c r="E228" t="s">
         <v>311</v>
       </c>
       <c r="F228" t="s">
         <v>691</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H228" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I228" t="s">
         <v>528</v>
       </c>
       <c r="AE228">
         <v>1</v>
       </c>
       <c r="AF228">
         <v>22.0</v>
       </c>
       <c r="AI228" t="s">
         <v>671</v>
       </c>
       <c r="AJ228">
         <v>98805</v>
       </c>
       <c r="AK228">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="229" spans="1:37">
       <c r="D229" t="s">
         <v>692</v>
       </c>
       <c r="E229" t="s">
         <v>693</v>
       </c>
       <c r="F229" t="s">
         <v>694</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H229" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I229" t="s">
         <v>528</v>
       </c>
       <c r="J229" t="s">
         <v>314</v>
       </c>
       <c r="AE229">