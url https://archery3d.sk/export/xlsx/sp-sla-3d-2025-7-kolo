--- v1 (2026-07-08)
+++ v2 (2026-08-18)
@@ -2727,51 +2727,51 @@
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>2</v>
       </c>
       <c r="AF3">
         <v>24.0</v>
       </c>
       <c r="AG3">
         <v>24.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>95011</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
@@ -2967,51 +2967,51 @@
       <c r="H9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>61</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>18.0</v>
       </c>
       <c r="AG9">
         <v>18.0</v>
       </c>
       <c r="AI9" t="s">
         <v>57</v>
       </c>
       <c r="AJ9">
         <v>95301</v>
       </c>
       <c r="AK9">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>63</v>
       </c>
       <c r="F10" t="s">
         <v>64</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>65</v>
       </c>
       <c r="AE10">
@@ -3946,51 +3946,51 @@
       <c r="F35" t="s">
         <v>143</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>114</v>
       </c>
       <c r="AF35">
         <v>14.0</v>
       </c>
       <c r="AI35" t="s">
         <v>141</v>
       </c>
       <c r="AJ35">
         <v>98695</v>
       </c>
       <c r="AK35">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>144</v>
       </c>
       <c r="E36" t="s">
         <v>145</v>
       </c>
       <c r="F36" t="s">
         <v>146</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>73</v>
       </c>
       <c r="AF36">
@@ -4814,51 +4814,51 @@
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I58" t="s">
         <v>219</v>
       </c>
       <c r="J58" t="s">
         <v>224</v>
       </c>
       <c r="AE58">
         <v>2</v>
       </c>
       <c r="AF58">
         <v>26.0</v>
       </c>
       <c r="AI58" t="s">
         <v>220</v>
       </c>
       <c r="AJ58">
         <v>102085</v>
       </c>
       <c r="AK58">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>225</v>
       </c>
       <c r="E59" t="s">
         <v>226</v>
       </c>
       <c r="F59" t="s">
         <v>227</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I59" t="s">
         <v>219</v>
       </c>
       <c r="J59" t="s">
         <v>29</v>
       </c>
       <c r="AE59">
@@ -8339,89 +8339,89 @@
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I151" t="s">
         <v>436</v>
       </c>
       <c r="J151" t="s">
         <v>477</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AF151">
         <v>22.0</v>
       </c>
       <c r="AI151" t="s">
         <v>464</v>
       </c>
       <c r="AJ151">
         <v>102137</v>
       </c>
       <c r="AK151">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
         <v>497</v>
       </c>
       <c r="E152" t="s">
         <v>71</v>
       </c>
       <c r="F152" t="s">
         <v>498</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I152" t="s">
         <v>436</v>
       </c>
       <c r="J152" t="s">
         <v>477</v>
       </c>
       <c r="AE152">
         <v>1</v>
       </c>
       <c r="AF152">
         <v>22.0</v>
       </c>
       <c r="AI152" t="s">
         <v>464</v>
       </c>
       <c r="AJ152">
         <v>102140</v>
       </c>
       <c r="AK152">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
         <v>499</v>
       </c>
       <c r="E153" t="s">
         <v>500</v>
       </c>
       <c r="F153" t="s">
         <v>501</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I153" t="s">
         <v>436</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
@@ -8701,51 +8701,51 @@
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I161" t="s">
         <v>436</v>
       </c>
       <c r="J161" t="s">
         <v>241</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AF161">
         <v>22.0</v>
       </c>
       <c r="AI161" t="s">
         <v>515</v>
       </c>
       <c r="AJ161">
         <v>100861</v>
       </c>
       <c r="AK161">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>523</v>
       </c>
       <c r="E162" t="s">
         <v>122</v>
       </c>
       <c r="F162" t="s">
         <v>524</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I162" t="s">
         <v>436</v>
       </c>
       <c r="J162" t="s">
         <v>124</v>
       </c>
       <c r="AE162">
@@ -9733,51 +9733,51 @@
       <c r="F188" t="s">
         <v>601</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I188" t="s">
         <v>528</v>
       </c>
       <c r="J188" t="s">
         <v>602</v>
       </c>
       <c r="AF188">
         <v>14.0</v>
       </c>
       <c r="AI188" t="s">
         <v>596</v>
       </c>
       <c r="AJ188">
         <v>100874</v>
       </c>
       <c r="AK188">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>603</v>
       </c>
       <c r="E189" t="s">
         <v>170</v>
       </c>
       <c r="F189" t="s">
         <v>604</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I189" t="s">
         <v>528</v>
       </c>
       <c r="J189" t="s">
         <v>163</v>
       </c>
       <c r="AF189">
@@ -10075,51 +10075,51 @@
       <c r="F197" t="s">
         <v>620</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I197" t="s">
         <v>528</v>
       </c>
       <c r="J197" t="s">
         <v>388</v>
       </c>
       <c r="AF197">
         <v>14.0</v>
       </c>
       <c r="AI197" t="s">
         <v>596</v>
       </c>
       <c r="AJ197">
         <v>95310</v>
       </c>
       <c r="AK197">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
         <v>621</v>
       </c>
       <c r="E198" t="s">
         <v>520</v>
       </c>
       <c r="F198" t="s">
         <v>622</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H198" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I198" t="s">
         <v>528</v>
       </c>
       <c r="J198" t="s">
         <v>514</v>
       </c>
       <c r="AE198">
@@ -10534,89 +10534,89 @@
       <c r="G209" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I209" t="s">
         <v>528</v>
       </c>
       <c r="J209" t="s">
         <v>29</v>
       </c>
       <c r="AF209">
         <v>14.0</v>
       </c>
       <c r="AG209">
         <v>14.0</v>
       </c>
       <c r="AI209" t="s">
         <v>641</v>
       </c>
       <c r="AJ209">
         <v>102205</v>
       </c>
       <c r="AK209">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
         <v>645</v>
       </c>
       <c r="E210" t="s">
         <v>646</v>
       </c>
       <c r="F210" t="s">
         <v>647</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I210" t="s">
         <v>528</v>
       </c>
       <c r="J210" t="s">
         <v>69</v>
       </c>
       <c r="AE210">
         <v>1</v>
       </c>
       <c r="AF210">
         <v>22.0</v>
       </c>
       <c r="AI210" t="s">
         <v>641</v>
       </c>
       <c r="AJ210">
         <v>98158</v>
       </c>
       <c r="AK210">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="D211" t="s">
         <v>648</v>
       </c>
       <c r="E211" t="s">
         <v>649</v>
       </c>
       <c r="F211" t="s">
         <v>650</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I211" t="s">
         <v>528</v>
       </c>
       <c r="J211" t="s">
         <v>470</v>
       </c>
       <c r="AE211">
@@ -11329,51 +11329,51 @@
       <c r="G230" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H230" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I230" t="s">
         <v>528</v>
       </c>
       <c r="J230" t="s">
         <v>470</v>
       </c>
       <c r="AE230">
         <v>1</v>
       </c>
       <c r="AF230">
         <v>22.0</v>
       </c>
       <c r="AI230" t="s">
         <v>695</v>
       </c>
       <c r="AJ230">
         <v>95088</v>
       </c>
       <c r="AK230">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>