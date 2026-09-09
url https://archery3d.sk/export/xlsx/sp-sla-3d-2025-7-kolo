--- v2 (2026-08-18)
+++ v3 (2026-09-09)
@@ -3911,51 +3911,51 @@
       <c r="H34" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>65</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>22.0</v>
       </c>
       <c r="AG34">
         <v>22.0</v>
       </c>
       <c r="AI34" t="s">
         <v>141</v>
       </c>
       <c r="AJ34">
         <v>95787</v>
       </c>
       <c r="AK34">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>112</v>
       </c>
       <c r="E35" t="s">
         <v>142</v>
       </c>
       <c r="F35" t="s">
         <v>143</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>114</v>
       </c>
       <c r="AF35">
@@ -4554,86 +4554,86 @@
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I51" t="s">
         <v>196</v>
       </c>
       <c r="J51" t="s">
         <v>197</v>
       </c>
       <c r="AF51">
         <v>14.0</v>
       </c>
       <c r="AG51">
         <v>14.0</v>
       </c>
       <c r="AI51" t="s">
         <v>198</v>
       </c>
       <c r="AJ51">
         <v>97801</v>
       </c>
       <c r="AK51">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>194</v>
       </c>
       <c r="E52" t="s">
         <v>199</v>
       </c>
       <c r="F52" t="s">
         <v>200</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I52" t="s">
         <v>196</v>
       </c>
       <c r="J52" t="s">
         <v>197</v>
       </c>
       <c r="AF52">
         <v>14.0</v>
       </c>
       <c r="AI52" t="s">
         <v>198</v>
       </c>
       <c r="AJ52">
         <v>97845</v>
       </c>
       <c r="AK52">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>201</v>
       </c>
       <c r="E53" t="s">
         <v>202</v>
       </c>
       <c r="F53" t="s">
         <v>203</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I53" t="s">
         <v>204</v>
       </c>
       <c r="J53" t="s">
         <v>205</v>
       </c>
       <c r="AE53">
@@ -4738,51 +4738,51 @@
       <c r="H56" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I56" t="s">
         <v>204</v>
       </c>
       <c r="J56" t="s">
         <v>29</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>22.0</v>
       </c>
       <c r="AG56">
         <v>22.0</v>
       </c>
       <c r="AI56" t="s">
         <v>206</v>
       </c>
       <c r="AJ56">
         <v>96232</v>
       </c>
       <c r="AK56">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>216</v>
       </c>
       <c r="E57" t="s">
         <v>217</v>
       </c>
       <c r="F57" t="s">
         <v>218</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I57" t="s">
         <v>219</v>
       </c>
       <c r="J57" t="s">
         <v>69</v>
       </c>
       <c r="AE57">
@@ -5082,53 +5082,50 @@
       </c>
       <c r="H65" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I65" t="s">
         <v>244</v>
       </c>
       <c r="J65" t="s">
         <v>69</v>
       </c>
       <c r="AD65" t="s">
         <v>245</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>16.0</v>
       </c>
       <c r="AI65" t="s">
         <v>246</v>
       </c>
       <c r="AJ65">
         <v>96217</v>
       </c>
-      <c r="AK65">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>247</v>
       </c>
       <c r="E66" t="s">
         <v>71</v>
       </c>
       <c r="F66" t="s">
         <v>248</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I66" t="s">
         <v>244</v>
       </c>
       <c r="J66" t="s">
         <v>29</v>
       </c>
       <c r="AE66">
         <v>1</v>
@@ -6278,51 +6275,51 @@
       <c r="H97" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I97" t="s">
         <v>244</v>
       </c>
       <c r="J97" t="s">
         <v>29</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AF97">
         <v>22.0</v>
       </c>
       <c r="AG97">
         <v>22.0</v>
       </c>
       <c r="AI97" t="s">
         <v>337</v>
       </c>
       <c r="AJ97">
         <v>97500</v>
       </c>
       <c r="AK97">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>338</v>
       </c>
       <c r="E98" t="s">
         <v>59</v>
       </c>
       <c r="F98" t="s">
         <v>339</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I98" t="s">
         <v>340</v>
       </c>
       <c r="J98" t="s">
         <v>197</v>
       </c>
       <c r="AE98">
@@ -8701,51 +8698,51 @@
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I161" t="s">
         <v>436</v>
       </c>
       <c r="J161" t="s">
         <v>241</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AF161">
         <v>22.0</v>
       </c>
       <c r="AI161" t="s">
         <v>515</v>
       </c>
       <c r="AJ161">
         <v>100861</v>
       </c>
       <c r="AK161">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>523</v>
       </c>
       <c r="E162" t="s">
         <v>122</v>
       </c>
       <c r="F162" t="s">
         <v>524</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I162" t="s">
         <v>436</v>
       </c>
       <c r="J162" t="s">
         <v>124</v>
       </c>
       <c r="AE162">