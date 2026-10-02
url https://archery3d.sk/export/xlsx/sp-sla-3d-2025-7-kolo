--- v3 (2026-09-09)
+++ v4 (2026-10-02)
@@ -3005,51 +3005,51 @@
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>65</v>
       </c>
       <c r="AE10">
         <v>2</v>
       </c>
       <c r="AF10">
         <v>26.0</v>
       </c>
       <c r="AI10" t="s">
         <v>57</v>
       </c>
       <c r="AJ10">
         <v>98891</v>
       </c>
       <c r="AK10">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>67</v>
       </c>
       <c r="F11" t="s">
         <v>68</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>69</v>
       </c>
       <c r="AE11">
@@ -3296,87 +3296,84 @@
       </c>
       <c r="G18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>47</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>18.0</v>
       </c>
       <c r="AI18" t="s">
         <v>80</v>
       </c>
       <c r="AJ18">
         <v>102120</v>
       </c>
-      <c r="AK18">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>93</v>
       </c>
       <c r="E19" t="s">
         <v>94</v>
       </c>
       <c r="F19" t="s">
         <v>95</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>41</v>
       </c>
       <c r="AF19">
         <v>14.0</v>
       </c>
       <c r="AI19" t="s">
         <v>97</v>
       </c>
       <c r="AJ19">
         <v>97555</v>
       </c>
       <c r="AK19">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>98</v>
       </c>
       <c r="E20" t="s">
         <v>99</v>
       </c>
       <c r="F20" t="s">
         <v>100</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>69</v>
       </c>
       <c r="AE20">
@@ -3528,51 +3525,51 @@
       <c r="F24" t="s">
         <v>111</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>22.0</v>
       </c>
       <c r="AI24" t="s">
         <v>97</v>
       </c>
       <c r="AJ24">
         <v>97346</v>
       </c>
       <c r="AK24">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>112</v>
       </c>
       <c r="E25" t="s">
         <v>59</v>
       </c>
       <c r="F25" t="s">
         <v>113</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>114</v>
       </c>
       <c r="AF25">
@@ -4440,51 +4437,51 @@
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>185</v>
       </c>
       <c r="AE48">
         <v>2</v>
       </c>
       <c r="AF48">
         <v>30.0</v>
       </c>
       <c r="AI48" t="s">
         <v>155</v>
       </c>
       <c r="AJ48">
         <v>95713</v>
       </c>
       <c r="AK48">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>186</v>
       </c>
       <c r="E49" t="s">
         <v>187</v>
       </c>
       <c r="F49" t="s">
         <v>188</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>189</v>
       </c>
       <c r="AE49">
@@ -4554,51 +4551,51 @@
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I51" t="s">
         <v>196</v>
       </c>
       <c r="J51" t="s">
         <v>197</v>
       </c>
       <c r="AF51">
         <v>14.0</v>
       </c>
       <c r="AG51">
         <v>14.0</v>
       </c>
       <c r="AI51" t="s">
         <v>198</v>
       </c>
       <c r="AJ51">
         <v>97801</v>
       </c>
       <c r="AK51">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>194</v>
       </c>
       <c r="E52" t="s">
         <v>199</v>
       </c>
       <c r="F52" t="s">
         <v>200</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I52" t="s">
         <v>196</v>
       </c>
       <c r="J52" t="s">
         <v>197</v>
       </c>
       <c r="AF52">
@@ -4775,53 +4772,50 @@
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I57" t="s">
         <v>219</v>
       </c>
       <c r="J57" t="s">
         <v>69</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>18.0</v>
       </c>
       <c r="AI57" t="s">
         <v>220</v>
       </c>
       <c r="AJ57">
         <v>96027</v>
       </c>
-      <c r="AK57">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>221</v>
       </c>
       <c r="E58" t="s">
         <v>222</v>
       </c>
       <c r="F58" t="s">
         <v>223</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I58" t="s">
         <v>219</v>
       </c>
       <c r="J58" t="s">
         <v>224</v>
       </c>
       <c r="AE58">
         <v>2</v>
@@ -5004,51 +4998,51 @@
       <c r="H63" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I63" t="s">
         <v>219</v>
       </c>
       <c r="J63" t="s">
         <v>238</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>22.0</v>
       </c>
       <c r="AG63">
         <v>22.0</v>
       </c>
       <c r="AI63" t="s">
         <v>228</v>
       </c>
       <c r="AJ63">
         <v>101274</v>
       </c>
       <c r="AK63">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>239</v>
       </c>
       <c r="E64" t="s">
         <v>134</v>
       </c>
       <c r="F64" t="s">
         <v>240</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I64" t="s">
         <v>219</v>
       </c>
       <c r="J64" t="s">
         <v>241</v>
       </c>
       <c r="AE64">
@@ -5155,53 +5149,50 @@
       </c>
       <c r="F67" t="s">
         <v>252</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I67" t="s">
         <v>244</v>
       </c>
       <c r="J67" t="s">
         <v>197</v>
       </c>
       <c r="AF67">
         <v>10.0</v>
       </c>
       <c r="AI67" t="s">
         <v>249</v>
       </c>
       <c r="AJ67">
         <v>97524</v>
       </c>
-      <c r="AK67">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>253</v>
       </c>
       <c r="E68" t="s">
         <v>71</v>
       </c>
       <c r="F68" t="s">
         <v>254</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I68" t="s">
         <v>244</v>
       </c>
       <c r="J68" t="s">
         <v>29</v>
       </c>
       <c r="AE68">
         <v>1</v>
@@ -5597,51 +5588,51 @@
       <c r="F79" t="s">
         <v>283</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I79" t="s">
         <v>244</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
         <v>22.0</v>
       </c>
       <c r="AI79" t="s">
         <v>255</v>
       </c>
       <c r="AJ79">
         <v>97982</v>
       </c>
       <c r="AK79">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>284</v>
       </c>
       <c r="E80" t="s">
         <v>214</v>
       </c>
       <c r="F80" t="s">
         <v>285</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I80" t="s">
         <v>244</v>
       </c>
       <c r="J80" t="s">
         <v>262</v>
       </c>
       <c r="AF80">
@@ -5895,89 +5886,89 @@
       <c r="G87" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I87" t="s">
         <v>244</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AF87">
         <v>22.0</v>
       </c>
       <c r="AG87">
         <v>22.0</v>
       </c>
       <c r="AI87" t="s">
         <v>300</v>
       </c>
       <c r="AJ87">
         <v>95469</v>
       </c>
       <c r="AK87">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>306</v>
       </c>
       <c r="E88" t="s">
         <v>119</v>
       </c>
       <c r="F88" t="s">
         <v>307</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I88" t="s">
         <v>244</v>
       </c>
       <c r="J88" t="s">
         <v>308</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AF88">
         <v>22.0</v>
       </c>
       <c r="AI88" t="s">
         <v>309</v>
       </c>
       <c r="AJ88">
         <v>95782</v>
       </c>
       <c r="AK88">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>310</v>
       </c>
       <c r="E89" t="s">
         <v>311</v>
       </c>
       <c r="F89" t="s">
         <v>312</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I89" t="s">
         <v>244</v>
       </c>
       <c r="J89" t="s">
         <v>29</v>
       </c>
       <c r="AE89">
@@ -6161,51 +6152,51 @@
       <c r="H94" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I94" t="s">
         <v>244</v>
       </c>
       <c r="J94" t="s">
         <v>29</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>22.0</v>
       </c>
       <c r="AG94">
         <v>22.0</v>
       </c>
       <c r="AI94" t="s">
         <v>309</v>
       </c>
       <c r="AJ94">
         <v>97200</v>
       </c>
       <c r="AK94">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>328</v>
       </c>
       <c r="E95" t="s">
         <v>329</v>
       </c>
       <c r="F95" t="s">
         <v>330</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I95" t="s">
         <v>244</v>
       </c>
       <c r="J95" t="s">
         <v>61</v>
       </c>
       <c r="AE95">
@@ -6848,51 +6839,51 @@
       <c r="F112" t="s">
         <v>389</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I112" t="s">
         <v>353</v>
       </c>
       <c r="J112" t="s">
         <v>114</v>
       </c>
       <c r="AF112">
         <v>14.0</v>
       </c>
       <c r="AI112" t="s">
         <v>382</v>
       </c>
       <c r="AJ112">
         <v>98694</v>
       </c>
       <c r="AK112">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>390</v>
       </c>
       <c r="E113" t="s">
         <v>119</v>
       </c>
       <c r="F113" t="s">
         <v>391</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I113" t="s">
         <v>353</v>
       </c>
       <c r="AF113">
         <v>14.0</v>
       </c>
       <c r="AI113" t="s">
@@ -7699,51 +7690,51 @@
       <c r="H134" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I134" t="s">
         <v>436</v>
       </c>
       <c r="J134" t="s">
         <v>114</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AF134">
         <v>18.0</v>
       </c>
       <c r="AG134">
         <v>18.0</v>
       </c>
       <c r="AI134" t="s">
         <v>451</v>
       </c>
       <c r="AJ134">
         <v>95985</v>
       </c>
       <c r="AK134">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>439</v>
       </c>
       <c r="E135" t="s">
         <v>454</v>
       </c>
       <c r="F135" t="s">
         <v>455</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H135" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I135" t="s">
         <v>436</v>
       </c>
       <c r="J135" t="s">
         <v>238</v>
       </c>
       <c r="AE135">
@@ -8698,51 +8689,51 @@
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I161" t="s">
         <v>436</v>
       </c>
       <c r="J161" t="s">
         <v>241</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AF161">
         <v>22.0</v>
       </c>
       <c r="AI161" t="s">
         <v>515</v>
       </c>
       <c r="AJ161">
         <v>100861</v>
       </c>
       <c r="AK161">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>523</v>
       </c>
       <c r="E162" t="s">
         <v>122</v>
       </c>
       <c r="F162" t="s">
         <v>524</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I162" t="s">
         <v>436</v>
       </c>
       <c r="J162" t="s">
         <v>124</v>
       </c>
       <c r="AE162">
@@ -9046,51 +9037,51 @@
       <c r="H170" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I170" t="s">
         <v>528</v>
       </c>
       <c r="J170" t="s">
         <v>41</v>
       </c>
       <c r="AD170" t="s">
         <v>555</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AF170">
         <v>16.0</v>
       </c>
       <c r="AI170" t="s">
         <v>556</v>
       </c>
       <c r="AJ170">
         <v>96523</v>
       </c>
       <c r="AK170">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>557</v>
       </c>
       <c r="E171" t="s">
         <v>408</v>
       </c>
       <c r="F171" t="s">
         <v>558</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H171" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I171" t="s">
         <v>528</v>
       </c>
       <c r="J171" t="s">
         <v>69</v>
       </c>
       <c r="AD171" t="s">
@@ -10037,51 +10028,51 @@
       <c r="H196" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I196" t="s">
         <v>528</v>
       </c>
       <c r="J196" t="s">
         <v>35</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AF196">
         <v>22.0</v>
       </c>
       <c r="AG196">
         <v>22.0</v>
       </c>
       <c r="AI196" t="s">
         <v>596</v>
       </c>
       <c r="AJ196">
         <v>100173</v>
       </c>
       <c r="AK196">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
         <v>619</v>
       </c>
       <c r="E197" t="s">
         <v>486</v>
       </c>
       <c r="F197" t="s">
         <v>620</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I197" t="s">
         <v>528</v>
       </c>
       <c r="J197" t="s">
         <v>388</v>
       </c>
       <c r="AF197">
@@ -10259,51 +10250,51 @@
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I202" t="s">
         <v>528</v>
       </c>
       <c r="J202" t="s">
         <v>69</v>
       </c>
       <c r="AE202">
         <v>1</v>
       </c>
       <c r="AF202">
         <v>22.0</v>
       </c>
       <c r="AI202" t="s">
         <v>596</v>
       </c>
       <c r="AJ202">
         <v>98756</v>
       </c>
       <c r="AK202">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
         <v>630</v>
       </c>
       <c r="E203" t="s">
         <v>173</v>
       </c>
       <c r="F203" t="s">
         <v>631</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I203" t="s">
         <v>528</v>
       </c>
       <c r="J203" t="s">
         <v>69</v>
       </c>
       <c r="AE203">
@@ -10607,51 +10598,51 @@
       <c r="G211" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I211" t="s">
         <v>528</v>
       </c>
       <c r="J211" t="s">
         <v>470</v>
       </c>
       <c r="AE211">
         <v>1</v>
       </c>
       <c r="AF211">
         <v>22.0</v>
       </c>
       <c r="AI211" t="s">
         <v>641</v>
       </c>
       <c r="AJ211">
         <v>95087</v>
       </c>
       <c r="AK211">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
         <v>651</v>
       </c>
       <c r="E212" t="s">
         <v>139</v>
       </c>
       <c r="F212" t="s">
         <v>652</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I212" t="s">
         <v>528</v>
       </c>
       <c r="AE212">
         <v>1</v>
       </c>
       <c r="AF212">
@@ -10841,51 +10832,51 @@
       <c r="H217" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I217" t="s">
         <v>528</v>
       </c>
       <c r="J217" t="s">
         <v>65</v>
       </c>
       <c r="AE217">
         <v>1</v>
       </c>
       <c r="AF217">
         <v>22.0</v>
       </c>
       <c r="AG217">
         <v>22.0</v>
       </c>
       <c r="AI217" t="s">
         <v>641</v>
       </c>
       <c r="AJ217">
         <v>95730</v>
       </c>
       <c r="AK217">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="D218" t="s">
         <v>667</v>
       </c>
       <c r="E218" t="s">
         <v>510</v>
       </c>
       <c r="F218" t="s">
         <v>668</v>
       </c>
       <c r="G218" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H218" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I218" t="s">
         <v>528</v>
       </c>
       <c r="J218" t="s">
         <v>470</v>
       </c>
       <c r="AF218">