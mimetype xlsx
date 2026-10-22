--- v4 (2026-10-02)
+++ v5 (2026-10-22)
@@ -4203,51 +4203,51 @@
       <c r="F42" t="s">
         <v>165</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>22.0</v>
       </c>
       <c r="AI42" t="s">
         <v>155</v>
       </c>
       <c r="AJ42">
         <v>95877</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>166</v>
       </c>
       <c r="E43" t="s">
         <v>167</v>
       </c>
       <c r="F43" t="s">
         <v>168</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>41</v>
       </c>
       <c r="AE43">
@@ -5115,51 +5115,51 @@
       <c r="H66" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I66" t="s">
         <v>244</v>
       </c>
       <c r="J66" t="s">
         <v>29</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>18.0</v>
       </c>
       <c r="AG66">
         <v>18.0</v>
       </c>
       <c r="AI66" t="s">
         <v>249</v>
       </c>
       <c r="AJ66">
         <v>95010</v>
       </c>
       <c r="AK66">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>250</v>
       </c>
       <c r="E67" t="s">
         <v>251</v>
       </c>
       <c r="F67" t="s">
         <v>252</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I67" t="s">
         <v>244</v>
       </c>
       <c r="J67" t="s">
         <v>197</v>
       </c>
       <c r="AF67">
@@ -5553,51 +5553,51 @@
       <c r="H78" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I78" t="s">
         <v>244</v>
       </c>
       <c r="J78" t="s">
         <v>61</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>22.0</v>
       </c>
       <c r="AG78">
         <v>22.0</v>
       </c>
       <c r="AI78" t="s">
         <v>255</v>
       </c>
       <c r="AJ78">
         <v>97211</v>
       </c>
       <c r="AK78">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>282</v>
       </c>
       <c r="E79" t="s">
         <v>110</v>
       </c>
       <c r="F79" t="s">
         <v>283</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I79" t="s">
         <v>244</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
@@ -6377,51 +6377,51 @@
       <c r="H100" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I100" t="s">
         <v>340</v>
       </c>
       <c r="J100" t="s">
         <v>346</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
         <v>22.0</v>
       </c>
       <c r="AG100">
         <v>22.0</v>
       </c>
       <c r="AI100" t="s">
         <v>347</v>
       </c>
       <c r="AJ100">
         <v>96110</v>
       </c>
       <c r="AK100">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>348</v>
       </c>
       <c r="E101" t="s">
         <v>349</v>
       </c>
       <c r="F101" t="s">
         <v>350</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I101" t="s">
         <v>340</v>
       </c>
       <c r="J101" t="s">
         <v>351</v>
       </c>
       <c r="AF101">
@@ -6769,51 +6769,51 @@
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I110" t="s">
         <v>353</v>
       </c>
       <c r="J110" t="s">
         <v>124</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>22.0</v>
       </c>
       <c r="AI110" t="s">
         <v>382</v>
       </c>
       <c r="AJ110">
         <v>100458</v>
       </c>
       <c r="AK110">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>385</v>
       </c>
       <c r="E111" t="s">
         <v>386</v>
       </c>
       <c r="F111" t="s">
         <v>387</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>96</v>
       </c>
       <c r="I111" t="s">
         <v>353</v>
       </c>
       <c r="J111" t="s">
         <v>388</v>
       </c>
       <c r="AF111">
@@ -9274,51 +9274,51 @@
       <c r="H176" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I176" t="s">
         <v>528</v>
       </c>
       <c r="J176" t="s">
         <v>491</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AF176">
         <v>18.0</v>
       </c>
       <c r="AG176">
         <v>18.0</v>
       </c>
       <c r="AI176" t="s">
         <v>568</v>
       </c>
       <c r="AJ176">
         <v>95384</v>
       </c>
       <c r="AK176">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>121</v>
       </c>
       <c r="E177" t="s">
         <v>63</v>
       </c>
       <c r="F177" t="s">
         <v>573</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I177" t="s">
         <v>528</v>
       </c>
       <c r="J177" t="s">
         <v>124</v>
       </c>
       <c r="AE177">