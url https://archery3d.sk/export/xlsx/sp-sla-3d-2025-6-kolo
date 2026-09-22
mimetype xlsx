--- v2 (2026-07-26)
+++ v3 (2026-09-22)
@@ -2572,51 +2572,51 @@
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="AD5" t="s">
         <v>42</v>
       </c>
       <c r="AE5">
         <v>2</v>
       </c>
       <c r="AF5">
         <v>23.0</v>
       </c>
       <c r="AI5" t="s">
         <v>43</v>
       </c>
       <c r="AJ5">
         <v>101593</v>
       </c>
       <c r="AK5">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>44</v>
       </c>
       <c r="E6" t="s">
         <v>45</v>
       </c>
       <c r="F6" t="s">
         <v>46</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>41</v>
       </c>
       <c r="AD6" t="s">
@@ -2759,51 +2759,51 @@
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>64</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>17.5</v>
       </c>
       <c r="AI10" t="s">
         <v>58</v>
       </c>
       <c r="AJ10">
         <v>94577</v>
       </c>
       <c r="AK10">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>66</v>
       </c>
       <c r="F11" t="s">
         <v>67</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>68</v>
       </c>
       <c r="AE11">
@@ -2969,51 +2969,51 @@
       <c r="F16" t="s">
         <v>85</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>21.5</v>
       </c>
       <c r="AI16" t="s">
         <v>87</v>
       </c>
       <c r="AJ16">
         <v>94236</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>88</v>
       </c>
       <c r="E17" t="s">
         <v>89</v>
       </c>
       <c r="F17" t="s">
         <v>90</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>75</v>
       </c>
       <c r="AE17">
@@ -3577,51 +3577,51 @@
       <c r="H32" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>64</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>21.5</v>
       </c>
       <c r="AG32">
         <v>21.5</v>
       </c>
       <c r="AI32" t="s">
         <v>127</v>
       </c>
       <c r="AJ32">
         <v>94340</v>
       </c>
       <c r="AK32">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>131</v>
       </c>
       <c r="E33" t="s">
         <v>132</v>
       </c>
       <c r="F33" t="s">
         <v>133</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>134</v>
       </c>
       <c r="AE33">
@@ -4202,53 +4202,50 @@
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I48" t="s">
         <v>184</v>
       </c>
       <c r="J48" t="s">
         <v>75</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>17.5</v>
       </c>
       <c r="AI48" t="s">
         <v>185</v>
       </c>
       <c r="AJ48">
         <v>94585</v>
       </c>
-      <c r="AK48">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>189</v>
       </c>
       <c r="E49" t="s">
         <v>120</v>
       </c>
       <c r="F49" t="s">
         <v>190</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I49" t="s">
         <v>184</v>
       </c>
       <c r="J49" t="s">
         <v>29</v>
       </c>
       <c r="AE49">
         <v>1</v>
@@ -4513,51 +4510,51 @@
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I56" t="s">
         <v>184</v>
       </c>
       <c r="J56" t="s">
         <v>209</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>21.5</v>
       </c>
       <c r="AI56" t="s">
         <v>191</v>
       </c>
       <c r="AJ56">
         <v>94427</v>
       </c>
       <c r="AK56">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>212</v>
       </c>
       <c r="E57" t="s">
         <v>92</v>
       </c>
       <c r="F57" t="s">
         <v>213</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I57" t="s">
         <v>184</v>
       </c>
       <c r="J57" t="s">
         <v>214</v>
       </c>
       <c r="AE57">
@@ -5165,51 +5162,51 @@
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I73" t="s">
         <v>227</v>
       </c>
       <c r="J73" t="s">
         <v>264</v>
       </c>
       <c r="AF73">
         <v>14.0</v>
       </c>
       <c r="AG73">
         <v>14.0</v>
       </c>
       <c r="AI73" t="s">
         <v>244</v>
       </c>
       <c r="AJ73">
         <v>97938</v>
       </c>
       <c r="AK73">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>265</v>
       </c>
       <c r="E74" t="s">
         <v>266</v>
       </c>
       <c r="F74" t="s">
         <v>267</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I74" t="s">
         <v>227</v>
       </c>
       <c r="J74" t="s">
         <v>268</v>
       </c>
       <c r="AF74">
@@ -5463,51 +5460,51 @@
       <c r="F81" t="s">
         <v>287</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I81" t="s">
         <v>227</v>
       </c>
       <c r="J81" t="s">
         <v>228</v>
       </c>
       <c r="AF81">
         <v>14.0</v>
       </c>
       <c r="AI81" t="s">
         <v>288</v>
       </c>
       <c r="AJ81">
         <v>98938</v>
       </c>
       <c r="AK81">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>289</v>
       </c>
       <c r="E82" t="s">
         <v>290</v>
       </c>
       <c r="F82" t="s">
         <v>291</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I82" t="s">
         <v>227</v>
       </c>
       <c r="J82" t="s">
         <v>228</v>
       </c>
       <c r="AE82">
@@ -5843,51 +5840,51 @@
       <c r="H91" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I91" t="s">
         <v>227</v>
       </c>
       <c r="J91" t="s">
         <v>35</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
         <v>21.5</v>
       </c>
       <c r="AG91">
         <v>21.5</v>
       </c>
       <c r="AI91" t="s">
         <v>301</v>
       </c>
       <c r="AJ91">
         <v>94905</v>
       </c>
       <c r="AK91">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>319</v>
       </c>
       <c r="E92" t="s">
         <v>320</v>
       </c>
       <c r="F92" t="s">
         <v>321</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I92" t="s">
         <v>227</v>
       </c>
       <c r="J92" t="s">
         <v>35</v>
       </c>
       <c r="AE92">
@@ -5960,51 +5957,51 @@
       <c r="H94" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I94" t="s">
         <v>227</v>
       </c>
       <c r="J94" t="s">
         <v>35</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>21.5</v>
       </c>
       <c r="AG94">
         <v>21.5</v>
       </c>
       <c r="AI94" t="s">
         <v>328</v>
       </c>
       <c r="AJ94">
         <v>97499</v>
       </c>
       <c r="AK94">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>329</v>
       </c>
       <c r="E95" t="s">
         <v>59</v>
       </c>
       <c r="F95" t="s">
         <v>330</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I95" t="s">
         <v>331</v>
       </c>
       <c r="J95" t="s">
         <v>171</v>
       </c>
       <c r="AE95">
@@ -8687,51 +8684,51 @@
       <c r="H166" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I166" t="s">
         <v>472</v>
       </c>
       <c r="J166" t="s">
         <v>29</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AF166">
         <v>21.5</v>
       </c>
       <c r="AG166">
         <v>21.5</v>
       </c>
       <c r="AI166" t="s">
         <v>513</v>
       </c>
       <c r="AJ166">
         <v>94323</v>
       </c>
       <c r="AK166">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>540</v>
       </c>
       <c r="E167" t="s">
         <v>456</v>
       </c>
       <c r="F167" t="s">
         <v>541</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I167" t="s">
         <v>472</v>
       </c>
       <c r="J167" t="s">
         <v>428</v>
       </c>
       <c r="AE167">
@@ -8801,51 +8798,51 @@
       <c r="F169" t="s">
         <v>545</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I169" t="s">
         <v>472</v>
       </c>
       <c r="J169" t="s">
         <v>389</v>
       </c>
       <c r="AF169">
         <v>14.0</v>
       </c>
       <c r="AI169" t="s">
         <v>513</v>
       </c>
       <c r="AJ169">
         <v>98190</v>
       </c>
       <c r="AK169">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>546</v>
       </c>
       <c r="E170" t="s">
         <v>383</v>
       </c>
       <c r="F170" t="s">
         <v>547</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I170" t="s">
         <v>472</v>
       </c>
       <c r="AF170">
         <v>14.0</v>
       </c>
       <c r="AI170" t="s">