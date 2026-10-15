--- v3 (2026-09-22)
+++ v4 (2026-10-15)
@@ -3314,51 +3314,51 @@
       <c r="F25" t="s">
         <v>110</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>111</v>
       </c>
       <c r="AF25">
         <v>14.0</v>
       </c>
       <c r="AI25" t="s">
         <v>87</v>
       </c>
       <c r="AJ25">
         <v>101786</v>
       </c>
       <c r="AK25">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>112</v>
       </c>
       <c r="E26" t="s">
         <v>66</v>
       </c>
       <c r="F26" t="s">
         <v>113</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>41</v>
       </c>
       <c r="AE26">
@@ -4320,51 +4320,51 @@
       <c r="H51" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I51" t="s">
         <v>184</v>
       </c>
       <c r="J51" t="s">
         <v>198</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>21.5</v>
       </c>
       <c r="AG51">
         <v>21.5</v>
       </c>
       <c r="AI51" t="s">
         <v>191</v>
       </c>
       <c r="AJ51">
         <v>101273</v>
       </c>
       <c r="AK51">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>199</v>
       </c>
       <c r="E52" t="s">
         <v>120</v>
       </c>
       <c r="F52" t="s">
         <v>200</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I52" t="s">
         <v>184</v>
       </c>
       <c r="J52" t="s">
         <v>171</v>
       </c>
       <c r="AF52">
@@ -4510,51 +4510,51 @@
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I56" t="s">
         <v>184</v>
       </c>
       <c r="J56" t="s">
         <v>209</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>21.5</v>
       </c>
       <c r="AI56" t="s">
         <v>191</v>
       </c>
       <c r="AJ56">
         <v>94427</v>
       </c>
       <c r="AK56">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>212</v>
       </c>
       <c r="E57" t="s">
         <v>92</v>
       </c>
       <c r="F57" t="s">
         <v>213</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I57" t="s">
         <v>184</v>
       </c>
       <c r="J57" t="s">
         <v>214</v>
       </c>
       <c r="AE57">
@@ -4750,51 +4750,51 @@
       <c r="H62" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I62" t="s">
         <v>227</v>
       </c>
       <c r="J62" t="s">
         <v>35</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
         <v>17.5</v>
       </c>
       <c r="AG62">
         <v>17.5</v>
       </c>
       <c r="AI62" t="s">
         <v>233</v>
       </c>
       <c r="AJ62">
         <v>97491</v>
       </c>
       <c r="AK62">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>234</v>
       </c>
       <c r="E63" t="s">
         <v>235</v>
       </c>
       <c r="F63" t="s">
         <v>236</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I63" t="s">
         <v>227</v>
       </c>
       <c r="J63" t="s">
         <v>75</v>
       </c>
       <c r="AE63">
@@ -4899,51 +4899,51 @@
       <c r="F66" t="s">
         <v>243</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I66" t="s">
         <v>227</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>21.5</v>
       </c>
       <c r="AI66" t="s">
         <v>244</v>
       </c>
       <c r="AJ66">
         <v>97317</v>
       </c>
       <c r="AK66">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>245</v>
       </c>
       <c r="E67" t="s">
         <v>246</v>
       </c>
       <c r="F67" t="s">
         <v>247</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I67" t="s">
         <v>227</v>
       </c>
       <c r="J67" t="s">
         <v>248</v>
       </c>
       <c r="AE67">
@@ -5574,89 +5574,89 @@
       <c r="F84" t="s">
         <v>297</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I84" t="s">
         <v>227</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>21.5</v>
       </c>
       <c r="AI84" t="s">
         <v>288</v>
       </c>
       <c r="AJ84">
         <v>95467</v>
       </c>
       <c r="AK84">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>298</v>
       </c>
       <c r="E85" t="s">
         <v>120</v>
       </c>
       <c r="F85" t="s">
         <v>299</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I85" t="s">
         <v>227</v>
       </c>
       <c r="J85" t="s">
         <v>300</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
         <v>21.5</v>
       </c>
       <c r="AI85" t="s">
         <v>301</v>
       </c>
       <c r="AJ85">
         <v>95781</v>
       </c>
       <c r="AK85">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>245</v>
       </c>
       <c r="E86" t="s">
         <v>246</v>
       </c>
       <c r="F86" t="s">
         <v>302</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I86" t="s">
         <v>227</v>
       </c>
       <c r="J86" t="s">
         <v>303</v>
       </c>
       <c r="AE86">
@@ -6255,51 +6255,51 @@
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I102" t="s">
         <v>331</v>
       </c>
       <c r="J102" t="s">
         <v>351</v>
       </c>
       <c r="AF102">
         <v>14.0</v>
       </c>
       <c r="AG102">
         <v>14.0</v>
       </c>
       <c r="AI102" t="s">
         <v>352</v>
       </c>
       <c r="AJ102">
         <v>96109</v>
       </c>
       <c r="AK102">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>353</v>
       </c>
       <c r="E103" t="s">
         <v>354</v>
       </c>
       <c r="F103" t="s">
         <v>355</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I103" t="s">
         <v>331</v>
       </c>
       <c r="J103" t="s">
         <v>356</v>
       </c>
       <c r="AF103">
@@ -7886,51 +7886,51 @@
       <c r="H145" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I145" t="s">
         <v>472</v>
       </c>
       <c r="J145" t="s">
         <v>111</v>
       </c>
       <c r="AD145" t="s">
         <v>486</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
         <v>15.5</v>
       </c>
       <c r="AI145" t="s">
         <v>487</v>
       </c>
       <c r="AJ145">
         <v>96521</v>
       </c>
       <c r="AK145">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>488</v>
       </c>
       <c r="E146" t="s">
         <v>391</v>
       </c>
       <c r="F146" t="s">
         <v>489</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H146" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I146" t="s">
         <v>472</v>
       </c>
       <c r="J146" t="s">
         <v>75</v>
       </c>
       <c r="AD146" t="s">
@@ -8798,51 +8798,51 @@
       <c r="F169" t="s">
         <v>545</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I169" t="s">
         <v>472</v>
       </c>
       <c r="J169" t="s">
         <v>389</v>
       </c>
       <c r="AF169">
         <v>14.0</v>
       </c>
       <c r="AI169" t="s">
         <v>513</v>
       </c>
       <c r="AJ169">
         <v>98190</v>
       </c>
       <c r="AK169">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>546</v>
       </c>
       <c r="E170" t="s">
         <v>383</v>
       </c>
       <c r="F170" t="s">
         <v>547</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I170" t="s">
         <v>472</v>
       </c>
       <c r="AF170">
         <v>14.0</v>
       </c>
       <c r="AI170" t="s">
@@ -8979,51 +8979,51 @@
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I174" t="s">
         <v>472</v>
       </c>
       <c r="J174" t="s">
         <v>75</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AF174">
         <v>21.5</v>
       </c>
       <c r="AI174" t="s">
         <v>513</v>
       </c>
       <c r="AJ174">
         <v>98755</v>
       </c>
       <c r="AK174">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>554</v>
       </c>
       <c r="E175" t="s">
         <v>555</v>
       </c>
       <c r="F175" t="s">
         <v>556</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I175" t="s">
         <v>472</v>
       </c>
       <c r="J175" t="s">
         <v>51</v>
       </c>
       <c r="AF175">
@@ -9137,51 +9137,51 @@
       <c r="H178" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I178" t="s">
         <v>472</v>
       </c>
       <c r="J178" t="s">
         <v>361</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AF178">
         <v>21.5</v>
       </c>
       <c r="AG178">
         <v>21.5</v>
       </c>
       <c r="AI178" t="s">
         <v>513</v>
       </c>
       <c r="AJ178">
         <v>94937</v>
       </c>
       <c r="AK178">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
         <v>561</v>
       </c>
       <c r="E179" t="s">
         <v>562</v>
       </c>
       <c r="F179" t="s">
         <v>563</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I179" t="s">
         <v>472</v>
       </c>
       <c r="J179" t="s">
         <v>214</v>
       </c>
       <c r="AE179">