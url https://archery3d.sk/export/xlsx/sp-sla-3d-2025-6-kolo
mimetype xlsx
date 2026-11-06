--- v4 (2026-10-15)
+++ v5 (2026-11-06)
@@ -3387,51 +3387,51 @@
       <c r="F27" t="s">
         <v>116</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>21.5</v>
       </c>
       <c r="AI27" t="s">
         <v>87</v>
       </c>
       <c r="AJ27">
         <v>96224</v>
       </c>
       <c r="AK27">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>117</v>
       </c>
       <c r="F28" t="s">
         <v>118</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>29</v>
       </c>
       <c r="AE28">
@@ -4127,51 +4127,51 @@
       <c r="H46" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I46" t="s">
         <v>176</v>
       </c>
       <c r="J46" t="s">
         <v>51</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>21.5</v>
       </c>
       <c r="AG46">
         <v>21.5</v>
       </c>
       <c r="AI46" t="s">
         <v>177</v>
       </c>
       <c r="AJ46">
         <v>99205</v>
       </c>
       <c r="AK46">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>181</v>
       </c>
       <c r="E47" t="s">
         <v>182</v>
       </c>
       <c r="F47" t="s">
         <v>183</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I47" t="s">
         <v>184</v>
       </c>
       <c r="J47" t="s">
         <v>41</v>
       </c>
       <c r="AE47">
@@ -4510,51 +4510,51 @@
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I56" t="s">
         <v>184</v>
       </c>
       <c r="J56" t="s">
         <v>209</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>21.5</v>
       </c>
       <c r="AI56" t="s">
         <v>191</v>
       </c>
       <c r="AJ56">
         <v>94427</v>
       </c>
       <c r="AK56">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>212</v>
       </c>
       <c r="E57" t="s">
         <v>92</v>
       </c>
       <c r="F57" t="s">
         <v>213</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I57" t="s">
         <v>184</v>
       </c>
       <c r="J57" t="s">
         <v>214</v>
       </c>
       <c r="AE57">
@@ -5048,51 +5048,51 @@
       <c r="F70" t="s">
         <v>256</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I70" t="s">
         <v>227</v>
       </c>
       <c r="J70" t="s">
         <v>228</v>
       </c>
       <c r="AF70">
         <v>14.0</v>
       </c>
       <c r="AI70" t="s">
         <v>244</v>
       </c>
       <c r="AJ70">
         <v>98937</v>
       </c>
       <c r="AK70">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>257</v>
       </c>
       <c r="E71" t="s">
         <v>246</v>
       </c>
       <c r="F71" t="s">
         <v>258</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I71" t="s">
         <v>227</v>
       </c>
       <c r="J71" t="s">
         <v>259</v>
       </c>
       <c r="AE71">
@@ -5685,51 +5685,51 @@
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I87" t="s">
         <v>227</v>
       </c>
       <c r="J87" t="s">
         <v>35</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AF87">
         <v>21.5</v>
       </c>
       <c r="AI87" t="s">
         <v>301</v>
       </c>
       <c r="AJ87">
         <v>94811</v>
       </c>
       <c r="AK87">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>307</v>
       </c>
       <c r="E88" t="s">
         <v>308</v>
       </c>
       <c r="F88" t="s">
         <v>309</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I88" t="s">
         <v>227</v>
       </c>
       <c r="J88" t="s">
         <v>259</v>
       </c>
       <c r="AE88">
@@ -9096,51 +9096,51 @@
       <c r="H177" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I177" t="s">
         <v>472</v>
       </c>
       <c r="J177" t="s">
         <v>198</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AF177">
         <v>21.5</v>
       </c>
       <c r="AG177">
         <v>21.5</v>
       </c>
       <c r="AI177" t="s">
         <v>513</v>
       </c>
       <c r="AJ177">
         <v>93904</v>
       </c>
       <c r="AK177">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>559</v>
       </c>
       <c r="E178" t="s">
         <v>33</v>
       </c>
       <c r="F178" t="s">
         <v>560</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I178" t="s">
         <v>472</v>
       </c>
       <c r="J178" t="s">
         <v>361</v>
       </c>
       <c r="AE178">