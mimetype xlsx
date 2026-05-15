--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -2650,53 +2650,50 @@
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>51</v>
       </c>
       <c r="AD7" t="s">
         <v>52</v>
       </c>
       <c r="AE7">
         <v>2</v>
       </c>
       <c r="AF7">
         <v>23.0</v>
       </c>
       <c r="AI7" t="s">
         <v>43</v>
       </c>
       <c r="AJ7">
         <v>101878</v>
       </c>
-      <c r="AK7">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>54</v>
       </c>
       <c r="F8" t="s">
         <v>55</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>57</v>
       </c>
       <c r="AE8">
         <v>1</v>
@@ -3434,51 +3431,51 @@
       <c r="H28" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>29</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>21.5</v>
       </c>
       <c r="AG28">
         <v>21.5</v>
       </c>
       <c r="AI28" t="s">
         <v>87</v>
       </c>
       <c r="AJ28">
         <v>99554</v>
       </c>
       <c r="AK28">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>119</v>
       </c>
       <c r="E29" t="s">
         <v>120</v>
       </c>
       <c r="F29" t="s">
         <v>121</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>75</v>
       </c>
       <c r="AE29">
@@ -3659,51 +3656,51 @@
       <c r="G34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>111</v>
       </c>
       <c r="AE34">
         <v>2</v>
       </c>
       <c r="AF34">
         <v>29.0</v>
       </c>
       <c r="AI34" t="s">
         <v>127</v>
       </c>
       <c r="AJ34">
         <v>101785</v>
       </c>
       <c r="AK34">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>137</v>
       </c>
       <c r="E35" t="s">
         <v>138</v>
       </c>
       <c r="F35" t="s">
         <v>139</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>64</v>
       </c>
       <c r="AE35">
@@ -3741,51 +3738,51 @@
       <c r="H36" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>29</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>21.5</v>
       </c>
       <c r="AG36">
         <v>21.5</v>
       </c>
       <c r="AI36" t="s">
         <v>127</v>
       </c>
       <c r="AJ36">
         <v>99555</v>
       </c>
       <c r="AK36">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>143</v>
       </c>
       <c r="E37" t="s">
         <v>144</v>
       </c>
       <c r="F37" t="s">
         <v>145</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>111</v>
       </c>
       <c r="AE37">
@@ -4329,51 +4326,51 @@
       <c r="H51" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I51" t="s">
         <v>184</v>
       </c>
       <c r="J51" t="s">
         <v>198</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>21.5</v>
       </c>
       <c r="AG51">
         <v>21.5</v>
       </c>
       <c r="AI51" t="s">
         <v>191</v>
       </c>
       <c r="AJ51">
         <v>101273</v>
       </c>
       <c r="AK51">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>199</v>
       </c>
       <c r="E52" t="s">
         <v>120</v>
       </c>
       <c r="F52" t="s">
         <v>200</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I52" t="s">
         <v>184</v>
       </c>
       <c r="J52" t="s">
         <v>171</v>
       </c>
       <c r="AF52">
@@ -4984,51 +4981,51 @@
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I68" t="s">
         <v>227</v>
       </c>
       <c r="J68" t="s">
         <v>75</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>21.5</v>
       </c>
       <c r="AI68" t="s">
         <v>244</v>
       </c>
       <c r="AJ68">
         <v>96837</v>
       </c>
       <c r="AK68">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>252</v>
       </c>
       <c r="E69" t="s">
         <v>253</v>
       </c>
       <c r="F69" t="s">
         <v>254</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I69" t="s">
         <v>227</v>
       </c>
       <c r="J69" t="s">
         <v>248</v>
       </c>
       <c r="AE69">
@@ -5767,51 +5764,51 @@
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I89" t="s">
         <v>227</v>
       </c>
       <c r="J89" t="s">
         <v>57</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
         <v>21.5</v>
       </c>
       <c r="AI89" t="s">
         <v>301</v>
       </c>
       <c r="AJ89">
         <v>96412</v>
       </c>
       <c r="AK89">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>313</v>
       </c>
       <c r="E90" t="s">
         <v>314</v>
       </c>
       <c r="F90" t="s">
         <v>315</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I90" t="s">
         <v>227</v>
       </c>
       <c r="J90" t="s">
         <v>303</v>
       </c>
       <c r="AE90">
@@ -7029,53 +7026,50 @@
       </c>
       <c r="H122" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I122" t="s">
         <v>414</v>
       </c>
       <c r="J122" t="s">
         <v>198</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>17.5</v>
       </c>
       <c r="AG122">
         <v>17.5</v>
       </c>
       <c r="AI122" t="s">
         <v>419</v>
       </c>
       <c r="AJ122">
         <v>100367</v>
       </c>
-      <c r="AK122">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>386</v>
       </c>
       <c r="E123" t="s">
         <v>420</v>
       </c>
       <c r="F123" t="s">
         <v>421</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H123" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I123" t="s">
         <v>414</v>
       </c>
       <c r="J123" t="s">
         <v>389</v>
       </c>
       <c r="AE123">
         <v>1</v>
@@ -8459,51 +8453,51 @@
       <c r="F160" t="s">
         <v>527</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I160" t="s">
         <v>472</v>
       </c>
       <c r="J160" t="s">
         <v>75</v>
       </c>
       <c r="AF160">
         <v>14.0</v>
       </c>
       <c r="AI160" t="s">
         <v>513</v>
       </c>
       <c r="AJ160">
         <v>97574</v>
       </c>
       <c r="AK160">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>186</v>
       </c>
       <c r="E161" t="s">
         <v>54</v>
       </c>
       <c r="F161" t="s">
         <v>528</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I161" t="s">
         <v>472</v>
       </c>
       <c r="J161" t="s">
         <v>75</v>
       </c>
       <c r="AE161">
@@ -8772,51 +8766,51 @@
       <c r="H168" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I168" t="s">
         <v>472</v>
       </c>
       <c r="J168" t="s">
         <v>385</v>
       </c>
       <c r="AE168">
         <v>1</v>
       </c>
       <c r="AF168">
         <v>21.5</v>
       </c>
       <c r="AG168">
         <v>21.5</v>
       </c>
       <c r="AI168" t="s">
         <v>513</v>
       </c>
       <c r="AJ168">
         <v>95101</v>
       </c>
       <c r="AK168">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
         <v>543</v>
       </c>
       <c r="E169" t="s">
         <v>544</v>
       </c>
       <c r="F169" t="s">
         <v>545</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I169" t="s">
         <v>472</v>
       </c>
       <c r="J169" t="s">
         <v>389</v>
       </c>
       <c r="AF169">
@@ -8912,51 +8906,51 @@
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I172" t="s">
         <v>472</v>
       </c>
       <c r="J172" t="s">
         <v>75</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AF172">
         <v>21.5</v>
       </c>
       <c r="AI172" t="s">
         <v>513</v>
       </c>
       <c r="AJ172">
         <v>98746</v>
       </c>
       <c r="AK172">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
         <v>550</v>
       </c>
       <c r="E173" t="s">
         <v>311</v>
       </c>
       <c r="F173" t="s">
         <v>551</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I173" t="s">
         <v>472</v>
       </c>
       <c r="J173" t="s">
         <v>219</v>
       </c>
       <c r="AE173">
@@ -9260,51 +9254,51 @@
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I181" t="s">
         <v>472</v>
       </c>
       <c r="J181" t="s">
         <v>51</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AF181">
         <v>21.5</v>
       </c>
       <c r="AI181" t="s">
         <v>513</v>
       </c>
       <c r="AJ181">
         <v>97272</v>
       </c>
       <c r="AK181">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
         <v>569</v>
       </c>
       <c r="E182" t="s">
         <v>154</v>
       </c>
       <c r="F182" t="s">
         <v>570</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I182" t="s">
         <v>472</v>
       </c>
       <c r="J182" t="s">
         <v>75</v>
       </c>
       <c r="AE182">