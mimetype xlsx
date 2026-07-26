--- v1 (2026-05-15)
+++ v2 (2026-07-26)
@@ -2531,51 +2531,51 @@
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
         <v>36</v>
       </c>
       <c r="AE4">
         <v>2</v>
       </c>
       <c r="AF4">
         <v>23.0</v>
       </c>
       <c r="AG4">
         <v>23.0</v>
       </c>
       <c r="AI4" t="s">
         <v>31</v>
       </c>
       <c r="AJ4">
         <v>97493</v>
       </c>
       <c r="AK4">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="AD5" t="s">
@@ -2721,51 +2721,51 @@
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>57</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>17.5</v>
       </c>
       <c r="AI9" t="s">
         <v>58</v>
       </c>
       <c r="AJ9">
         <v>94302</v>
       </c>
       <c r="AK9">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>62</v>
       </c>
       <c r="F10" t="s">
         <v>63</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>64</v>
       </c>
       <c r="AE10">
@@ -2869,53 +2869,50 @@
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>75</v>
       </c>
       <c r="AE13">
         <v>2</v>
       </c>
       <c r="AF13">
         <v>25.0</v>
       </c>
       <c r="AI13" t="s">
         <v>58</v>
       </c>
       <c r="AJ13">
         <v>94649</v>
       </c>
-      <c r="AK13">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>76</v>
       </c>
       <c r="E14" t="s">
         <v>77</v>
       </c>
       <c r="F14" t="s">
         <v>78</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>51</v>
       </c>
       <c r="AF14">
         <v>10.0</v>
@@ -4168,51 +4165,51 @@
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I47" t="s">
         <v>184</v>
       </c>
       <c r="J47" t="s">
         <v>41</v>
       </c>
       <c r="AE47">
         <v>2</v>
       </c>
       <c r="AF47">
         <v>25.0</v>
       </c>
       <c r="AI47" t="s">
         <v>185</v>
       </c>
       <c r="AJ47">
         <v>101379</v>
       </c>
       <c r="AK47">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>186</v>
       </c>
       <c r="E48" t="s">
         <v>187</v>
       </c>
       <c r="F48" t="s">
         <v>188</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I48" t="s">
         <v>184</v>
       </c>
       <c r="J48" t="s">
         <v>75</v>
       </c>
       <c r="AE48">
@@ -4516,51 +4513,51 @@
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I56" t="s">
         <v>184</v>
       </c>
       <c r="J56" t="s">
         <v>209</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>21.5</v>
       </c>
       <c r="AI56" t="s">
         <v>191</v>
       </c>
       <c r="AJ56">
         <v>94427</v>
       </c>
       <c r="AK56">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>212</v>
       </c>
       <c r="E57" t="s">
         <v>92</v>
       </c>
       <c r="F57" t="s">
         <v>213</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I57" t="s">
         <v>184</v>
       </c>
       <c r="J57" t="s">
         <v>214</v>
       </c>
       <c r="AE57">
@@ -5054,51 +5051,51 @@
       <c r="F70" t="s">
         <v>256</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I70" t="s">
         <v>227</v>
       </c>
       <c r="J70" t="s">
         <v>228</v>
       </c>
       <c r="AF70">
         <v>14.0</v>
       </c>
       <c r="AI70" t="s">
         <v>244</v>
       </c>
       <c r="AJ70">
         <v>98937</v>
       </c>
       <c r="AK70">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>257</v>
       </c>
       <c r="E71" t="s">
         <v>246</v>
       </c>
       <c r="F71" t="s">
         <v>258</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I71" t="s">
         <v>227</v>
       </c>
       <c r="J71" t="s">
         <v>259</v>
       </c>
       <c r="AE71">
@@ -5241,51 +5238,51 @@
       <c r="H75" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I75" t="s">
         <v>227</v>
       </c>
       <c r="J75" t="s">
         <v>35</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>21.5</v>
       </c>
       <c r="AG75">
         <v>21.5</v>
       </c>
       <c r="AI75" t="s">
         <v>244</v>
       </c>
       <c r="AJ75">
         <v>97492</v>
       </c>
       <c r="AK75">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>271</v>
       </c>
       <c r="E76" t="s">
         <v>272</v>
       </c>
       <c r="F76" t="s">
         <v>273</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I76" t="s">
         <v>227</v>
       </c>
       <c r="J76" t="s">
         <v>214</v>
       </c>
       <c r="AE76">
@@ -5396,51 +5393,51 @@
       <c r="F79" t="s">
         <v>281</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I79" t="s">
         <v>227</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
         <v>21.5</v>
       </c>
       <c r="AI79" t="s">
         <v>244</v>
       </c>
       <c r="AJ79">
         <v>95468</v>
       </c>
       <c r="AK79">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>282</v>
       </c>
       <c r="E80" t="s">
         <v>283</v>
       </c>
       <c r="F80" t="s">
         <v>284</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I80" t="s">
         <v>227</v>
       </c>
       <c r="J80" t="s">
         <v>41</v>
       </c>
       <c r="AE80">
@@ -5544,50 +5541,53 @@
       </c>
       <c r="G83" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I83" t="s">
         <v>227</v>
       </c>
       <c r="J83" t="s">
         <v>75</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>21.5</v>
       </c>
       <c r="AI83" t="s">
         <v>288</v>
       </c>
       <c r="AJ83">
         <v>101836</v>
       </c>
+      <c r="AK83">
+        <v>5</v>
+      </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>295</v>
       </c>
       <c r="E84" t="s">
         <v>296</v>
       </c>
       <c r="F84" t="s">
         <v>297</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I84" t="s">
         <v>227</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>21.5</v>
@@ -6178,50 +6178,53 @@
       </c>
       <c r="G100" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H100" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I100" t="s">
         <v>331</v>
       </c>
       <c r="J100" t="s">
         <v>41</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
         <v>17.5</v>
       </c>
       <c r="AI100" t="s">
         <v>343</v>
       </c>
       <c r="AJ100">
         <v>101594</v>
       </c>
+      <c r="AK100">
+        <v>5</v>
+      </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>345</v>
       </c>
       <c r="E101" t="s">
         <v>346</v>
       </c>
       <c r="F101" t="s">
         <v>347</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H101" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I101" t="s">
         <v>331</v>
       </c>
       <c r="J101" t="s">
         <v>41</v>
       </c>
       <c r="AE101">
         <v>1</v>
@@ -6255,51 +6258,51 @@
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I102" t="s">
         <v>331</v>
       </c>
       <c r="J102" t="s">
         <v>351</v>
       </c>
       <c r="AF102">
         <v>14.0</v>
       </c>
       <c r="AG102">
         <v>14.0</v>
       </c>
       <c r="AI102" t="s">
         <v>352</v>
       </c>
       <c r="AJ102">
         <v>96109</v>
       </c>
       <c r="AK102">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>353</v>
       </c>
       <c r="E103" t="s">
         <v>354</v>
       </c>
       <c r="F103" t="s">
         <v>355</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I103" t="s">
         <v>331</v>
       </c>
       <c r="J103" t="s">
         <v>356</v>
       </c>
       <c r="AF103">
@@ -6746,51 +6749,51 @@
       <c r="H115" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I115" t="s">
         <v>360</v>
       </c>
       <c r="J115" t="s">
         <v>361</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>21.5</v>
       </c>
       <c r="AG115">
         <v>21.5</v>
       </c>
       <c r="AI115" t="s">
         <v>396</v>
       </c>
       <c r="AJ115">
         <v>94748</v>
       </c>
       <c r="AK115">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>397</v>
       </c>
       <c r="E116" t="s">
         <v>66</v>
       </c>
       <c r="F116" t="s">
         <v>398</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I116" t="s">
         <v>360</v>
       </c>
       <c r="J116" t="s">
         <v>399</v>
       </c>
       <c r="AE116">
@@ -7132,127 +7135,127 @@
       <c r="F125" t="s">
         <v>427</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I125" t="s">
         <v>414</v>
       </c>
       <c r="J125" t="s">
         <v>428</v>
       </c>
       <c r="AF125">
         <v>14.0</v>
       </c>
       <c r="AI125" t="s">
         <v>424</v>
       </c>
       <c r="AJ125">
         <v>95257</v>
       </c>
       <c r="AK125">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>429</v>
       </c>
       <c r="E126" t="s">
         <v>277</v>
       </c>
       <c r="F126" t="s">
         <v>430</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I126" t="s">
         <v>414</v>
       </c>
       <c r="J126" t="s">
         <v>431</v>
       </c>
       <c r="AF126">
         <v>14.0</v>
       </c>
       <c r="AI126" t="s">
         <v>424</v>
       </c>
       <c r="AJ126">
         <v>96290</v>
       </c>
       <c r="AK126">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>432</v>
       </c>
       <c r="E127" t="s">
         <v>246</v>
       </c>
       <c r="F127" t="s">
         <v>433</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I127" t="s">
         <v>414</v>
       </c>
       <c r="J127" t="s">
         <v>35</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
         <v>21.5</v>
       </c>
       <c r="AG127">
         <v>21.5</v>
       </c>
       <c r="AI127" t="s">
         <v>424</v>
       </c>
       <c r="AJ127">
         <v>98886</v>
       </c>
       <c r="AK127">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>434</v>
       </c>
       <c r="E128" t="s">
         <v>323</v>
       </c>
       <c r="F128" t="s">
         <v>435</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I128" t="s">
         <v>414</v>
       </c>
       <c r="J128" t="s">
         <v>431</v>
       </c>
       <c r="AE128">
@@ -7322,89 +7325,89 @@
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I130" t="s">
         <v>414</v>
       </c>
       <c r="J130" t="s">
         <v>431</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
         <v>21.5</v>
       </c>
       <c r="AI130" t="s">
         <v>424</v>
       </c>
       <c r="AJ130">
         <v>101873</v>
       </c>
       <c r="AK130">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>440</v>
       </c>
       <c r="E131" t="s">
         <v>441</v>
       </c>
       <c r="F131" t="s">
         <v>442</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I131" t="s">
         <v>414</v>
       </c>
       <c r="J131" t="s">
         <v>259</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AF131">
         <v>21.5</v>
       </c>
       <c r="AI131" t="s">
         <v>443</v>
       </c>
       <c r="AJ131">
         <v>95632</v>
       </c>
       <c r="AK131">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>444</v>
       </c>
       <c r="E132" t="s">
         <v>293</v>
       </c>
       <c r="F132" t="s">
         <v>445</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I132" t="s">
         <v>414</v>
       </c>
       <c r="J132" t="s">
         <v>171</v>
       </c>
       <c r="AF132">
@@ -7465,51 +7468,51 @@
       <c r="F134" t="s">
         <v>450</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I134" t="s">
         <v>414</v>
       </c>
       <c r="J134" t="s">
         <v>451</v>
       </c>
       <c r="AF134">
         <v>14.0</v>
       </c>
       <c r="AI134" t="s">
         <v>443</v>
       </c>
       <c r="AJ134">
         <v>95987</v>
       </c>
       <c r="AK134">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>452</v>
       </c>
       <c r="E135" t="s">
         <v>193</v>
       </c>
       <c r="F135" t="s">
         <v>453</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I135" t="s">
         <v>414</v>
       </c>
       <c r="J135" t="s">
         <v>428</v>
       </c>
       <c r="AE135">
@@ -7655,51 +7658,51 @@
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I139" t="s">
         <v>414</v>
       </c>
       <c r="J139" t="s">
         <v>203</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>21.5</v>
       </c>
       <c r="AI139" t="s">
         <v>454</v>
       </c>
       <c r="AJ139">
         <v>94389</v>
       </c>
       <c r="AK139">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>465</v>
       </c>
       <c r="E140" t="s">
         <v>466</v>
       </c>
       <c r="F140" t="s">
         <v>467</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I140" t="s">
         <v>414</v>
       </c>
       <c r="AF140">
         <v>14.0</v>
       </c>
       <c r="AI140" t="s">
@@ -8037,53 +8040,50 @@
       </c>
       <c r="G149" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H149" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I149" t="s">
         <v>472</v>
       </c>
       <c r="J149" t="s">
         <v>431</v>
       </c>
       <c r="AE149">
         <v>1</v>
       </c>
       <c r="AF149">
         <v>17.5</v>
       </c>
       <c r="AI149" t="s">
         <v>497</v>
       </c>
       <c r="AJ149">
         <v>96289</v>
       </c>
-      <c r="AK149">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
         <v>91</v>
       </c>
       <c r="E150" t="s">
         <v>501</v>
       </c>
       <c r="F150" t="s">
         <v>502</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H150" s="4" t="s">
         <v>56</v>
       </c>
       <c r="I150" t="s">
         <v>472</v>
       </c>
       <c r="J150" t="s">
         <v>35</v>
       </c>
       <c r="AE150">
         <v>1</v>
@@ -8298,51 +8298,51 @@
       <c r="F156" t="s">
         <v>517</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I156" t="s">
         <v>472</v>
       </c>
       <c r="J156" t="s">
         <v>518</v>
       </c>
       <c r="AF156">
         <v>14.0</v>
       </c>
       <c r="AI156" t="s">
         <v>513</v>
       </c>
       <c r="AJ156">
         <v>100873</v>
       </c>
       <c r="AK156">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>519</v>
       </c>
       <c r="E157" t="s">
         <v>193</v>
       </c>
       <c r="F157" t="s">
         <v>520</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I157" t="s">
         <v>472</v>
       </c>
       <c r="J157" t="s">
         <v>521</v>
       </c>
       <c r="AE157">
@@ -8801,51 +8801,51 @@
       <c r="F169" t="s">
         <v>545</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I169" t="s">
         <v>472</v>
       </c>
       <c r="J169" t="s">
         <v>389</v>
       </c>
       <c r="AF169">
         <v>14.0</v>
       </c>
       <c r="AI169" t="s">
         <v>513</v>
       </c>
       <c r="AJ169">
         <v>98190</v>
       </c>
       <c r="AK169">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>546</v>
       </c>
       <c r="E170" t="s">
         <v>383</v>
       </c>
       <c r="F170" t="s">
         <v>547</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I170" t="s">
         <v>472</v>
       </c>
       <c r="AF170">
         <v>14.0</v>
       </c>
       <c r="AI170" t="s">
@@ -9181,51 +9181,51 @@
       <c r="H179" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I179" t="s">
         <v>472</v>
       </c>
       <c r="J179" t="s">
         <v>214</v>
       </c>
       <c r="AE179">
         <v>1</v>
       </c>
       <c r="AF179">
         <v>21.5</v>
       </c>
       <c r="AG179">
         <v>21.5</v>
       </c>
       <c r="AI179" t="s">
         <v>513</v>
       </c>
       <c r="AJ179">
         <v>96995</v>
       </c>
       <c r="AK179">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
         <v>564</v>
       </c>
       <c r="E180" t="s">
         <v>266</v>
       </c>
       <c r="F180" t="s">
         <v>565</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I180" t="s">
         <v>472</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AF180">
@@ -9333,51 +9333,51 @@
       <c r="H183" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I183" t="s">
         <v>472</v>
       </c>
       <c r="J183" t="s">
         <v>111</v>
       </c>
       <c r="AE183">
         <v>1</v>
       </c>
       <c r="AF183">
         <v>21.5</v>
       </c>
       <c r="AG183">
         <v>21.5</v>
       </c>
       <c r="AI183" t="s">
         <v>573</v>
       </c>
       <c r="AJ183">
         <v>98069</v>
       </c>
       <c r="AK183">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
         <v>494</v>
       </c>
       <c r="E184" t="s">
         <v>129</v>
       </c>
       <c r="F184" t="s">
         <v>574</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I184" t="s">
         <v>472</v>
       </c>
       <c r="J184" t="s">
         <v>75</v>
       </c>
       <c r="AF184">
@@ -9482,51 +9482,51 @@
       <c r="G187" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I187" t="s">
         <v>472</v>
       </c>
       <c r="J187" t="s">
         <v>75</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AF187">
         <v>21.5</v>
       </c>
       <c r="AI187" t="s">
         <v>573</v>
       </c>
       <c r="AJ187">
         <v>98155</v>
       </c>
       <c r="AK187">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>234</v>
       </c>
       <c r="E188" t="s">
         <v>584</v>
       </c>
       <c r="F188" t="s">
         <v>585</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I188" t="s">
         <v>472</v>
       </c>
       <c r="J188" t="s">
         <v>75</v>
       </c>
       <c r="AF188">
@@ -9698,51 +9698,51 @@
       <c r="E193" t="s">
         <v>305</v>
       </c>
       <c r="F193" t="s">
         <v>599</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I193" t="s">
         <v>472</v>
       </c>
       <c r="AF193">
         <v>14.0</v>
       </c>
       <c r="AI193" t="s">
         <v>591</v>
       </c>
       <c r="AJ193">
         <v>101913</v>
       </c>
       <c r="AK193">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>600</v>
       </c>
       <c r="E194" t="s">
         <v>66</v>
       </c>
       <c r="F194" t="s">
         <v>601</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I194" t="s">
         <v>472</v>
       </c>
       <c r="J194" t="s">
         <v>75</v>
       </c>
       <c r="AE194">