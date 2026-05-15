--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -3020,51 +3020,51 @@
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>29</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>22.0</v>
       </c>
       <c r="AI19" t="s">
         <v>79</v>
       </c>
       <c r="AJ19">
         <v>100155</v>
       </c>
       <c r="AK19">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>44</v>
       </c>
       <c r="E20" t="s">
         <v>93</v>
       </c>
       <c r="F20" t="s">
         <v>94</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>48</v>
       </c>
       <c r="AE20">
@@ -3353,51 +3353,51 @@
       <c r="G28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>29</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>22.0</v>
       </c>
       <c r="AI28" t="s">
         <v>119</v>
       </c>
       <c r="AJ28">
         <v>100156</v>
       </c>
       <c r="AK28">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>120</v>
       </c>
       <c r="E29" t="s">
         <v>121</v>
       </c>
       <c r="F29" t="s">
         <v>122</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>63</v>
       </c>
       <c r="AF29">
@@ -4484,51 +4484,51 @@
       <c r="F58" t="s">
         <v>223</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I58" t="s">
         <v>194</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>22.0</v>
       </c>
       <c r="AI58" t="s">
         <v>224</v>
       </c>
       <c r="AJ58">
         <v>100381</v>
       </c>
       <c r="AK58">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>225</v>
       </c>
       <c r="E59" t="s">
         <v>140</v>
       </c>
       <c r="F59" t="s">
         <v>226</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I59" t="s">
         <v>194</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
@@ -4665,51 +4665,51 @@
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I63" t="s">
         <v>194</v>
       </c>
       <c r="J63" t="s">
         <v>59</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>22.0</v>
       </c>
       <c r="AI63" t="s">
         <v>224</v>
       </c>
       <c r="AJ63">
         <v>96836</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>240</v>
       </c>
       <c r="E64" t="s">
         <v>241</v>
       </c>
       <c r="F64" t="s">
         <v>242</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I64" t="s">
         <v>194</v>
       </c>
       <c r="J64" t="s">
         <v>234</v>
       </c>
       <c r="AE64">
@@ -5331,51 +5331,51 @@
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I81" t="s">
         <v>194</v>
       </c>
       <c r="J81" t="s">
         <v>48</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>22.0</v>
       </c>
       <c r="AI81" t="s">
         <v>287</v>
       </c>
       <c r="AJ81">
         <v>96411</v>
       </c>
       <c r="AK81">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>291</v>
       </c>
       <c r="E82" t="s">
         <v>292</v>
       </c>
       <c r="F82" t="s">
         <v>293</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I82" t="s">
         <v>194</v>
       </c>
       <c r="J82" t="s">
         <v>35</v>
       </c>
       <c r="AE82">
@@ -6669,53 +6669,50 @@
       </c>
       <c r="G116" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H116" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I116" t="s">
         <v>394</v>
       </c>
       <c r="J116" t="s">
         <v>379</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AF116">
         <v>18.0</v>
       </c>
       <c r="AI116" t="s">
         <v>408</v>
       </c>
       <c r="AJ116">
         <v>100336</v>
       </c>
-      <c r="AK116">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>409</v>
       </c>
       <c r="E117" t="s">
         <v>246</v>
       </c>
       <c r="F117" t="s">
         <v>410</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I117" t="s">
         <v>394</v>
       </c>
       <c r="J117" t="s">
         <v>29</v>
       </c>
       <c r="AF117">
         <v>14.0</v>
@@ -6784,51 +6781,51 @@
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I119" t="s">
         <v>394</v>
       </c>
       <c r="J119" t="s">
         <v>404</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AF119">
         <v>22.0</v>
       </c>
       <c r="AI119" t="s">
         <v>411</v>
       </c>
       <c r="AJ119">
         <v>100112</v>
       </c>
       <c r="AK119">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>415</v>
       </c>
       <c r="E120" t="s">
         <v>416</v>
       </c>
       <c r="F120" t="s">
         <v>417</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I120" t="s">
         <v>394</v>
       </c>
       <c r="J120" t="s">
         <v>418</v>
       </c>
       <c r="AE120">
@@ -8184,51 +8181,51 @@
       <c r="H156" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I156" t="s">
         <v>468</v>
       </c>
       <c r="J156" t="s">
         <v>112</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AF156">
         <v>22.0</v>
       </c>
       <c r="AG156">
         <v>22.0</v>
       </c>
       <c r="AI156" t="s">
         <v>506</v>
       </c>
       <c r="AJ156">
         <v>98835</v>
       </c>
       <c r="AK156">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>512</v>
       </c>
       <c r="E157" t="s">
         <v>167</v>
       </c>
       <c r="F157" t="s">
         <v>513</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I157" t="s">
         <v>468</v>
       </c>
       <c r="J157" t="s">
         <v>155</v>
       </c>
       <c r="AE157">
@@ -8827,51 +8824,51 @@
       <c r="G173" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I173" t="s">
         <v>468</v>
       </c>
       <c r="AE173">
         <v>1</v>
       </c>
       <c r="AF173">
         <v>22.0</v>
       </c>
       <c r="AG173">
         <v>22.0</v>
       </c>
       <c r="AI173" t="s">
         <v>539</v>
       </c>
       <c r="AJ173">
         <v>95827</v>
       </c>
       <c r="AK173">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>553</v>
       </c>
       <c r="E174" t="s">
         <v>554</v>
       </c>
       <c r="F174" t="s">
         <v>555</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I174" t="s">
         <v>468</v>
       </c>
       <c r="J174" t="s">
         <v>35</v>
       </c>
       <c r="AF174">