--- v1 (2026-05-15)
+++ v2 (2026-09-08)
@@ -2462,92 +2462,92 @@
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
         <v>36</v>
       </c>
       <c r="AE4">
         <v>2</v>
       </c>
       <c r="AF4">
         <v>24.0</v>
       </c>
       <c r="AG4">
         <v>24.0</v>
       </c>
       <c r="AI4" t="s">
         <v>31</v>
       </c>
       <c r="AJ4">
         <v>97489</v>
       </c>
       <c r="AK4">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="AD5" t="s">
         <v>42</v>
       </c>
       <c r="AE5">
         <v>2</v>
       </c>
       <c r="AF5">
         <v>24.0</v>
       </c>
       <c r="AI5" t="s">
         <v>43</v>
       </c>
       <c r="AJ5">
         <v>101477</v>
       </c>
       <c r="AK5">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>44</v>
       </c>
       <c r="E6" t="s">
         <v>45</v>
       </c>
       <c r="F6" t="s">
         <v>46</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>48</v>
       </c>
       <c r="AE6">
@@ -2576,51 +2576,51 @@
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>48</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>18.0</v>
       </c>
       <c r="AI7" t="s">
         <v>49</v>
       </c>
       <c r="AJ7">
         <v>95296</v>
       </c>
       <c r="AK7">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>53</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>55</v>
       </c>
       <c r="AE8">
@@ -2651,53 +2651,50 @@
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>59</v>
       </c>
       <c r="AE9">
         <v>2</v>
       </c>
       <c r="AF9">
         <v>26.0</v>
       </c>
       <c r="AI9" t="s">
         <v>49</v>
       </c>
       <c r="AJ9">
         <v>95849</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>61</v>
       </c>
       <c r="F10" t="s">
         <v>62</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>63</v>
       </c>
       <c r="AE10">
         <v>2</v>
@@ -2753,53 +2750,50 @@
       </c>
       <c r="F12" t="s">
         <v>69</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>59</v>
       </c>
       <c r="AF12">
         <v>10.0</v>
       </c>
       <c r="AI12" t="s">
         <v>70</v>
       </c>
       <c r="AJ12">
         <v>95927</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>71</v>
       </c>
       <c r="E13" t="s">
         <v>72</v>
       </c>
       <c r="F13" t="s">
         <v>73</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>48</v>
       </c>
       <c r="AE13">
         <v>1</v>
@@ -3651,89 +3645,89 @@
       <c r="F36" t="s">
         <v>144</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>22.0</v>
       </c>
       <c r="AI36" t="s">
         <v>145</v>
       </c>
       <c r="AJ36">
         <v>95874</v>
       </c>
       <c r="AK36">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>146</v>
       </c>
       <c r="E37" t="s">
         <v>50</v>
       </c>
       <c r="F37" t="s">
         <v>147</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I37" t="s">
         <v>148</v>
       </c>
       <c r="J37" t="s">
         <v>149</v>
       </c>
       <c r="AF37">
         <v>14.0</v>
       </c>
       <c r="AG37">
         <v>14.0</v>
       </c>
       <c r="AI37" t="s">
         <v>150</v>
       </c>
       <c r="AJ37">
         <v>98025</v>
       </c>
       <c r="AK37">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>151</v>
       </c>
       <c r="E38" t="s">
         <v>152</v>
       </c>
       <c r="F38" t="s">
         <v>153</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I38" t="s">
         <v>154</v>
       </c>
       <c r="J38" t="s">
         <v>155</v>
       </c>
       <c r="AE38">
@@ -3844,51 +3838,51 @@
       <c r="H41" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I41" t="s">
         <v>154</v>
       </c>
       <c r="J41" t="s">
         <v>35</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>22.0</v>
       </c>
       <c r="AG41">
         <v>22.0</v>
       </c>
       <c r="AI41" t="s">
         <v>156</v>
       </c>
       <c r="AJ41">
         <v>96230</v>
       </c>
       <c r="AK41">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>166</v>
       </c>
       <c r="E42" t="s">
         <v>167</v>
       </c>
       <c r="F42" t="s">
         <v>168</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I42" t="s">
         <v>169</v>
       </c>
       <c r="J42" t="s">
         <v>59</v>
       </c>
       <c r="AE42">
@@ -3920,89 +3914,89 @@
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I43" t="s">
         <v>169</v>
       </c>
       <c r="J43" t="s">
         <v>41</v>
       </c>
       <c r="AE43">
         <v>2</v>
       </c>
       <c r="AF43">
         <v>26.0</v>
       </c>
       <c r="AI43" t="s">
         <v>170</v>
       </c>
       <c r="AJ43">
         <v>100758</v>
       </c>
       <c r="AK43">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>174</v>
       </c>
       <c r="E44" t="s">
         <v>61</v>
       </c>
       <c r="F44" t="s">
         <v>175</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I44" t="s">
         <v>169</v>
       </c>
       <c r="J44" t="s">
         <v>176</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>22.0</v>
       </c>
       <c r="AI44" t="s">
         <v>177</v>
       </c>
       <c r="AJ44">
         <v>95512</v>
       </c>
       <c r="AK44">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>178</v>
       </c>
       <c r="E45" t="s">
         <v>179</v>
       </c>
       <c r="F45" t="s">
         <v>180</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I45" t="s">
         <v>169</v>
       </c>
       <c r="J45" t="s">
         <v>59</v>
       </c>
       <c r="AE45">
@@ -4264,53 +4258,50 @@
       </c>
       <c r="H52" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I52" t="s">
         <v>194</v>
       </c>
       <c r="J52" t="s">
         <v>59</v>
       </c>
       <c r="AD52" t="s">
         <v>205</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>16.0</v>
       </c>
       <c r="AI52" t="s">
         <v>206</v>
       </c>
       <c r="AJ52">
         <v>96213</v>
       </c>
-      <c r="AK52">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>207</v>
       </c>
       <c r="E53" t="s">
         <v>61</v>
       </c>
       <c r="F53" t="s">
         <v>208</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I53" t="s">
         <v>194</v>
       </c>
       <c r="J53" t="s">
         <v>35</v>
       </c>
       <c r="AE53">
         <v>1</v>
@@ -4817,51 +4808,51 @@
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I67" t="s">
         <v>194</v>
       </c>
       <c r="J67" t="s">
         <v>48</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>22.0</v>
       </c>
       <c r="AI67" t="s">
         <v>224</v>
       </c>
       <c r="AJ67">
         <v>97209</v>
       </c>
       <c r="AK67">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>250</v>
       </c>
       <c r="E68" t="s">
         <v>96</v>
       </c>
       <c r="F68" t="s">
         <v>251</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I68" t="s">
         <v>194</v>
       </c>
       <c r="AE68">
         <v>2</v>
       </c>
       <c r="AF68">
@@ -4960,51 +4951,51 @@
       <c r="H71" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I71" t="s">
         <v>194</v>
       </c>
       <c r="J71" t="s">
         <v>35</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>22.0</v>
       </c>
       <c r="AG71">
         <v>22.0</v>
       </c>
       <c r="AI71" t="s">
         <v>224</v>
       </c>
       <c r="AJ71">
         <v>97490</v>
       </c>
       <c r="AK71">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>259</v>
       </c>
       <c r="E72" t="s">
         <v>131</v>
       </c>
       <c r="F72" t="s">
         <v>260</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I72" t="s">
         <v>194</v>
       </c>
       <c r="J72" t="s">
         <v>59</v>
       </c>
       <c r="AE72">
@@ -5109,51 +5100,51 @@
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I75" t="s">
         <v>194</v>
       </c>
       <c r="J75" t="s">
         <v>270</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>22.0</v>
       </c>
       <c r="AI75" t="s">
         <v>224</v>
       </c>
       <c r="AJ75">
         <v>95474</v>
       </c>
       <c r="AK75">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>197</v>
       </c>
       <c r="E76" t="s">
         <v>271</v>
       </c>
       <c r="F76" t="s">
         <v>272</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I76" t="s">
         <v>194</v>
       </c>
       <c r="J76" t="s">
         <v>200</v>
       </c>
       <c r="AF76">
@@ -5217,51 +5208,51 @@
       <c r="F78" t="s">
         <v>280</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I78" t="s">
         <v>194</v>
       </c>
       <c r="J78" t="s">
         <v>276</v>
       </c>
       <c r="AF78">
         <v>14.0</v>
       </c>
       <c r="AI78" t="s">
         <v>277</v>
       </c>
       <c r="AJ78">
         <v>101252</v>
       </c>
       <c r="AK78">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>281</v>
       </c>
       <c r="E79" t="s">
         <v>282</v>
       </c>
       <c r="F79" t="s">
         <v>283</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I79" t="s">
         <v>194</v>
       </c>
       <c r="J79" t="s">
         <v>284</v>
       </c>
       <c r="AE79">
@@ -5603,51 +5594,51 @@
       <c r="H88" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I88" t="s">
         <v>194</v>
       </c>
       <c r="J88" t="s">
         <v>35</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AF88">
         <v>22.0</v>
       </c>
       <c r="AG88">
         <v>22.0</v>
       </c>
       <c r="AI88" t="s">
         <v>311</v>
       </c>
       <c r="AJ88">
         <v>97498</v>
       </c>
       <c r="AK88">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>312</v>
       </c>
       <c r="E89" t="s">
         <v>50</v>
       </c>
       <c r="F89" t="s">
         <v>313</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I89" t="s">
         <v>314</v>
       </c>
       <c r="J89" t="s">
         <v>149</v>
       </c>
       <c r="AE89">
@@ -5824,50 +5815,53 @@
       </c>
       <c r="G94" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H94" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I94" t="s">
         <v>314</v>
       </c>
       <c r="J94" t="s">
         <v>41</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>18.0</v>
       </c>
       <c r="AI94" t="s">
         <v>326</v>
       </c>
       <c r="AJ94">
         <v>101476</v>
       </c>
+      <c r="AK94">
+        <v>5</v>
+      </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>329</v>
       </c>
       <c r="E95" t="s">
         <v>330</v>
       </c>
       <c r="F95" t="s">
         <v>331</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I95" t="s">
         <v>314</v>
       </c>
       <c r="J95" t="s">
         <v>41</v>
       </c>
       <c r="AE95">
         <v>1</v>
@@ -5936,51 +5930,51 @@
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I97" t="s">
         <v>314</v>
       </c>
       <c r="J97" t="s">
         <v>340</v>
       </c>
       <c r="AF97">
         <v>14.0</v>
       </c>
       <c r="AG97">
         <v>14.0</v>
       </c>
       <c r="AI97" t="s">
         <v>336</v>
       </c>
       <c r="AJ97">
         <v>96107</v>
       </c>
       <c r="AK97">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>341</v>
       </c>
       <c r="E98" t="s">
         <v>342</v>
       </c>
       <c r="F98" t="s">
         <v>343</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I98" t="s">
         <v>344</v>
       </c>
       <c r="J98" t="s">
         <v>345</v>
       </c>
       <c r="AD98" t="s">
@@ -6518,93 +6512,90 @@
       <c r="H112" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I112" t="s">
         <v>344</v>
       </c>
       <c r="J112" t="s">
         <v>345</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AF112">
         <v>22.0</v>
       </c>
       <c r="AG112">
         <v>22.0</v>
       </c>
       <c r="AI112" t="s">
         <v>389</v>
       </c>
       <c r="AJ112">
         <v>95740</v>
       </c>
       <c r="AK112">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>392</v>
       </c>
       <c r="E113" t="s">
         <v>384</v>
       </c>
       <c r="F113" t="s">
         <v>393</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H113" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I113" t="s">
         <v>394</v>
       </c>
       <c r="J113" t="s">
         <v>284</v>
       </c>
       <c r="AD113" t="s">
         <v>395</v>
       </c>
       <c r="AE113">
         <v>2</v>
       </c>
       <c r="AF113">
         <v>24.0</v>
       </c>
       <c r="AI113" t="s">
         <v>396</v>
       </c>
       <c r="AJ113">
         <v>95074</v>
       </c>
-      <c r="AK113">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>397</v>
       </c>
       <c r="E114" t="s">
         <v>398</v>
       </c>
       <c r="F114" t="s">
         <v>399</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H114" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I114" t="s">
         <v>394</v>
       </c>
       <c r="J114" t="s">
         <v>379</v>
       </c>
       <c r="AD114" t="s">
         <v>400</v>
@@ -6822,86 +6813,86 @@
       <c r="H120" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I120" t="s">
         <v>394</v>
       </c>
       <c r="J120" t="s">
         <v>418</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AF120">
         <v>22.0</v>
       </c>
       <c r="AG120">
         <v>22.0</v>
       </c>
       <c r="AI120" t="s">
         <v>411</v>
       </c>
       <c r="AJ120">
         <v>95256</v>
       </c>
       <c r="AK120">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>419</v>
       </c>
       <c r="E121" t="s">
         <v>271</v>
       </c>
       <c r="F121" t="s">
         <v>420</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I121" t="s">
         <v>394</v>
       </c>
       <c r="J121" t="s">
         <v>421</v>
       </c>
       <c r="AF121">
         <v>14.0</v>
       </c>
       <c r="AI121" t="s">
         <v>411</v>
       </c>
       <c r="AJ121">
         <v>96288</v>
       </c>
       <c r="AK121">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>422</v>
       </c>
       <c r="E122" t="s">
         <v>134</v>
       </c>
       <c r="F122" t="s">
         <v>423</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I122" t="s">
         <v>394</v>
       </c>
       <c r="J122" t="s">
         <v>362</v>
       </c>
       <c r="AE122">
@@ -7009,163 +7000,163 @@
       <c r="H125" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I125" t="s">
         <v>394</v>
       </c>
       <c r="J125" t="s">
         <v>59</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>22.0</v>
       </c>
       <c r="AG125">
         <v>22.0</v>
       </c>
       <c r="AI125" t="s">
         <v>411</v>
       </c>
       <c r="AJ125">
         <v>95117</v>
       </c>
       <c r="AK125">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>191</v>
       </c>
       <c r="E126" t="s">
         <v>232</v>
       </c>
       <c r="F126" t="s">
         <v>429</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I126" t="s">
         <v>394</v>
       </c>
       <c r="J126" t="s">
         <v>35</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AF126">
         <v>22.0</v>
       </c>
       <c r="AG126">
         <v>22.0</v>
       </c>
       <c r="AI126" t="s">
         <v>411</v>
       </c>
       <c r="AJ126">
         <v>97437</v>
       </c>
       <c r="AK126">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>430</v>
       </c>
       <c r="E127" t="s">
         <v>431</v>
       </c>
       <c r="F127" t="s">
         <v>432</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I127" t="s">
         <v>394</v>
       </c>
       <c r="J127" t="s">
         <v>404</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
         <v>22.0</v>
       </c>
       <c r="AI127" t="s">
         <v>411</v>
       </c>
       <c r="AJ127">
         <v>101277</v>
       </c>
+      <c r="AK127">
+        <v>5</v>
+      </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
         <v>380</v>
       </c>
       <c r="E128" t="s">
         <v>433</v>
       </c>
       <c r="F128" t="s">
         <v>434</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I128" t="s">
         <v>394</v>
       </c>
       <c r="J128" t="s">
         <v>362</v>
       </c>
       <c r="AF128">
         <v>14.0</v>
       </c>
       <c r="AI128" t="s">
         <v>435</v>
       </c>
       <c r="AJ128">
         <v>99659</v>
       </c>
-      <c r="AK128">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>436</v>
       </c>
       <c r="E129" t="s">
         <v>437</v>
       </c>
       <c r="F129" t="s">
         <v>438</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I129" t="s">
         <v>394</v>
       </c>
       <c r="J129" t="s">
         <v>439</v>
       </c>
       <c r="AF129">
         <v>14.0</v>
@@ -7190,51 +7181,51 @@
       <c r="F130" t="s">
         <v>442</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I130" t="s">
         <v>394</v>
       </c>
       <c r="J130" t="s">
         <v>112</v>
       </c>
       <c r="AF130">
         <v>14.0</v>
       </c>
       <c r="AI130" t="s">
         <v>435</v>
       </c>
       <c r="AJ130">
         <v>101280</v>
       </c>
       <c r="AK130">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>443</v>
       </c>
       <c r="E131" t="s">
         <v>444</v>
       </c>
       <c r="F131" t="s">
         <v>445</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I131" t="s">
         <v>394</v>
       </c>
       <c r="J131" t="s">
         <v>149</v>
       </c>
       <c r="AF131">
@@ -7485,51 +7476,51 @@
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I138" t="s">
         <v>394</v>
       </c>
       <c r="J138" t="s">
         <v>190</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AF138">
         <v>22.0</v>
       </c>
       <c r="AI138" t="s">
         <v>451</v>
       </c>
       <c r="AJ138">
         <v>100852</v>
       </c>
       <c r="AK138">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>464</v>
       </c>
       <c r="E139" t="s">
         <v>110</v>
       </c>
       <c r="F139" t="s">
         <v>465</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I139" t="s">
         <v>394</v>
       </c>
       <c r="J139" t="s">
         <v>112</v>
       </c>
       <c r="AE139">
@@ -7940,53 +7931,50 @@
       </c>
       <c r="G150" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H150" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I150" t="s">
         <v>468</v>
       </c>
       <c r="J150" t="s">
         <v>421</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AF150">
         <v>18.0</v>
       </c>
       <c r="AI150" t="s">
         <v>496</v>
       </c>
       <c r="AJ150">
         <v>96287</v>
       </c>
-      <c r="AK150">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
         <v>83</v>
       </c>
       <c r="E151" t="s">
         <v>500</v>
       </c>
       <c r="F151" t="s">
         <v>501</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H151" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I151" t="s">
         <v>468</v>
       </c>
       <c r="J151" t="s">
         <v>35</v>
       </c>
       <c r="AE151">
         <v>1</v>
@@ -8140,51 +8128,51 @@
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I155" t="s">
         <v>468</v>
       </c>
       <c r="J155" t="s">
         <v>510</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AF155">
         <v>22.0</v>
       </c>
       <c r="AI155" t="s">
         <v>506</v>
       </c>
       <c r="AJ155">
         <v>100872</v>
       </c>
       <c r="AK155">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>489</v>
       </c>
       <c r="E156" t="s">
         <v>164</v>
       </c>
       <c r="F156" t="s">
         <v>511</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I156" t="s">
         <v>468</v>
       </c>
       <c r="J156" t="s">
         <v>112</v>
       </c>
       <c r="AE156">
@@ -8678,51 +8666,51 @@
       <c r="H169" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I169" t="s">
         <v>468</v>
       </c>
       <c r="J169" t="s">
         <v>78</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AF169">
         <v>22.0</v>
       </c>
       <c r="AG169">
         <v>22.0</v>
       </c>
       <c r="AI169" t="s">
         <v>539</v>
       </c>
       <c r="AJ169">
         <v>98068</v>
       </c>
       <c r="AK169">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>213</v>
       </c>
       <c r="E170" t="s">
         <v>543</v>
       </c>
       <c r="F170" t="s">
         <v>544</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I170" t="s">
         <v>468</v>
       </c>
       <c r="J170" t="s">
         <v>59</v>
       </c>
       <c r="AF170">
@@ -8862,89 +8850,89 @@
       <c r="G174" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I174" t="s">
         <v>468</v>
       </c>
       <c r="J174" t="s">
         <v>35</v>
       </c>
       <c r="AF174">
         <v>14.0</v>
       </c>
       <c r="AG174">
         <v>14.0</v>
       </c>
       <c r="AI174" t="s">
         <v>539</v>
       </c>
       <c r="AJ174">
         <v>98662</v>
       </c>
       <c r="AK174">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>556</v>
       </c>
       <c r="E175" t="s">
         <v>551</v>
       </c>
       <c r="F175" t="s">
         <v>557</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I175" t="s">
         <v>468</v>
       </c>
       <c r="J175" t="s">
         <v>558</v>
       </c>
       <c r="AE175">
         <v>3</v>
       </c>
       <c r="AF175">
         <v>38.0</v>
       </c>
       <c r="AI175" t="s">
         <v>539</v>
       </c>
       <c r="AJ175">
         <v>95086</v>
       </c>
       <c r="AK175">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>559</v>
       </c>
       <c r="E176" t="s">
         <v>560</v>
       </c>
       <c r="F176" t="s">
         <v>561</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I176" t="s">
         <v>468</v>
       </c>
       <c r="J176" t="s">
         <v>112</v>
       </c>
       <c r="AE176">
@@ -9388,51 +9376,51 @@
       <c r="G188" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H188" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I188" t="s">
         <v>468</v>
       </c>
       <c r="J188" t="s">
         <v>558</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AF188">
         <v>22.0</v>
       </c>
       <c r="AI188" t="s">
         <v>589</v>
       </c>
       <c r="AJ188">
         <v>98037</v>
       </c>
       <c r="AK188">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>592</v>
       </c>
       <c r="E189" t="s">
         <v>593</v>
       </c>
       <c r="F189" t="s">
         <v>594</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H189" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I189" t="s">
         <v>468</v>
       </c>
       <c r="J189" t="s">
         <v>307</v>
       </c>
       <c r="AE189">