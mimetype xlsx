--- v2 (2026-09-08)
+++ v3 (2026-09-29)
@@ -2818,51 +2818,51 @@
       <c r="F14" t="s">
         <v>76</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>78</v>
       </c>
       <c r="AF14">
         <v>14.0</v>
       </c>
       <c r="AI14" t="s">
         <v>79</v>
       </c>
       <c r="AJ14">
         <v>97552</v>
       </c>
       <c r="AK14">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>80</v>
       </c>
       <c r="E15" t="s">
         <v>81</v>
       </c>
       <c r="F15" t="s">
         <v>82</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>59</v>
       </c>
       <c r="AE15">
@@ -3090,51 +3090,51 @@
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>22.0</v>
       </c>
       <c r="AG21">
         <v>22.0</v>
       </c>
       <c r="AI21" t="s">
         <v>79</v>
       </c>
       <c r="AJ21">
         <v>95828</v>
       </c>
       <c r="AK21">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>98</v>
       </c>
       <c r="E22" t="s">
         <v>99</v>
       </c>
       <c r="F22" t="s">
         <v>100</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>63</v>
       </c>
       <c r="AE22">
@@ -3683,51 +3683,51 @@
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I37" t="s">
         <v>148</v>
       </c>
       <c r="J37" t="s">
         <v>149</v>
       </c>
       <c r="AF37">
         <v>14.0</v>
       </c>
       <c r="AG37">
         <v>14.0</v>
       </c>
       <c r="AI37" t="s">
         <v>150</v>
       </c>
       <c r="AJ37">
         <v>98025</v>
       </c>
       <c r="AK37">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>151</v>
       </c>
       <c r="E38" t="s">
         <v>152</v>
       </c>
       <c r="F38" t="s">
         <v>153</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I38" t="s">
         <v>154</v>
       </c>
       <c r="J38" t="s">
         <v>155</v>
       </c>
       <c r="AE38">
@@ -3797,51 +3797,51 @@
       <c r="H40" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I40" t="s">
         <v>154</v>
       </c>
       <c r="J40" t="s">
         <v>155</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>22.0</v>
       </c>
       <c r="AG40">
         <v>22.0</v>
       </c>
       <c r="AI40" t="s">
         <v>156</v>
       </c>
       <c r="AJ40">
         <v>96953</v>
       </c>
       <c r="AK40">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>163</v>
       </c>
       <c r="E41" t="s">
         <v>164</v>
       </c>
       <c r="F41" t="s">
         <v>165</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I41" t="s">
         <v>154</v>
       </c>
       <c r="J41" t="s">
         <v>35</v>
       </c>
       <c r="AE41">
@@ -3875,53 +3875,50 @@
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I42" t="s">
         <v>169</v>
       </c>
       <c r="J42" t="s">
         <v>59</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>18.0</v>
       </c>
       <c r="AI42" t="s">
         <v>170</v>
       </c>
       <c r="AJ42">
         <v>96026</v>
       </c>
-      <c r="AK42">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>171</v>
       </c>
       <c r="E43" t="s">
         <v>172</v>
       </c>
       <c r="F43" t="s">
         <v>173</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I43" t="s">
         <v>169</v>
       </c>
       <c r="J43" t="s">
         <v>41</v>
       </c>
       <c r="AE43">
         <v>2</v>
@@ -3952,51 +3949,51 @@
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I44" t="s">
         <v>169</v>
       </c>
       <c r="J44" t="s">
         <v>176</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>22.0</v>
       </c>
       <c r="AI44" t="s">
         <v>177</v>
       </c>
       <c r="AJ44">
         <v>95512</v>
       </c>
       <c r="AK44">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>178</v>
       </c>
       <c r="E45" t="s">
         <v>179</v>
       </c>
       <c r="F45" t="s">
         <v>180</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I45" t="s">
         <v>169</v>
       </c>
       <c r="J45" t="s">
         <v>59</v>
       </c>
       <c r="AE45">
@@ -4331,53 +4328,50 @@
       </c>
       <c r="F54" t="s">
         <v>212</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I54" t="s">
         <v>194</v>
       </c>
       <c r="J54" t="s">
         <v>149</v>
       </c>
       <c r="AF54">
         <v>10.0</v>
       </c>
       <c r="AI54" t="s">
         <v>209</v>
       </c>
       <c r="AJ54">
         <v>97523</v>
       </c>
-      <c r="AK54">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>213</v>
       </c>
       <c r="E55" t="s">
         <v>214</v>
       </c>
       <c r="F55" t="s">
         <v>215</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H55" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I55" t="s">
         <v>194</v>
       </c>
       <c r="J55" t="s">
         <v>59</v>
       </c>
       <c r="AF55">
         <v>10.0</v>
@@ -5284,51 +5278,51 @@
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I80" t="s">
         <v>194</v>
       </c>
       <c r="J80" t="s">
         <v>270</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>22.0</v>
       </c>
       <c r="AI80" t="s">
         <v>287</v>
       </c>
       <c r="AJ80">
         <v>95757</v>
       </c>
       <c r="AK80">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>288</v>
       </c>
       <c r="E81" t="s">
         <v>289</v>
       </c>
       <c r="F81" t="s">
         <v>290</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I81" t="s">
         <v>194</v>
       </c>
       <c r="J81" t="s">
         <v>48</v>
       </c>
       <c r="AE81">
@@ -5404,51 +5398,51 @@
       <c r="H83" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I83" t="s">
         <v>194</v>
       </c>
       <c r="J83" t="s">
         <v>35</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>22.0</v>
       </c>
       <c r="AG83">
         <v>22.0</v>
       </c>
       <c r="AI83" t="s">
         <v>287</v>
       </c>
       <c r="AJ83">
         <v>97198</v>
       </c>
       <c r="AK83">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>297</v>
       </c>
       <c r="E84" t="s">
         <v>298</v>
       </c>
       <c r="F84" t="s">
         <v>299</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I84" t="s">
         <v>194</v>
       </c>
       <c r="J84" t="s">
         <v>48</v>
       </c>
       <c r="AE84">
@@ -7476,51 +7470,51 @@
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I138" t="s">
         <v>394</v>
       </c>
       <c r="J138" t="s">
         <v>190</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AF138">
         <v>22.0</v>
       </c>
       <c r="AI138" t="s">
         <v>451</v>
       </c>
       <c r="AJ138">
         <v>100852</v>
       </c>
       <c r="AK138">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>464</v>
       </c>
       <c r="E139" t="s">
         <v>110</v>
       </c>
       <c r="F139" t="s">
         <v>465</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I139" t="s">
         <v>394</v>
       </c>
       <c r="J139" t="s">
         <v>112</v>
       </c>
       <c r="AE139">
@@ -8359,51 +8353,51 @@
       <c r="H161" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I161" t="s">
         <v>468</v>
       </c>
       <c r="J161" t="s">
         <v>29</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AF161">
         <v>22.0</v>
       </c>
       <c r="AG161">
         <v>22.0</v>
       </c>
       <c r="AI161" t="s">
         <v>506</v>
       </c>
       <c r="AJ161">
         <v>96612</v>
       </c>
       <c r="AK161">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>523</v>
       </c>
       <c r="E162" t="s">
         <v>461</v>
       </c>
       <c r="F162" t="s">
         <v>524</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I162" t="s">
         <v>468</v>
       </c>
       <c r="J162" t="s">
         <v>418</v>
       </c>
       <c r="AE162">
@@ -8888,51 +8882,51 @@
       <c r="G175" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I175" t="s">
         <v>468</v>
       </c>
       <c r="J175" t="s">
         <v>558</v>
       </c>
       <c r="AE175">
         <v>3</v>
       </c>
       <c r="AF175">
         <v>38.0</v>
       </c>
       <c r="AI175" t="s">
         <v>539</v>
       </c>
       <c r="AJ175">
         <v>95086</v>
       </c>
       <c r="AK175">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>559</v>
       </c>
       <c r="E176" t="s">
         <v>560</v>
       </c>
       <c r="F176" t="s">
         <v>561</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I176" t="s">
         <v>468</v>
       </c>
       <c r="J176" t="s">
         <v>112</v>
       </c>
       <c r="AE176">