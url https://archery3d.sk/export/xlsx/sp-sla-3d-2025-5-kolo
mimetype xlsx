--- v3 (2026-09-29)
+++ v4 (2026-10-25)
@@ -3569,51 +3569,51 @@
       <c r="F34" t="s">
         <v>138</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>22.0</v>
       </c>
       <c r="AI34" t="s">
         <v>129</v>
       </c>
       <c r="AJ34">
         <v>95873</v>
       </c>
       <c r="AK34">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>139</v>
       </c>
       <c r="E35" t="s">
         <v>140</v>
       </c>
       <c r="F35" t="s">
         <v>141</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>78</v>
       </c>
       <c r="AE35">
@@ -3949,51 +3949,51 @@
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I44" t="s">
         <v>169</v>
       </c>
       <c r="J44" t="s">
         <v>176</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>22.0</v>
       </c>
       <c r="AI44" t="s">
         <v>177</v>
       </c>
       <c r="AJ44">
         <v>95512</v>
       </c>
       <c r="AK44">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>178</v>
       </c>
       <c r="E45" t="s">
         <v>179</v>
       </c>
       <c r="F45" t="s">
         <v>180</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I45" t="s">
         <v>169</v>
       </c>
       <c r="J45" t="s">
         <v>59</v>
       </c>
       <c r="AE45">
@@ -4294,51 +4294,51 @@
       <c r="H53" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I53" t="s">
         <v>194</v>
       </c>
       <c r="J53" t="s">
         <v>35</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>18.0</v>
       </c>
       <c r="AG53">
         <v>18.0</v>
       </c>
       <c r="AI53" t="s">
         <v>209</v>
       </c>
       <c r="AJ53">
         <v>97488</v>
       </c>
       <c r="AK53">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>210</v>
       </c>
       <c r="E54" t="s">
         <v>211</v>
       </c>
       <c r="F54" t="s">
         <v>212</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I54" t="s">
         <v>194</v>
       </c>
       <c r="J54" t="s">
         <v>149</v>
       </c>
       <c r="AF54">
@@ -4504,51 +4504,51 @@
       <c r="F59" t="s">
         <v>226</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I59" t="s">
         <v>194</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>22.0</v>
       </c>
       <c r="AI59" t="s">
         <v>224</v>
       </c>
       <c r="AJ59">
         <v>97315</v>
       </c>
       <c r="AK59">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>227</v>
       </c>
       <c r="E60" t="s">
         <v>228</v>
       </c>
       <c r="F60" t="s">
         <v>229</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I60" t="s">
         <v>194</v>
       </c>
       <c r="J60" t="s">
         <v>230</v>
       </c>
       <c r="AF60">
@@ -4802,86 +4802,86 @@
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I67" t="s">
         <v>194</v>
       </c>
       <c r="J67" t="s">
         <v>48</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>22.0</v>
       </c>
       <c r="AI67" t="s">
         <v>224</v>
       </c>
       <c r="AJ67">
         <v>97209</v>
       </c>
       <c r="AK67">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>250</v>
       </c>
       <c r="E68" t="s">
         <v>96</v>
       </c>
       <c r="F68" t="s">
         <v>251</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I68" t="s">
         <v>194</v>
       </c>
       <c r="AE68">
         <v>2</v>
       </c>
       <c r="AF68">
         <v>30.0</v>
       </c>
       <c r="AI68" t="s">
         <v>224</v>
       </c>
       <c r="AJ68">
         <v>97980</v>
       </c>
       <c r="AK68">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>252</v>
       </c>
       <c r="E69" t="s">
         <v>164</v>
       </c>
       <c r="F69" t="s">
         <v>253</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I69" t="s">
         <v>194</v>
       </c>
       <c r="J69" t="s">
         <v>230</v>
       </c>
       <c r="AF69">
@@ -4903,53 +4903,50 @@
       </c>
       <c r="F70" t="s">
         <v>256</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I70" t="s">
         <v>194</v>
       </c>
       <c r="J70" t="s">
         <v>230</v>
       </c>
       <c r="AF70">
         <v>14.0</v>
       </c>
       <c r="AI70" t="s">
         <v>224</v>
       </c>
       <c r="AJ70">
         <v>95949</v>
       </c>
-      <c r="AK70">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>257</v>
       </c>
       <c r="E71" t="s">
         <v>61</v>
       </c>
       <c r="F71" t="s">
         <v>258</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I71" t="s">
         <v>194</v>
       </c>
       <c r="J71" t="s">
         <v>35</v>
       </c>
       <c r="AE71">
         <v>1</v>
@@ -5924,51 +5921,51 @@
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I97" t="s">
         <v>314</v>
       </c>
       <c r="J97" t="s">
         <v>340</v>
       </c>
       <c r="AF97">
         <v>14.0</v>
       </c>
       <c r="AG97">
         <v>14.0</v>
       </c>
       <c r="AI97" t="s">
         <v>336</v>
       </c>
       <c r="AJ97">
         <v>96107</v>
       </c>
       <c r="AK97">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>341</v>
       </c>
       <c r="E98" t="s">
         <v>342</v>
       </c>
       <c r="F98" t="s">
         <v>343</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I98" t="s">
         <v>344</v>
       </c>
       <c r="J98" t="s">
         <v>345</v>
       </c>
       <c r="AD98" t="s">
@@ -6164,51 +6161,51 @@
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I103" t="s">
         <v>344</v>
       </c>
       <c r="J103" t="s">
         <v>112</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AF103">
         <v>22.0</v>
       </c>
       <c r="AI103" t="s">
         <v>363</v>
       </c>
       <c r="AJ103">
         <v>100457</v>
       </c>
       <c r="AK103">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>366</v>
       </c>
       <c r="E104" t="s">
         <v>367</v>
       </c>
       <c r="F104" t="s">
         <v>368</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I104" t="s">
         <v>344</v>
       </c>
       <c r="J104" t="s">
         <v>112</v>
       </c>
       <c r="AE104">
@@ -9186,51 +9183,51 @@
       <c r="H183" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I183" t="s">
         <v>468</v>
       </c>
       <c r="J183" t="s">
         <v>63</v>
       </c>
       <c r="AE183">
         <v>2</v>
       </c>
       <c r="AF183">
         <v>30.0</v>
       </c>
       <c r="AG183">
         <v>30.0</v>
       </c>
       <c r="AI183" t="s">
         <v>568</v>
       </c>
       <c r="AJ183">
         <v>101289</v>
       </c>
       <c r="AK183">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
         <v>579</v>
       </c>
       <c r="E184" t="s">
         <v>179</v>
       </c>
       <c r="F184" t="s">
         <v>580</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H184" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I184" t="s">
         <v>468</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AF184">